--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Flore Barcellini </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeure des Universités en Ergonomie</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Different forms of fablab organization and their impact on collaboration and innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Caroly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Catel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. M. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 122, pp.104399. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apergo.2024.104399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to achieve sustainability in french social housing? Overcoming gaps between construction teams and tenants in energy renovation projects: an analysis from a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ruellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-21. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00140139.2025.2575836⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05327085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding organizational paths : organizing and strategizing tension in a Fab organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mardon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le travail humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 88 (1), pp.1-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05056681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highlights from the 35th European conference on cognitive ergonomics (ECCE 2024)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Safin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behaviour and Information Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 44 (06), </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0144929X.2025.2469429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04980454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developmental foundations of Activity-Centered Ergonomics: Knowledge encounters to construct both a critical analysis of work and developmental set-ups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Lacomblez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00140139.2024.2415965⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04751871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AI at work: understanding its uses and consequences on work activities and organization in radiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamari Gamkrelidze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustafa Zouinar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> AI &amp; Society: Knowledge, Culture and Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19 (1), </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00146-024-01951-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promises of industry 4.0 under the magnifying glass of interdisciplinarity: revealing operators and managers work and challenging collaborative robot design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Béarée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar-Hakim Benchekroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouad Bounouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Buchmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognition, Technology and Work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 25 (2-3), pp.251-271. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10111-023-00726-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04090199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable system of systems at work: unravelling (some of) the complexity of farmers’ transition to sustainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chizallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 67, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00140139.2022.2163687⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03919693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Social Design Approach: Enhancement of Local Social Dialogue on the Transformation of Work by Digital Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Galey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Terquem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Relations Industrielles / Industrial Relations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 77 (3), </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1094211ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03925063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting the design activity of farmers in transition to agroecology: Towards an understanding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chizallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le travail humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 83 (1), pp.33-59. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/th.831.0033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02912272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles conceptions de la coopération humains‑robots collaboratifs ? Une expérience de participation au projet de conception d’un démonstrateur de robotique collaborative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17 (1), </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/activites.5007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02958852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre l’activité de conception d’agriculteurs en transition agroécologique : vers un modèle trilogique de la conception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chizallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, vol. 64 (n° 2), pp. 119-139. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psfr.2019.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting farmers’ management of change towards agroecological practices by focusing on their work: a contribution of ergonomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chizallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 27 (3), pp.1-10. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/cagri/2018023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04089507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questioning the work of farmers, advisors, teachers and researchers in agro-ecological transition. A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Coquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Auricoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Joannon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 38 (5), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-018-0524-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02094932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intervention Ergonomique Capacitante : bilan des connaissances actuelles et perspectives de développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 14 (2), </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/activites.3041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03925046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are online discussions enough to constitute communities of practice in professional domain? A case study of ergonomics’ practice in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Delgoulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Nelson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognition, Technology and Work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (2), pp.249-266. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10111-015-0361-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03925025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Descent of Pluto: Interactive dynamics, specialisation and reciprocity of roles in a Wikipedia debate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Detienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Human-Computer Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, vol. 86, pp. 11-31. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhcs.2015.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01392523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial for special issue on cognitive ergonomics for work, education and everyday life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tjerk de Greef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Détienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognition, Technology and Work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (2), pp.233-235. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10111-016-0371-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03925237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designers' and users' roles in participatory design: What is actually co-designed by participants?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 50, pp.31-40. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apergo.2015.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03925007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopération asynchrone en milieu médical : prise en compte de la gestion de la variabilité liée au patient dans la conception d’un outil de workflow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Isabel Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mollo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelaide Nascimento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 12 (1), </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/activites.1008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02496986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire un projet durable de prévention des TMS : dimensions stratégique et pédagogique d’une intervention ergonomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Noyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives Interdisciplinaires sur le Travail et la Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16-3, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/pistes.4067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03924978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Situated Approach of Roles and Participation in Open Source Software Communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Détienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human-Computer Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, vol. 29 (n° 3), pp. 205-255. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07370024.2013.812409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00860554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online epistemic communities: theoretical and methodological directions for understanding knowledge co-elaboration in new digital spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Détienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fréard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WORK: A Journal of Prevention, Assessment &amp; Rehabilitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, vol. 41 (n° 1), pp. 3511-3518. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/WOR-2012-1036-3511⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles directions de recherche en ergonomie des activités de conception : participation et qualité du produit dans les communautés en ligne épistémiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Détienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Burkhardt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9 (1), pp.39-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing the safety of healthcare. Participation of ergonomics to the design of cooperative systems in radiotherapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Isabel Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bouldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelaide Nascimento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WORK: A Journal of Prevention, Assessment &amp; Rehabilitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 41, pp.790-796. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/WOR-2012-0242-790⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00756293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation à la conception et qualité du produit dans les communautés en ligne épistémiques. Nouvelles directions de recherche en ergonomie des activités de conception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Détienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, vol. 9 (n° 1), pp. 39-63. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/activites.147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation in online interaction spaces: Design-use mediation in an Open Source Software community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Détienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Industrial Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 39 (3), pp.533-540. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ergon.2008.10.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03924928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A socio-cognitive analysis of online design discussions in an Open Source Software community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Détienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warren Sack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interacting with Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 20 (1), pp.141-165. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.intcom.2007.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03924909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User and developer mediation in an Open Source Software community: Boundary spanning through cross participation in online discussions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Détienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Human-Computer Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.558-570. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhcs.2007.10.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00860579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Methodological Framework for Socio-Cognitive Analyses of Collaborative Design of Open Source Software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warren Sack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Détienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ducheneaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dilan Mahendran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Supported Cooperative Work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 15 (2-3), pp.229-250. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10606-006-9020-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03924897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Methodological Framework for Socio-Cognitive Analyses of Collaborative Design of Open Source Software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warren Sack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Détienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Ducheneaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dilan Mahendran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Supported Cooperative Work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 15 (2-3), pp.229-250. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10606-006-9020-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00117296v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (64)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges in design processes in agroecosystem living labs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Larbaigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustafa Zouinar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bellon-Maurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New multi-actor organizational forms structuring design processes in territorialized innovation dynamics: towards a research agenda</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05228449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding data collection practices in farm management in a context of agroecological and digital transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Zind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustafa Zouinar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Larbaigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tisseyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCE 2025: European Conference on Cognitive Ergonomics (doctoral symposium)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Tallinn, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05525003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés d’un ergonome et d’une agro-technologue sur les processus d’innovation dans un agroliving-lab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bellon Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Larbaigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustafa Zouinar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Edition de la Fabrique de l'Ergonomie : Le travail à l'épreuve des transitionS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRTD Cnam, Jan 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04714562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transitioning towards agroecology through digital technology: an empirical study of design activities in an agroliving lab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Larbaigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustafa Zouinar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCE 2024: European Conference on Cognitive Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Paris, France. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3673805.3673833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the conduct of renovation projects in social housing: integrating dwellers' activities, energy and social issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ruellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Organizational Design and Management Conference (ODAM 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04315893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multilevel Evaluation Approach of Agroecological Living Labs: The Occitanum Case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Gobrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bellon Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Eric Bergez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bruère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adaptation Futures 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agriculture and Agrifood Canada (AAFC) and INRAE (France), Oct 2023, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04843083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing new energy management technologies and systems: understanding Energy Management Activities (EMAs) collective and temporal dimensions in French social housing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ruellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd Annual European Conference on Cognitive Ergonomics (ECCE 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Cognitive Ergonomics, Oct 2022, Kaiserslautern, Germany. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3552327.3552330⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03924948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence (AI) in the Workplace: A Study of Stakeholders’ Views on Benefits, Issues and Challenges of AI Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamari Gamkrelidze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustafa Zouinar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEA: Congress of the International Ergonomics Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Vancouver, Canada. pp.628-635, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-74614-8_78⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03267660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-construction d’une démarche de « Design social » dans le cadre du déploiement d’une technologie digitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Galey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Terquem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Larose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la SELF. Vulnérabilités et risques émergents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04281385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail de direction à l’épreuve de la coopération : le cas de l’accompagnement de la direction dans une unité de formation de l’enseignement supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandro de Gasparo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56e Congrès de la SELF. Vulnérabilités et risques émergents : penser et agir ensemble pour transformer durablement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Genève (Germain Poizat; Raphaël Maion; Simon Flandin); Haute Ecole Spécialisée de Suisse Occidentale (Carole Baudin; Bruno Parent; Rafaël Weissbrodt); Centre universitaire de médecine générale et de santé publique (Claire Bauduin); Centre hospitalier universitaire vaudois (Vera Bustamante) Hopitaux Universitaire de Genève (Christine Villaret); Optimance (David Bozier), Jul 2022, Genève, Suisse. pp.378-385</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04087463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre la complexité du développement durable par le prisme des « situations d’habiter » et des « Activités de Management Energétique » (AME) en logement social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ruellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctoriales ARPEGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARPEGE (Association pour la Recherche en Psychologie ErGonomique et l’Ergonomie); RJCE, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03925157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence Artificielle dans les activités professionnelles : quelles visions des acteurs concernés ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamari Gamkrelidze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustafa Zouinar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55e congrès de la SELF. L’activité et ses frontières – Penser et agir sur les transformations de nos sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Revue @ctivités (SELF), Jan 2021, Paris (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03186422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Work System: A Scale to Capture the Systemic Design Activity of Farmers in Agroecological Transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chizallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAE 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, En ligne, France. pp.91-95, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-74602-5_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03948644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des récits de conception révélateurs de processus de conception focalisés : cas d’un éleveur bovin en transition agroécologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chizallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55e congrès de la SELF. L’activité et ses frontières – Penser et agir sur les transformations de nos sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Revue @ctivités (SELF), Jan 2021, Paris (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03184408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative robotics and industry 4.0: an engineering, sociology and activity-centered ergonomics cross-experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Buchmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Béarée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar-Hakim Benchekroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouad Bounouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st triennial congress of the International ergonomics association (IEA 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Vancouver, Canada. pp.597-604, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-74614-8_74⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03267647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An agroecological transition in design: farmers caught up in a systemic transformation of their work systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chizallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Symposium on Work in Agriculture. Thinking the future of work in agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International association on work in agriculture, Mar 2021, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03293537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Working with Machine Learning/Artificial Intelligence systems: workers’ viewpoints and experiences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamari Gamkrelidze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustafa Zouinar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd Annual European Conference on Cognitive Ergonomics (ECCE 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Cognitive Ergonomics, Apr 2021, Siena, Italy. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3452853.3452876⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03211871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyser les risques en maintenance aéronautique, un projet complexe de conception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Murie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Buchmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Cuvelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55e congrès de la SELF. L’activité et ses frontières – Penser et agir sur les transformations de nos sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Revue @ctivités (SELF), Jan 2021, Paris (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03186748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naviguer dans les « moments du temps » pour concevoir sa transition agroécologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chizallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e colloque EPIQUE : 10 ans d’ARPEGE et 20 ans d’EPIQUE. Comment la Psychologie Ergonomique et l’Ergonomie contribuent-elles aux évolutions sociétales ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARPEGE, Jul 2021, Lille, France. pp.25-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03293616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acting in safety from the design to the implementation of helicopter maintenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Murie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Buchmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Cuvelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Ergonomics Association 21st Triennial Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Vancouver, Canada. pp 128-135, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-74611-7_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03962713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des Fablabs pour apprendre à innover : rôles des fabmanagers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Delgoulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eCONFERE 2020 : 27ème colloque des Sciences de la conception et de l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LCPI, Jul 2020, En ligne, France. pp.3-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04088325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence Artificielle : quelles conséquences sur les activités et l’organisation du travail ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamari Gamkrelidze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustafa Zouinar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctoriales 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARPEGE recherche, Jul 2020, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02986040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrie du Futur et PME. Le travail, la robotique collaborative et les dirigeants d'entreprises : premiers constats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Lafeuillade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Buchmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e colloque EPIQUE. Ergonomie et nouvelles technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARPEGE, Jul 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03956554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding and supporting the design of famers work systems: the implementation of the “Chronicle of Change” method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chizallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20.congress of international ergonomics association (IEA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Florennce, Italy. 794 p., </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-96080-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02508167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Fab Lab, nouvelle forme d’organisation de l’innovation : quels enjeux pour l’ergonomie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Martinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Caroly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mardon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53e congrès de la SELF. L’ergonomie à quelles échelles ? Quelles pratiques pour quelles tailles d’entreprises et d’établissements publics ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gabriel Carballeda &amp; Thierry Viallesoubranne (ETHNA), Oct 2018, Bordeaux, France. pp.218-224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02005289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail au coeur de l'Usine du Futur. L'introduction de la robotique collaborative dans les PME's</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Lafeuillade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Buchmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53e congrès de la SELF. L’ergonomie à quelles échelles ? Quelles pratiques pour quelles tailles d’entreprises et d’établissements publics ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gabriel Carballeda &amp; Thierry Viallesoubranne (ETHNA), Oct 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03258077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positionnement des ergonomes face à l’Usine du Futur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Caroly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Aublet-Cuvelier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54e congrès de la SELF. Université de l’ergonomie – Comment contribuer à un autre monde ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04089505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accéder au réel du travail de maintenance sur hélicoptère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Murie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Buchmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Cuvelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctoriales EPIQUE 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARPEGE, Jul 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03962656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The scales and dimensions of collective activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Detienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Session Working With Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Ergonomics Association, 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04088349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Conceptual Framework of Collective Activity in Constructive Ergonomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Caroly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th triennial congress of the International ergonomics association (IEA 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Florence, Italy. pp.658-664, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-96077-7_71⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02005275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre et soutenir le processus de conception d'un système de travail durable d'agriculteurs dans un contexte de transition agroécologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chizallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'ergonomie à quelles échelles ? Quelles pratiques pour quelles tailles d’entreprises et d’établissements publics ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 53ème Congrès de la SELF, Oct 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03952499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cooperative and transversal methodology to improve the making of prescriptions in a high reliability organization: a constructive ergonomics approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmina Quatrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Falzon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th triennial congress of the International ergonomics association (IEA 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Florence, Italy. pp.252-258, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-96080-7_29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04089491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A developmental framework to analyze productive and constructive dimensions of collaborative activity in simulation workshops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th triennial congress of the International ergonomics association (IEA 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Ergonomics Association, Aug 2018, Florence, Italy. pp. 452-456, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-96080-7_54⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de l'opérationnalisation de la méthode TATA-BOX. Points de vue de participants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Taverne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Clément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire final du projet ANR TATA-BOX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Auzeville, France. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting agro-ecological transition on farms : co-designing a change management support approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chizallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48th Annual Conference of the Association of Canadian Ergonomists / 12th International Symposium on Human Factors in Organizational Design and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Alberta, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04089508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting agro-ecological transition on farms: co-designing a change management support approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chizallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Symposium on Human Factors in Organizational Design and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association of Canadian Ergonomists (ACE). CAN., 2017, Banff, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A narrative approach to analysing Wikipedia debates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Detienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECA – European Conference on Argumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Fribourg, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04089509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting farmers’ management of change towards agro-ecological practices by focusing on the work dimension: the contribution of ergonomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chizallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Work in Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidade Estadual de Maringá (UEM), Nov 2016, Maringa, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrer dans l’intervention capacitante en conduite du changement par la construction d’une chronique du changement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chizallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51e congrès de la SELF. Ergonomie(S), Ergonome(S) Quelles évolutions à la croisée d’une discipline et d’un métier ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sylvain Leduc (Université d’Aix-Marseille) &amp; Gérard Valléry (Université de Picardie), Sep 2016, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01783987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agroecological transition: the work of farmers, advisers, teachers and researchers in question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Coquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Auricoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Joannon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium for Work in Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association on Work in Agriculture, Nov 2016, Maringa, Brazil. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scaling up users’ participation: design-use relations in transition towards the ecologization of agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Participating in Innovation, Innovating in Participation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Interdisciplinary Institute on Innovation; Mines ParisTech, Dec 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01264205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing for transition in agriculture: addressing the gap between design and innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iran Veiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th triennial congress of the International ergonomics association (IEA 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Ergonomics Association, Aug 2015, Melbourne, Australia. 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01264207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposition aux nanotubes de carbone dans une plateforme de transfert de technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Galey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Rinaldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Garrigou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association of Canadian Ergonomists 45th Annual Conference:Diverse interventions, diverse populations: What are the issues and challenges facing ergonomics?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constructive ergonomics & CSCW: towards the joint development of cooperative work and work collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Caroly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COOP 2014. 11th international conference on the design of cooperative systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society for Socially Embedded Technologies, May 2014, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers la modélisation des processus sociotechniques : analyse du processus collectif de conception des procédures d'une entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Saint Dizier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48e congrès de la SELF. Ergonomie et Société : quelles attentes, quelles réponses ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société d'ergonomie de langue française, Aug 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00860629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions in an online community in ergonomics: from sharing information to comparing practices?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Delgoulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Nelson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st Annual European Conference on Cognitive Ergonomics (ECCE 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Cognitive Ergonomics, Aug 2013, Toulouse, France. pp.a22, </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2501907.2501955⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00860622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection de conflits dans les communautés épistémiques en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Détienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN 2012. 19e conférence sur le Traitement Automatique des Langues Naturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00766397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques d'échanges dans une communauté &amp;quot;en ligne&amp;quot; d'ergonomes francophones : vers la définition d'un cadre d'analyse ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Delgoulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Nelson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47e Congrès de la SELF. Innovation et travail : sens et valeur du changement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gerra (M.F. Dessaigne; V. Puyeo; P. Beguin), Sep 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00860671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online epistemic communities: theoretical and methodological directions for understanding knowledge co-elaboration in new digital spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Détienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fréard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of IEA 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Recife, Brazil. pp.3511-3518</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00860667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualising zones of collaboration in online collective activity: a case study in Wikipedia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Détienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th Annual European Conference on Cognitive Ergonomics (ECCE 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Edinburgh, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2448136.2448160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00766463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'un outil de workflow en radiothérapie. Vers le recensement des Situations d'Action Caractéristiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Isabel Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelaide Nascimento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47e Congrès de la SELF. Innovation et travail : sens et valeur du changement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gerra (M.F. Dessaigne; V. Puyeo; P. Beguin), Sep 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00860676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre l'activité collaborative dans des communautés épistémiques en ligne : une approche socio-cognitive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Détienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47e Congrès de la SELF. Innovation et travail : sens et valeur du changement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gerra (M.F. Dessaigne; V. Puyeo; P. Beguin), Sep 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00860672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing interactive roles in online communities : a socio-epistemic approach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Détienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark D. Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Quignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th SIG Design Theory Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collective elaboration of care for safety in radiotherapy: cooperative management of patient variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Isabel Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mollo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HEPS'2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Oviedo, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00756279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a safe computer-supported cooperative environment in radiotherapy: exploratory identification of cooperation strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Isabel Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mollo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelaide Nascimento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th Annual European Conference on Cognitive Ergonomics (ECCE 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Cognitive Ergonomics, Aug 2011, Rostok, Germany. pp.197-204, </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2074712.2074751⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00752633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of argumentation in online epistemic communities: the anatomy of a conflict in Wikipedia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre A. J. Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Détienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th Annual European Conference on Cognitive Ergonomics (ECCE 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Cognitive Ergonomics, Aug 2010, Delft, Netherlands. pp. 91-98, </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1962300.1962320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation in an Open Source Software Community.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Détienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Burkhardt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th world Congress on Ergonomics (IEA 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de logiciels libres : enjeux pour l'ergonomie et rôle des utilisateurs dans le processus de conception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Détienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42e congrès de la SELF. Ergonomie des produits et des services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, France Telecom R&amp;D; SELF et SEE, Sep 2007, Saint-Malo, France. pp.43-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00177840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche multidimensionnelle de la participation dans les communautés de développement de logiciels libres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Détienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l'Association pour la Recherche Cognitive - ARCo'07 : Cognition – Complexité – Collectif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARCo - INRIA - EKOS, Nov 2007, Nancy, France. pp.279-290</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00195871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-Participants : fostering design-use mediation in an Open Source Software community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Détienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Cognitive Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, London, United Kingdom. pp.57-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00177836v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Users' participation to the design process in an Open Source Software online community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Détienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Annual Workshop on Psychology of Programming Interest Group PPIG'05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, UK, pp.99-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00117337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les discussions en ligne dans la conception de logiciels libres : dynamique et temporalité de l'activité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Détienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes journées de Psychologie Ergonomique EPIQUE'05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Toulouse, France. pp.10-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00117335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of online discussions in an Open-Source Software Community: Reconstructing thematic coherence and argumentation from quotation practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Détienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warren Sack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communities and Technologies 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Milano, Italy, pp.121-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00001000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thematic Coherence and Quotation Practices in OSS Design-Oriented Online Discussions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Détienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warren Sack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International ACM SIGGROUP conference on Supporting group work - GROUP 2005 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Florida / USA, pp.177-186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00001001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technology to support the agroecological transition : how farmers' needs are taken into account in a living lab?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Larbaigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustafa Zouinar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées annuelles du PEPR Agroécologie et Numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04926181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégrer un robot collaboratif sur un poste de travail ? Intérêts et vigilances de dirigeants de 5 PME françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Lafeuillade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Buchmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar-Hakim Benchekroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème congrès francophone sur les TMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Monastir, Tunisie. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03962546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire la sécurité de maintenance sur hélicoptère, à l'interface du travail des ingénieurs en maintenabilité et des mécaniciens de maintenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Murie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Buchmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Cuvelier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée doctorale du CRTD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03962638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special Issue on Cognitive ergonomics for work, education and everyday life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tjerk de Greef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Detienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognition, Technology and Work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 18 (2), pp.233-318, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04020879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques développementales dans les interventions sur le travail : entre héritages et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Arnoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Sol Perez Toralla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Octarès, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03846218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’inscription du développement dans les recherches en ergonomie : retour sur un patrimoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Lacomblez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Justine Arnoud; Flore Barcellini; Marianne Cerf; Maria-Sol Perez Toralla. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamiques développementales dans les interventions sur le travail: entre héritages et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-2-36630-129-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04215386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The design of &amp;quot;future work&amp;quot; in industrial context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hervé Laroche; Corinne Bieder; Jesús Villena-López. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Managing Future Challenges for Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.75-83, 2022, SpringerBriefs in Applied Sciences and Technology, 978-3-031-07804-0. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-07805-7_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03941945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'inscription du développement dans les recherches-interventions en ergonomie : retours sur un patrimoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Lacomblez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Justine Arnoud; Flore Barcellini; Marianne Cerf; Maria Sol Perez Torralla. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamiques développementales dans les interventions sur le travail: entre héritages et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Octarès, 2022, 978-236630-129-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03941920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégrer de la robotique collaborative dans les situations de travail : les intentions des dirigeants de PME dans les transformations digitales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Lafeuillade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Buchmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar-Hakim Benchekroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les transformations digitales à l’épreuve de l’activité et du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.133-144, 2021, Innovation, entrepreneuriat et gestion ; Série Changements technologiques et ressources humaines, 9781784057800</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating collaborative robotics into work situations : the intentions of SME managers in the digital transformations of their companies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Lafeuillade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Buchmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar-Hakim Benchekroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marc-Eric Bobillie-Chaumon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital transformations in the challenge of Activity and Work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE, 2021, 978-1-78630-529-9. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119808343.ch9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03941938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The &amp;quot;old&amp;quot; issues of the &amp;quot;new&amp;quot; Artificial Intelligence systems in profesionnal activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamari Gamkrelidze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustafa Zouinar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Transformations in the challenges of Activity and Work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE, 2021, 978-178630-529-9. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119808343.ch6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03941930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a reflective approach to research project management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chizallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Taverne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bergez, J.E.; Audouin, E.; Therond, O. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroecological transitions: from theory to practice in local participatory design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 21 p., 2019, 978-3-03-001953-2. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-01953-2_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282265v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrie du futur : quelle place pour le travail et ses transformations ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emilie Bourdu; Michel Lallement; Pierre Veltz; Thierry Weil. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le travail en mouvement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presse des Mines, pp. 136-147, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the Operationalisation of the TATA-BOX Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Taverne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J.-E. Bergez et al. (eds.), Agroecological Transitions: From Theory to Practice in Local Participatory Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 31 p., 2019, 978-3-030-01953-2 978-3-030-01952-5. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-01953-2_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282248v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Argumentation and conflict management in online epistemic communities: a narrative approach to Wikipedia debates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Detienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Francesco Arcidiacono, Antonio Bova. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interpersonal Argumentation in Educational and Professional Contexts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.141-157, 2017, 978-3-319-59083-7. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-59084-4_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The development of collective activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Caroly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Falzon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constructive ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC Press, pp.19-31, 2014, 978-1-4822-3562-3. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/b17456-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01302256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design projects as opportunities for the development of activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent van Belleghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniellou François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Falzon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constructive ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC Press, pp.220-237, 2014, </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/b17456-18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03941952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement de l'activité collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Caroly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Falzon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergonomie Constructive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de France, pp.33-46, 2013, 978-2-13-060748-9. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/puf.falzo.2013.01.0033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00860638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle démarche pour favoriser la construction de relations de confiance dans un projet de conception ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Grosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Karsenty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La confiance au travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Octarès, pp.187-207, 2013, Le travail en débats, 978-2-36630-019-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04464253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les projets de conception comme opportunité de développements des activités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent van Belleghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Daniellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Falzon Pierre (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergonomie constructive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de France, pp. 191-206, 2013, </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/puf.falzo.2013.01.0191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00860635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle démarche pour favoriser la construction de relation de confiance dans un projet de conception ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Grosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Karsenty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Karsenty Laurent (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La confiance au travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Octares, pp. 187-207, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00860665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus d'annotation dans les documents pour l'action : textualité et médiation de la coopération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bringay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Barry-Gréboval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Charlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Roger T. Pédauque. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La redocumentarisation du monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cépaduès, pp.149-166, 2007, 9782854287288</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usine du futur et transformations du travail. L'apport d'une conduite de projet centrée activité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Buchmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Lafeuillade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03180325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement technologique : ressources ou contraintes pour un travail en santé tout au long de la vie professionnelle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar-Hakim Benchekroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Buchmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustafa Zouinar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03180328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse du rapport. Le travail et l'emploi à l'épreuve de l'IA : état des lieux et analyse critique de la littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamari Gamkrelidze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Greenan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustapha Zouinar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ires. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail et l'emploi à l'épreuve de l'IA : État des lieux et analyse critique de la littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamari Gamkrelidze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Greenan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustapha Zouinar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IRES. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de l'artefact, conception du collectif: dynamique d'un processus de conception ouvert et continu dans une communauté de développement de logiciels libres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Conservatoire national des arts et metiers - CNAM, 2008. Français. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2008CNAM0640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00350212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développer des interventions capacitantes en conduite du changement. Comprendre le travail collectif de conception, agir sur la conception collective du travail.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Psychologie. Université de Bordeaux, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01150586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId287"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Flore Barcellini </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeure des Universités en Ergonomie</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Different forms of fablab organization and their impact on collaboration and innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Caroly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Catel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. M. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 122, pp.104399. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apergo.2024.104399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to achieve sustainability in french social housing? Overcoming gaps between construction teams and tenants in energy renovation projects: an analysis from a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ruellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-21. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00140139.2025.2575836⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05327085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highlights from the 35th European conference on cognitive ergonomics (ECCE 2024)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Safin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behaviour and Information Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 44 (06), </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0144929X.2025.2469429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04980454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding organizational paths : organizing and strategizing tension in a Fab organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mardon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le travail humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 88 (1), pp.1-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05056681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developmental foundations of Activity-Centered Ergonomics: Knowledge encounters to construct both a critical analysis of work and developmental set-ups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Lacomblez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00140139.2024.2415965⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04751871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AI at work: understanding its uses and consequences on work activities and organization in radiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamari Gamkrelidze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustafa Zouinar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> AI &amp; Society: Knowledge, Culture and Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19 (1), </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00146-024-01951-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promises of industry 4.0 under the magnifying glass of interdisciplinarity: revealing operators and managers work and challenging collaborative robot design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Béarée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar-Hakim Benchekroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouad Bounouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Buchmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognition, Technology and Work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 25 (2-3), pp.251-271. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10111-023-00726-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04090199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable system of systems at work: unravelling (some of) the complexity of farmers’ transition to sustainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chizallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 67, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00140139.2022.2163687⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03919693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Social Design Approach: Enhancement of Local Social Dialogue on the Transformation of Work by Digital Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Galey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Terquem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Relations Industrielles / Industrial Relations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 77 (3), </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1094211ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03925063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles conceptions de la coopération humains‑robots collaboratifs ? Une expérience de participation au projet de conception d’un démonstrateur de robotique collaborative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17 (1), </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/activites.5007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02958852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting the design activity of farmers in transition to agroecology: Towards an understanding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chizallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le travail humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 83 (1), pp.33-59. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/th.831.0033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02912272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre l’activité de conception d’agriculteurs en transition agroécologique : vers un modèle trilogique de la conception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chizallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, vol. 64 (n° 2), pp. 119-139. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psfr.2019.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questioning the work of farmers, advisors, teachers and researchers in agro-ecological transition. A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Coquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Auricoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Joannon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 38 (5), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-018-0524-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02094932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting farmers’ management of change towards agroecological practices by focusing on their work: a contribution of ergonomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chizallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 27 (3), pp.1-10. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/cagri/2018023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04089507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intervention Ergonomique Capacitante : bilan des connaissances actuelles et perspectives de développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 14 (2), </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/activites.3041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03925046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Descent of Pluto: Interactive dynamics, specialisation and reciprocity of roles in a Wikipedia debate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Detienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Human-Computer Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, vol. 86, pp. 11-31. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhcs.2015.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01392523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial for special issue on cognitive ergonomics for work, education and everyday life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tjerk de Greef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Détienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognition, Technology and Work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (2), pp.233-235. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10111-016-0371-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03925237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are online discussions enough to constitute communities of practice in professional domain? A case study of ergonomics’ practice in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Delgoulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Nelson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognition, Technology and Work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (2), pp.249-266. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10111-015-0361-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03925025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designers' and users' roles in participatory design: What is actually co-designed by participants?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 50, pp.31-40. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apergo.2015.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03925007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopération asynchrone en milieu médical : prise en compte de la gestion de la variabilité liée au patient dans la conception d’un outil de workflow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Isabel Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mollo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelaide Nascimento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 12 (1), </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/activites.1008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02496986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire un projet durable de prévention des TMS : dimensions stratégique et pédagogique d’une intervention ergonomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Noyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives Interdisciplinaires sur le Travail et la Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16-3, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/pistes.4067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03924978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Situated Approach of Roles and Participation in Open Source Software Communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Détienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human-Computer Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, vol. 29 (n° 3), pp. 205-255. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07370024.2013.812409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00860554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online epistemic communities: theoretical and methodological directions for understanding knowledge co-elaboration in new digital spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Détienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fréard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WORK: A Journal of Prevention, Assessment &amp; Rehabilitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, vol. 41 (n° 1), pp. 3511-3518. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/WOR-2012-1036-3511⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles directions de recherche en ergonomie des activités de conception : participation et qualité du produit dans les communautés en ligne épistémiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Détienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Burkhardt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9 (1), pp.39-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing the safety of healthcare. Participation of ergonomics to the design of cooperative systems in radiotherapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Isabel Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bouldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelaide Nascimento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WORK: A Journal of Prevention, Assessment &amp; Rehabilitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 41, pp.790-796. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/WOR-2012-0242-790⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00756293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation à la conception et qualité du produit dans les communautés en ligne épistémiques. Nouvelles directions de recherche en ergonomie des activités de conception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Détienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, vol. 9 (n° 1), pp. 39-63. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/activites.147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation in online interaction spaces: Design-use mediation in an Open Source Software community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Détienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Industrial Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 39 (3), pp.533-540. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ergon.2008.10.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03924928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A socio-cognitive analysis of online design discussions in an Open Source Software community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Détienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warren Sack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interacting with Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 20 (1), pp.141-165. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.intcom.2007.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03924909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User and developer mediation in an Open Source Software community: Boundary spanning through cross participation in online discussions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Détienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Human-Computer Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.558-570. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhcs.2007.10.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00860579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Methodological Framework for Socio-Cognitive Analyses of Collaborative Design of Open Source Software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warren Sack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Détienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ducheneaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dilan Mahendran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Supported Cooperative Work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 15 (2-3), pp.229-250. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10606-006-9020-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03924897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Methodological Framework for Socio-Cognitive Analyses of Collaborative Design of Open Source Software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warren Sack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Détienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Ducheneaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dilan Mahendran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Supported Cooperative Work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 15 (2-3), pp.229-250. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10606-006-9020-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00117296v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (65)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges in design processes in agroecosystem living labs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Larbaigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustafa Zouinar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bellon-Maurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New multi-actor organizational forms structuring design processes in territorialized innovation dynamics: towards a research agenda</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05228449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding data collection practices in farm management in a context of agroecological and digital transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Zind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustafa Zouinar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Larbaigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tisseyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCE 2025: European Conference on Cognitive Ergonomics (doctoral symposium)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Tallinn, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05525003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considering farmers’ needs in agroliving labs : a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Broin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Larbaigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustafa Zouinar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bellon Maurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Forum on Agroecosystem Living Labs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Agriculture and agri-Food Canada, Oct 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05350945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés d’un ergonome et d’une agro-technologue sur les processus d’innovation dans un agroliving-lab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bellon Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Larbaigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustafa Zouinar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Edition de la Fabrique de l'Ergonomie : Le travail à l'épreuve des transitionS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRTD Cnam, Jan 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04714562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transitioning towards agroecology through digital technology: an empirical study of design activities in an agroliving lab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Larbaigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustafa Zouinar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCE 2024: European Conference on Cognitive Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Paris, France. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3673805.3673833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the conduct of renovation projects in social housing: integrating dwellers' activities, energy and social issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ruellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Organizational Design and Management Conference (ODAM 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04315893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multilevel Evaluation Approach of Agroecological Living Labs: The Occitanum Case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Gobrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bellon Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Eric Bergez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bruère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adaptation Futures 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agriculture and Agrifood Canada (AAFC) and INRAE (France), Oct 2023, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04843083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence (AI) in the Workplace: A Study of Stakeholders’ Views on Benefits, Issues and Challenges of AI Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamari Gamkrelidze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustafa Zouinar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEA: Congress of the International Ergonomics Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Vancouver, Canada. pp.628-635, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-74614-8_78⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03267660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing new energy management technologies and systems: understanding Energy Management Activities (EMAs) collective and temporal dimensions in French social housing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ruellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd Annual European Conference on Cognitive Ergonomics (ECCE 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Cognitive Ergonomics, Oct 2022, Kaiserslautern, Germany. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3552327.3552330⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03924948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-construction d’une démarche de « Design social » dans le cadre du déploiement d’une technologie digitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Galey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Terquem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Larose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la SELF. Vulnérabilités et risques émergents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04281385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail de direction à l’épreuve de la coopération : le cas de l’accompagnement de la direction dans une unité de formation de l’enseignement supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandro de Gasparo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56e Congrès de la SELF. Vulnérabilités et risques émergents : penser et agir ensemble pour transformer durablement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Genève (Germain Poizat; Raphaël Maion; Simon Flandin); Haute Ecole Spécialisée de Suisse Occidentale (Carole Baudin; Bruno Parent; Rafaël Weissbrodt); Centre universitaire de médecine générale et de santé publique (Claire Bauduin); Centre hospitalier universitaire vaudois (Vera Bustamante) Hopitaux Universitaire de Genève (Christine Villaret); Optimance (David Bozier), Jul 2022, Genève, Suisse. pp.378-385</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04087463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre la complexité du développement durable par le prisme des « situations d’habiter » et des « Activités de Management Energétique » (AME) en logement social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ruellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctoriales ARPEGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARPEGE (Association pour la Recherche en Psychologie ErGonomique et l’Ergonomie); RJCE, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03925157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative robotics and industry 4.0: an engineering, sociology and activity-centered ergonomics cross-experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Buchmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Béarée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar-Hakim Benchekroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouad Bounouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st triennial congress of the International ergonomics association (IEA 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Vancouver, Canada. pp.597-604, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-74614-8_74⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03267647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An agroecological transition in design: farmers caught up in a systemic transformation of their work systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chizallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Symposium on Work in Agriculture. Thinking the future of work in agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International association on work in agriculture, Mar 2021, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03293537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des récits de conception révélateurs de processus de conception focalisés : cas d’un éleveur bovin en transition agroécologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chizallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55e congrès de la SELF. L’activité et ses frontières – Penser et agir sur les transformations de nos sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Revue @ctivités (SELF), Jan 2021, Paris (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03184408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Work System: A Scale to Capture the Systemic Design Activity of Farmers in Agroecological Transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chizallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAE 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, En ligne, France. pp.91-95, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-74602-5_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03948644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyser les risques en maintenance aéronautique, un projet complexe de conception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Murie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Buchmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Cuvelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55e congrès de la SELF. L’activité et ses frontières – Penser et agir sur les transformations de nos sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Revue @ctivités (SELF), Jan 2021, Paris (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03186748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Working with Machine Learning/Artificial Intelligence systems: workers’ viewpoints and experiences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamari Gamkrelidze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustafa Zouinar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd Annual European Conference on Cognitive Ergonomics (ECCE 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Cognitive Ergonomics, Apr 2021, Siena, Italy. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3452853.3452876⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03211871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naviguer dans les « moments du temps » pour concevoir sa transition agroécologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chizallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e colloque EPIQUE : 10 ans d’ARPEGE et 20 ans d’EPIQUE. Comment la Psychologie Ergonomique et l’Ergonomie contribuent-elles aux évolutions sociétales ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARPEGE, Jul 2021, Lille, France. pp.25-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03293616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acting in safety from the design to the implementation of helicopter maintenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Murie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Buchmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Cuvelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Ergonomics Association 21st Triennial Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Vancouver, Canada. pp 128-135, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-74611-7_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03962713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence Artificielle dans les activités professionnelles : quelles visions des acteurs concernés ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamari Gamkrelidze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustafa Zouinar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55e congrès de la SELF. L’activité et ses frontières – Penser et agir sur les transformations de nos sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Revue @ctivités (SELF), Jan 2021, Paris (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03186422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des Fablabs pour apprendre à innover : rôles des fabmanagers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Delgoulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eCONFERE 2020 : 27ème colloque des Sciences de la conception et de l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LCPI, Jul 2020, En ligne, France. pp.3-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04088325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence Artificielle : quelles conséquences sur les activités et l’organisation du travail ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamari Gamkrelidze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustafa Zouinar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctoriales 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARPEGE recherche, Jul 2020, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02986040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrie du Futur et PME. Le travail, la robotique collaborative et les dirigeants d'entreprises : premiers constats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Lafeuillade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Buchmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e colloque EPIQUE. Ergonomie et nouvelles technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARPEGE, Jul 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03956554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding and supporting the design of famers work systems: the implementation of the “Chronicle of Change” method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chizallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20.congress of international ergonomics association (IEA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Florennce, Italy. 794 p., </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-96080-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02508167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Fab Lab, nouvelle forme d’organisation de l’innovation : quels enjeux pour l’ergonomie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Martinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Caroly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mardon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53e congrès de la SELF. L’ergonomie à quelles échelles ? Quelles pratiques pour quelles tailles d’entreprises et d’établissements publics ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gabriel Carballeda &amp; Thierry Viallesoubranne (ETHNA), Oct 2018, Bordeaux, France. pp.218-224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02005289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail au coeur de l'Usine du Futur. L'introduction de la robotique collaborative dans les PME's</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Lafeuillade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Buchmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53e congrès de la SELF. L’ergonomie à quelles échelles ? Quelles pratiques pour quelles tailles d’entreprises et d’établissements publics ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gabriel Carballeda &amp; Thierry Viallesoubranne (ETHNA), Oct 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03258077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positionnement des ergonomes face à l’Usine du Futur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Caroly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Aublet-Cuvelier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54e congrès de la SELF. Université de l’ergonomie – Comment contribuer à un autre monde ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04089505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accéder au réel du travail de maintenance sur hélicoptère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Murie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Buchmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Cuvelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctoriales EPIQUE 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARPEGE, Jul 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03962656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre et soutenir le processus de conception d'un système de travail durable d'agriculteurs dans un contexte de transition agroécologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chizallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'ergonomie à quelles échelles ? Quelles pratiques pour quelles tailles d’entreprises et d’établissements publics ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 53ème Congrès de la SELF, Oct 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03952499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cooperative and transversal methodology to improve the making of prescriptions in a high reliability organization: a constructive ergonomics approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmina Quatrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Falzon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th triennial congress of the International ergonomics association (IEA 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Florence, Italy. pp.252-258, </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-96080-7_29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04089491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A developmental framework to analyze productive and constructive dimensions of collaborative activity in simulation workshops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th triennial congress of the International ergonomics association (IEA 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Ergonomics Association, Aug 2018, Florence, Italy. pp. 452-456, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-96080-7_54⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Conceptual Framework of Collective Activity in Constructive Ergonomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Caroly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th triennial congress of the International ergonomics association (IEA 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Florence, Italy. pp.658-664, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-96077-7_71⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02005275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The scales and dimensions of collective activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Detienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Session Working With Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Ergonomics Association, 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04088349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de l'opérationnalisation de la méthode TATA-BOX. Points de vue de participants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Taverne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Clément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire final du projet ANR TATA-BOX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Auzeville, France. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting agro-ecological transition on farms : co-designing a change management support approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chizallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48th Annual Conference of the Association of Canadian Ergonomists / 12th International Symposium on Human Factors in Organizational Design and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Alberta, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04089508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting agro-ecological transition on farms: co-designing a change management support approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chizallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Symposium on Human Factors in Organizational Design and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association of Canadian Ergonomists (ACE). CAN., 2017, Banff, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A narrative approach to analysing Wikipedia debates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Detienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECA – European Conference on Argumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Fribourg, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04089509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrer dans l’intervention capacitante en conduite du changement par la construction d’une chronique du changement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chizallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51e congrès de la SELF. Ergonomie(S), Ergonome(S) Quelles évolutions à la croisée d’une discipline et d’un métier ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sylvain Leduc (Université d’Aix-Marseille) &amp; Gérard Valléry (Université de Picardie), Sep 2016, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01783987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting farmers’ management of change towards agro-ecological practices by focusing on the work dimension: the contribution of ergonomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chizallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Work in Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidade Estadual de Maringá (UEM), Nov 2016, Maringa, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agroecological transition: the work of farmers, advisers, teachers and researchers in question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Coquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Auricoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Joannon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium for Work in Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association on Work in Agriculture, Nov 2016, Maringa, Brazil. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scaling up users’ participation: design-use relations in transition towards the ecologization of agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Participating in Innovation, Innovating in Participation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Interdisciplinary Institute on Innovation; Mines ParisTech, Dec 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01264205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing for transition in agriculture: addressing the gap between design and innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iran Veiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th triennial congress of the International ergonomics association (IEA 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Ergonomics Association, Aug 2015, Melbourne, Australia. 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01264207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposition aux nanotubes de carbone dans une plateforme de transfert de technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Galey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Rinaldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Garrigou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association of Canadian Ergonomists 45th Annual Conference:Diverse interventions, diverse populations: What are the issues and challenges facing ergonomics?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constructive ergonomics & CSCW: towards the joint development of cooperative work and work collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Caroly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COOP 2014. 11th international conference on the design of cooperative systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society for Socially Embedded Technologies, May 2014, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers la modélisation des processus sociotechniques : analyse du processus collectif de conception des procédures d'une entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Saint Dizier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48e congrès de la SELF. Ergonomie et Société : quelles attentes, quelles réponses ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société d'ergonomie de langue française, Aug 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00860629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions in an online community in ergonomics: from sharing information to comparing practices?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Delgoulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Nelson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st Annual European Conference on Cognitive Ergonomics (ECCE 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Cognitive Ergonomics, Aug 2013, Toulouse, France. pp.a22, </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2501907.2501955⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00860622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'un outil de workflow en radiothérapie. Vers le recensement des Situations d'Action Caractéristiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Isabel Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelaide Nascimento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47e Congrès de la SELF. Innovation et travail : sens et valeur du changement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gerra (M.F. Dessaigne; V. Puyeo; P. Beguin), Sep 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00860676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre l'activité collaborative dans des communautés épistémiques en ligne : une approche socio-cognitive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Détienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47e Congrès de la SELF. Innovation et travail : sens et valeur du changement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gerra (M.F. Dessaigne; V. Puyeo; P. Beguin), Sep 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00860672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques d'échanges dans une communauté &amp;quot;en ligne&amp;quot; d'ergonomes francophones : vers la définition d'un cadre d'analyse ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Delgoulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Nelson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47e Congrès de la SELF. Innovation et travail : sens et valeur du changement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gerra (M.F. Dessaigne; V. Puyeo; P. Beguin), Sep 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00860671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online epistemic communities: theoretical and methodological directions for understanding knowledge co-elaboration in new digital spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Détienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fréard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of IEA 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Recife, Brazil. pp.3511-3518</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00860667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualising zones of collaboration in online collective activity: a case study in Wikipedia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Détienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th Annual European Conference on Cognitive Ergonomics (ECCE 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Edinburgh, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2448136.2448160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00766463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing interactive roles in online communities : a socio-epistemic approach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Détienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark D. Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Quignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th SIG Design Theory Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection de conflits dans les communautés épistémiques en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Détienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN 2012. 19e conférence sur le Traitement Automatique des Langues Naturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00766397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collective elaboration of care for safety in radiotherapy: cooperative management of patient variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Isabel Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mollo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HEPS'2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Oviedo, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00756279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a safe computer-supported cooperative environment in radiotherapy: exploratory identification of cooperation strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Isabel Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mollo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelaide Nascimento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th Annual European Conference on Cognitive Ergonomics (ECCE 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Cognitive Ergonomics, Aug 2011, Rostok, Germany. pp.197-204, </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2074712.2074751⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00752633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of argumentation in online epistemic communities: the anatomy of a conflict in Wikipedia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre A. J. Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Détienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th Annual European Conference on Cognitive Ergonomics (ECCE 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Cognitive Ergonomics, Aug 2010, Delft, Netherlands. pp. 91-98, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1962300.1962320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation in an Open Source Software Community.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Détienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Burkhardt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th world Congress on Ergonomics (IEA 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de logiciels libres : enjeux pour l'ergonomie et rôle des utilisateurs dans le processus de conception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Détienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42e congrès de la SELF. Ergonomie des produits et des services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, France Telecom R&amp;D; SELF et SEE, Sep 2007, Saint-Malo, France. pp.43-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00177840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche multidimensionnelle de la participation dans les communautés de développement de logiciels libres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Détienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l'Association pour la Recherche Cognitive - ARCo'07 : Cognition – Complexité – Collectif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARCo - INRIA - EKOS, Nov 2007, Nancy, France. pp.279-290</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00195871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-Participants : fostering design-use mediation in an Open Source Software community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Détienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Cognitive Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, London, United Kingdom. pp.57-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00177836v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Users' participation to the design process in an Open Source Software online community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Détienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Annual Workshop on Psychology of Programming Interest Group PPIG'05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, UK, pp.99-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00117337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les discussions en ligne dans la conception de logiciels libres : dynamique et temporalité de l'activité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Détienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes journées de Psychologie Ergonomique EPIQUE'05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Toulouse, France. pp.10-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00117335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of online discussions in an Open-Source Software Community: Reconstructing thematic coherence and argumentation from quotation practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Détienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warren Sack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communities and Technologies 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Milano, Italy, pp.121-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00001000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thematic Coherence and Quotation Practices in OSS Design-Oriented Online Discussions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Détienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warren Sack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International ACM SIGGROUP conference on Supporting group work - GROUP 2005 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Florida / USA, pp.177-186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00001001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technology to support the agroecological transition : how farmers' needs are taken into account in a living lab?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Larbaigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustafa Zouinar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées annuelles du PEPR Agroécologie et Numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04926181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégrer un robot collaboratif sur un poste de travail ? Intérêts et vigilances de dirigeants de 5 PME françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Lafeuillade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Buchmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar-Hakim Benchekroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème congrès francophone sur les TMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Monastir, Tunisie. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03962546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire la sécurité de maintenance sur hélicoptère, à l'interface du travail des ingénieurs en maintenabilité et des mécaniciens de maintenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Murie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Buchmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Cuvelier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée doctorale du CRTD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03962638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special Issue on Cognitive ergonomics for work, education and everyday life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tjerk de Greef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Detienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognition, Technology and Work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 18 (2), pp.233-318, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04020879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques développementales dans les interventions sur le travail : entre héritages et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Arnoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Sol Perez Toralla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Octarès, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03846218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The design of &amp;quot;future work&amp;quot; in industrial context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hervé Laroche; Corinne Bieder; Jesús Villena-López. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Managing Future Challenges for Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.75-83, 2022, SpringerBriefs in Applied Sciences and Technology, 978-3-031-07804-0. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-07805-7_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03941945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'inscription du développement dans les recherches-interventions en ergonomie : retours sur un patrimoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Lacomblez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Justine Arnoud; Flore Barcellini; Marianne Cerf; Maria Sol Perez Torralla. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamiques développementales dans les interventions sur le travail: entre héritages et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Octarès, 2022, 978-236630-129-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03941920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’inscription du développement dans les recherches en ergonomie : retour sur un patrimoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Lacomblez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Justine Arnoud; Flore Barcellini; Marianne Cerf; Maria-Sol Perez Toralla. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamiques développementales dans les interventions sur le travail: entre héritages et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-2-36630-129-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04215386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating collaborative robotics into work situations : the intentions of SME managers in the digital transformations of their companies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Lafeuillade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Buchmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar-Hakim Benchekroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marc-Eric Bobillie-Chaumon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital transformations in the challenge of Activity and Work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE, 2021, 978-1-78630-529-9. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119808343.ch9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03941938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The &amp;quot;old&amp;quot; issues of the &amp;quot;new&amp;quot; Artificial Intelligence systems in profesionnal activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamari Gamkrelidze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustafa Zouinar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Transformations in the challenges of Activity and Work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE, 2021, 978-178630-529-9. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119808343.ch6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03941930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégrer de la robotique collaborative dans les situations de travail : les intentions des dirigeants de PME dans les transformations digitales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Lafeuillade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Buchmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar-Hakim Benchekroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les transformations digitales à l’épreuve de l’activité et du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.133-144, 2021, Innovation, entrepreneuriat et gestion ; Série Changements technologiques et ressources humaines, 9781784057800</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a reflective approach to research project management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chizallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Taverne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bergez, J.E.; Audouin, E.; Therond, O. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroecological transitions: from theory to practice in local participatory design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 21 p., 2019, 978-3-03-001953-2. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-01953-2_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282265v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrie du futur : quelle place pour le travail et ses transformations ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emilie Bourdu; Michel Lallement; Pierre Veltz; Thierry Weil. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le travail en mouvement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presse des Mines, pp. 136-147, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the Operationalisation of the TATA-BOX Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Taverne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J.-E. Bergez et al. (eds.), Agroecological Transitions: From Theory to Practice in Local Participatory Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 31 p., 2019, 978-3-030-01953-2 978-3-030-01952-5. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-01953-2_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282248v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Argumentation and conflict management in online epistemic communities: a narrative approach to Wikipedia debates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Detienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Francesco Arcidiacono, Antonio Bova. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interpersonal Argumentation in Educational and Professional Contexts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.141-157, 2017, 978-3-319-59083-7. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-59084-4_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design projects as opportunities for the development of activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent van Belleghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniellou François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Falzon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constructive ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC Press, pp.220-237, 2014, </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/b17456-18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03941952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The development of collective activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Caroly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Falzon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constructive ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC Press, pp.19-31, 2014, 978-1-4822-3562-3. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/b17456-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01302256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle démarche pour favoriser la construction de relations de confiance dans un projet de conception ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Grosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Karsenty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La confiance au travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Octarès, pp.187-207, 2013, Le travail en débats, 978-2-36630-019-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04464253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les projets de conception comme opportunité de développements des activités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent van Belleghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Daniellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Falzon Pierre (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergonomie constructive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de France, pp. 191-206, 2013, </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/puf.falzo.2013.01.0191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00860635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle démarche pour favoriser la construction de relation de confiance dans un projet de conception ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Grosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Karsenty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Karsenty Laurent (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La confiance au travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Octares, pp. 187-207, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00860665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement de l'activité collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Caroly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Falzon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergonomie Constructive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de France, pp.33-46, 2013, 978-2-13-060748-9. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/puf.falzo.2013.01.0033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00860638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus d'annotation dans les documents pour l'action : textualité et médiation de la coopération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bringay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Barry-Gréboval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Charlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Roger T. Pédauque. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La redocumentarisation du monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cépaduès, pp.149-166, 2007, 9782854287288</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usine du futur et transformations du travail. L'apport d'une conduite de projet centrée activité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Buchmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Lafeuillade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03180325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement technologique : ressources ou contraintes pour un travail en santé tout au long de la vie professionnelle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar-Hakim Benchekroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Buchmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustafa Zouinar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03180328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse du rapport. Le travail et l'emploi à l'épreuve de l'IA : état des lieux et analyse critique de la littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamari Gamkrelidze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Greenan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustapha Zouinar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ires. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail et l'emploi à l'épreuve de l'IA : État des lieux et analyse critique de la littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamari Gamkrelidze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Greenan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustapha Zouinar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IRES. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de l'artefact, conception du collectif: dynamique d'un processus de conception ouvert et continu dans une communauté de développement de logiciels libres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Conservatoire national des arts et metiers - CNAM, 2008. Français. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2008CNAM0640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00350212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développer des interventions capacitantes en conduite du changement. Comprendre le travail collectif de conception, agir sur la conception collective du travail.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Psychologie. Université de Bordeaux, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01150586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId289"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746753v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Caroly" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Barcellini" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barros" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Catel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. M. Nguyen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2024.104399" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327085v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Launay" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ruellan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00140139.2025.2575836" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056681v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mardon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980454v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Safin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Burkhardt" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0144929X.2025.2469429" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751871v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cerf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Lacomblez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00140139.2024.2415965" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04574709v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamari Gamkrelidze" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustafa Zouinar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00146-024-01951-x" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090199v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard B&#233;ar&#233;e" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar-Hakim Benchekroun" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouad Bounouar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Buchmann" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10111-023-00726-6" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03919693v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chizallet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Prost" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00140139.2022.2163687" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925063v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Galey" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Terquem" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1094211ar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02912272v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.831.0033" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02958852v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.5007" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278954v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2019.03.001" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04089507v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2018023" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02094932v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Coquil" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Auricoste" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Joannon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-018-0524-4" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925046v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.3041" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925025v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Delgoulet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Nelson" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10111-015-0361-z" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01392523v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Detienne" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Baker" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fr&#233;ard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Denis" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhcs.2015.09.002" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-84LMTNXR-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03925237v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tjerk de Greef" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise D&#233;tienne" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10111-016-0371-5" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925007v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2015.02.005" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02496986v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Isabel Munoz" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Mollo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelaide Nascimento" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.1008" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924978v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Noyer" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pistes.4067" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00860554v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07370024.2013.812409" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931309v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/WOR-2012-1036-3511" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286530v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. D&#233;tienne" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Burkhardt" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00756293v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bouldi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/WOR-2012-0242-790" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857957v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.147" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924928v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ergon.2008.10.013" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1CGPRML8-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924909v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren Sack" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intcom.2007.10.004" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-VTJ47JGR-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00860579v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhcs.2007.10.008" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924897v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ducheneaut" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilan Mahendran" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10606-006-9020-5" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00117296v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Ducheneaut" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228449v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Larbaigt" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bellon-Maurel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525003v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Zind" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tisseyre" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714562v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bellon Maurel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741469v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3673805.3673833" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315893v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843083v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Gobrecht" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Bergez" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bru&#232;re" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924948v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3552327.3552330" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03267660v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-74614-8_78" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281385v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Larose" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04087463v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro de Gasparo" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925157v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03186422v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948644v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-74602-5_14" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03184408v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03267647v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-74614-8_74" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03293537v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03211871v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3452853.3452876" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03186748v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Murie" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cuvelier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bernard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03293616v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962713v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-74611-7_18" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04088325v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Adam" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Guibert" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02986040v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956554v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Lafeuillade" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508167v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96080-7" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005289v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Martinaud" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Caroly" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03258077v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04089505v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Coutarel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Aublet-Cuvelier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962656v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04088349v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005275v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96077-7_71" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952499v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04089491v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Thomas" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Quatrain" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ricard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Falzon" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96080-7_29" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433618v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96080-7_54" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607523v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Taverne" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cl&#233;ment" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04089508v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784899v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04089509v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784896v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783987v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929017v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264205v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barbier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264207v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iran Veiga" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02331234v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Rinaldo" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Garrigou" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302751v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00860629v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Saint Dizier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00860622v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2501907.2501955" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00766397v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Quignard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00860671v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00860667v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00766463v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2448136.2448160" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00860676v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00860672v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286533v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark D. Baker" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fr&#233;ard" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Quignard" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00756279v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00752633v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2074712.2074751" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516994v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre A. J. Denis" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1962300.1962320" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288355v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00177840v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00195871v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00177836v2" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00117337v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00117335v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001000v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001001v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926181v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962546v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962638v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04020879v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846218v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Arnoud" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Sol Perez Toralla" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04215386v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.octares.com/accueil/296-dynamiques-developpementales-dans-les-interventions-sur-le-travail-entre-heritages-et-perspectives.html" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941945v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-07805-7_10" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941920v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04069917v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/les-transformations-digitales-a-lepreuve-de-lactivite-et-du-travail/" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941938v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119808343.ch9" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941930v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119808343.ch6" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282265v2" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01953-2_10" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433598v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282248v2" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01953-2_11" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02171076v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J Baker" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-59084-4_7" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01302256v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b17456-7" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941952v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent van Belleghem" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniellou Fran&#231;ois" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b17456-18" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00860638v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.falzo.2013.01.0033" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04464253v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Grosse" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Karsenty" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00860635v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Daniellou" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.falzo.2013.01.0191" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00860665v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952982v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Zacklad" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien B&#233;nel" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bringay" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Barry-Gr&#233;boval" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charlet" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180325v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180328v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722256v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Greenan" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Jolivet" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Zouinar" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722240v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00350212v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2008CNAM0640" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01150586v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746753v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Caroly" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Barcellini" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barros" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Catel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. M. Nguyen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2024.104399" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327085v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Launay" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ruellan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00140139.2025.2575836" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980454v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Safin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Burkhardt" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0144929X.2025.2469429" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056681v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mardon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751871v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cerf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Lacomblez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00140139.2024.2415965" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04574709v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamari Gamkrelidze" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustafa Zouinar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00146-024-01951-x" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090199v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard B&#233;ar&#233;e" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar-Hakim Benchekroun" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouad Bounouar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Buchmann" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10111-023-00726-6" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03919693v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chizallet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Prost" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00140139.2022.2163687" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925063v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Galey" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Terquem" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1094211ar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02958852v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.5007" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02912272v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.831.0033" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278954v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2019.03.001" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02094932v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Coquil" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Auricoste" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Joannon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-018-0524-4" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04089507v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2018023" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925046v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.3041" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01392523v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Detienne" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Baker" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fr&#233;ard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Denis" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhcs.2015.09.002" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-84LMTNXR-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03925237v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tjerk de Greef" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise D&#233;tienne" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10111-016-0371-5" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925025v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Delgoulet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Nelson" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10111-015-0361-z" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925007v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2015.02.005" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02496986v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Isabel Munoz" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Mollo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelaide Nascimento" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.1008" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924978v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Noyer" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pistes.4067" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00860554v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07370024.2013.812409" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931309v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/WOR-2012-1036-3511" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286530v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. D&#233;tienne" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Burkhardt" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00756293v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bouldi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/WOR-2012-0242-790" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857957v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.147" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924928v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ergon.2008.10.013" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1CGPRML8-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924909v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren Sack" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intcom.2007.10.004" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-VTJ47JGR-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00860579v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhcs.2007.10.008" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924897v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ducheneaut" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilan Mahendran" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10606-006-9020-5" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00117296v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Ducheneaut" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228449v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Larbaigt" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bellon-Maurel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525003v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Zind" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tisseyre" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350945v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Broin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bellon Maurel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714562v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741469v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3673805.3673833" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315893v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843083v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Gobrecht" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Bergez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bru&#232;re" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03267660v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-74614-8_78" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924948v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3552327.3552330" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281385v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Larose" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04087463v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro de Gasparo" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925157v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03267647v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-74614-8_74" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03293537v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03184408v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948644v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-74602-5_14" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03186748v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Murie" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cuvelier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bernard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03211871v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3452853.3452876" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03293616v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962713v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-74611-7_18" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03186422v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04088325v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Adam" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Guibert" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02986040v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956554v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Lafeuillade" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508167v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96080-7" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005289v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Martinaud" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Caroly" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03258077v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04089505v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Coutarel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Aublet-Cuvelier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962656v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952499v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04089491v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Thomas" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Quatrain" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ricard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Falzon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96080-7_29" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433618v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96080-7_54" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005275v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96077-7_71" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04088349v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607523v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Taverne" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cl&#233;ment" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04089508v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784899v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04089509v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783987v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784896v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929017v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264205v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barbier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264207v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iran Veiga" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02331234v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Rinaldo" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Garrigou" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302751v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00860629v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Saint Dizier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00860622v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2501907.2501955" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00860676v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00860672v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00860671v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00860667v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00766463v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Quignard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2448136.2448160" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286533v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark D. Baker" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fr&#233;ard" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Quignard" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00766397v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00756279v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00752633v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2074712.2074751" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516994v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre A. J. Denis" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1962300.1962320" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288355v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00177840v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00195871v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00177836v2" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00117337v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00117335v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001000v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001001v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926181v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962546v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962638v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04020879v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846218v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Arnoud" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Sol Perez Toralla" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941945v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-07805-7_10" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941920v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04215386v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.octares.com/accueil/296-dynamiques-developpementales-dans-les-interventions-sur-le-travail-entre-heritages-et-perspectives.html" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941938v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119808343.ch9" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941930v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119808343.ch6" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04069917v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/les-transformations-digitales-a-lepreuve-de-lactivite-et-du-travail/" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282265v2" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01953-2_10" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433598v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282248v2" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01953-2_11" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02171076v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J Baker" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-59084-4_7" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941952v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent van Belleghem" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniellou Fran&#231;ois" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b17456-18" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01302256v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b17456-7" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04464253v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Grosse" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Karsenty" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00860635v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Daniellou" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.falzo.2013.01.0191" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00860665v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00860638v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.falzo.2013.01.0033" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952982v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Zacklad" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien B&#233;nel" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bringay" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Barry-Gr&#233;boval" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charlet" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180325v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180328v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722256v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Greenan" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Jolivet" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Zouinar" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722240v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00350212v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2008CNAM0640" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01150586v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>