--- v1 (2026-04-06)
+++ v2 (2026-04-30)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Flore Barcellini </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeure des Universités en Ergonomie</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Different forms of fablab organization and their impact on collaboration and innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Caroly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Catel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. M. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 122, pp.104399. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apergo.2024.104399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to achieve sustainability in french social housing? Overcoming gaps between construction teams and tenants in energy renovation projects: an analysis from a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ruellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-21. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00140139.2025.2575836⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05327085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highlights from the 35th European conference on cognitive ergonomics (ECCE 2024)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Safin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behaviour and Information Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 44 (06), </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0144929X.2025.2469429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04980454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding organizational paths : organizing and strategizing tension in a Fab organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mardon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le travail humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 88 (1), pp.1-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05056681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developmental foundations of Activity-Centered Ergonomics: Knowledge encounters to construct both a critical analysis of work and developmental set-ups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Lacomblez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00140139.2024.2415965⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04751871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AI at work: understanding its uses and consequences on work activities and organization in radiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamari Gamkrelidze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustafa Zouinar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> AI &amp; Society: Knowledge, Culture and Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19 (1), </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00146-024-01951-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promises of industry 4.0 under the magnifying glass of interdisciplinarity: revealing operators and managers work and challenging collaborative robot design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Béarée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar-Hakim Benchekroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouad Bounouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Buchmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognition, Technology and Work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 25 (2-3), pp.251-271. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10111-023-00726-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04090199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable system of systems at work: unravelling (some of) the complexity of farmers’ transition to sustainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chizallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 67, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00140139.2022.2163687⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03919693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Social Design Approach: Enhancement of Local Social Dialogue on the Transformation of Work by Digital Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Galey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Terquem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Relations Industrielles / Industrial Relations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 77 (3), </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1094211ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03925063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles conceptions de la coopération humains‑robots collaboratifs ? Une expérience de participation au projet de conception d’un démonstrateur de robotique collaborative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17 (1), </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/activites.5007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02958852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting the design activity of farmers in transition to agroecology: Towards an understanding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chizallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le travail humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 83 (1), pp.33-59. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/th.831.0033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02912272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre l’activité de conception d’agriculteurs en transition agroécologique : vers un modèle trilogique de la conception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chizallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, vol. 64 (n° 2), pp. 119-139. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psfr.2019.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questioning the work of farmers, advisors, teachers and researchers in agro-ecological transition. A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Coquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Auricoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Joannon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 38 (5), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-018-0524-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02094932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting farmers’ management of change towards agroecological practices by focusing on their work: a contribution of ergonomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chizallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 27 (3), pp.1-10. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/cagri/2018023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04089507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intervention Ergonomique Capacitante : bilan des connaissances actuelles et perspectives de développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 14 (2), </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/activites.3041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03925046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Descent of Pluto: Interactive dynamics, specialisation and reciprocity of roles in a Wikipedia debate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Detienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Human-Computer Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, vol. 86, pp. 11-31. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhcs.2015.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01392523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial for special issue on cognitive ergonomics for work, education and everyday life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tjerk de Greef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Détienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognition, Technology and Work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (2), pp.233-235. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10111-016-0371-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03925237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are online discussions enough to constitute communities of practice in professional domain? A case study of ergonomics’ practice in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Delgoulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Nelson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognition, Technology and Work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (2), pp.249-266. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10111-015-0361-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03925025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designers' and users' roles in participatory design: What is actually co-designed by participants?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 50, pp.31-40. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apergo.2015.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03925007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopération asynchrone en milieu médical : prise en compte de la gestion de la variabilité liée au patient dans la conception d’un outil de workflow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Isabel Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mollo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelaide Nascimento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 12 (1), </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/activites.1008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02496986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire un projet durable de prévention des TMS : dimensions stratégique et pédagogique d’une intervention ergonomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Noyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives Interdisciplinaires sur le Travail et la Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16-3, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/pistes.4067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03924978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Situated Approach of Roles and Participation in Open Source Software Communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Détienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human-Computer Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, vol. 29 (n° 3), pp. 205-255. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07370024.2013.812409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00860554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online epistemic communities: theoretical and methodological directions for understanding knowledge co-elaboration in new digital spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Détienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fréard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WORK: A Journal of Prevention, Assessment &amp; Rehabilitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, vol. 41 (n° 1), pp. 3511-3518. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/WOR-2012-1036-3511⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles directions de recherche en ergonomie des activités de conception : participation et qualité du produit dans les communautés en ligne épistémiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Détienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Burkhardt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9 (1), pp.39-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing the safety of healthcare. Participation of ergonomics to the design of cooperative systems in radiotherapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Isabel Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bouldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelaide Nascimento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WORK: A Journal of Prevention, Assessment &amp; Rehabilitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 41, pp.790-796. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/WOR-2012-0242-790⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00756293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation à la conception et qualité du produit dans les communautés en ligne épistémiques. Nouvelles directions de recherche en ergonomie des activités de conception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Détienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, vol. 9 (n° 1), pp. 39-63. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/activites.147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation in online interaction spaces: Design-use mediation in an Open Source Software community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Détienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Industrial Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 39 (3), pp.533-540. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ergon.2008.10.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03924928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A socio-cognitive analysis of online design discussions in an Open Source Software community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Détienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warren Sack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interacting with Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 20 (1), pp.141-165. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.intcom.2007.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03924909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User and developer mediation in an Open Source Software community: Boundary spanning through cross participation in online discussions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Détienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Human-Computer Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.558-570. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhcs.2007.10.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00860579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Methodological Framework for Socio-Cognitive Analyses of Collaborative Design of Open Source Software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warren Sack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Détienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ducheneaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dilan Mahendran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Supported Cooperative Work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 15 (2-3), pp.229-250. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10606-006-9020-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03924897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Methodological Framework for Socio-Cognitive Analyses of Collaborative Design of Open Source Software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warren Sack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Détienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Ducheneaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dilan Mahendran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Supported Cooperative Work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 15 (2-3), pp.229-250. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10606-006-9020-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00117296v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (65)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges in design processes in agroecosystem living labs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Larbaigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustafa Zouinar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bellon-Maurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New multi-actor organizational forms structuring design processes in territorialized innovation dynamics: towards a research agenda</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05228449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding data collection practices in farm management in a context of agroecological and digital transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Zind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustafa Zouinar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Larbaigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tisseyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCE 2025: European Conference on Cognitive Ergonomics (doctoral symposium)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Tallinn, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05525003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considering farmers’ needs in agroliving labs : a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Broin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Larbaigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustafa Zouinar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bellon Maurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Forum on Agroecosystem Living Labs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Agriculture and agri-Food Canada, Oct 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05350945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés d’un ergonome et d’une agro-technologue sur les processus d’innovation dans un agroliving-lab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bellon Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Larbaigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustafa Zouinar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Edition de la Fabrique de l'Ergonomie : Le travail à l'épreuve des transitionS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRTD Cnam, Jan 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04714562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transitioning towards agroecology through digital technology: an empirical study of design activities in an agroliving lab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Larbaigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustafa Zouinar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCE 2024: European Conference on Cognitive Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Paris, France. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3673805.3673833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the conduct of renovation projects in social housing: integrating dwellers' activities, energy and social issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ruellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Organizational Design and Management Conference (ODAM 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04315893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multilevel Evaluation Approach of Agroecological Living Labs: The Occitanum Case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Gobrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bellon Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Eric Bergez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bruère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adaptation Futures 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agriculture and Agrifood Canada (AAFC) and INRAE (France), Oct 2023, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04843083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence (AI) in the Workplace: A Study of Stakeholders’ Views on Benefits, Issues and Challenges of AI Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamari Gamkrelidze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustafa Zouinar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEA: Congress of the International Ergonomics Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Vancouver, Canada. pp.628-635, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-74614-8_78⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03267660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing new energy management technologies and systems: understanding Energy Management Activities (EMAs) collective and temporal dimensions in French social housing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ruellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd Annual European Conference on Cognitive Ergonomics (ECCE 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Cognitive Ergonomics, Oct 2022, Kaiserslautern, Germany. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3552327.3552330⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03924948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-construction d’une démarche de « Design social » dans le cadre du déploiement d’une technologie digitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Galey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Terquem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Larose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la SELF. Vulnérabilités et risques émergents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04281385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail de direction à l’épreuve de la coopération : le cas de l’accompagnement de la direction dans une unité de formation de l’enseignement supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandro de Gasparo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56e Congrès de la SELF. Vulnérabilités et risques émergents : penser et agir ensemble pour transformer durablement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Genève (Germain Poizat; Raphaël Maion; Simon Flandin); Haute Ecole Spécialisée de Suisse Occidentale (Carole Baudin; Bruno Parent; Rafaël Weissbrodt); Centre universitaire de médecine générale et de santé publique (Claire Bauduin); Centre hospitalier universitaire vaudois (Vera Bustamante) Hopitaux Universitaire de Genève (Christine Villaret); Optimance (David Bozier), Jul 2022, Genève, Suisse. pp.378-385</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04087463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre la complexité du développement durable par le prisme des « situations d’habiter » et des « Activités de Management Energétique » (AME) en logement social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ruellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctoriales ARPEGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARPEGE (Association pour la Recherche en Psychologie ErGonomique et l’Ergonomie); RJCE, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03925157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative robotics and industry 4.0: an engineering, sociology and activity-centered ergonomics cross-experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Buchmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Béarée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar-Hakim Benchekroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouad Bounouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st triennial congress of the International ergonomics association (IEA 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Vancouver, Canada. pp.597-604, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-74614-8_74⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03267647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An agroecological transition in design: farmers caught up in a systemic transformation of their work systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chizallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Symposium on Work in Agriculture. Thinking the future of work in agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International association on work in agriculture, Mar 2021, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03293537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des récits de conception révélateurs de processus de conception focalisés : cas d’un éleveur bovin en transition agroécologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chizallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55e congrès de la SELF. L’activité et ses frontières – Penser et agir sur les transformations de nos sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Revue @ctivités (SELF), Jan 2021, Paris (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03184408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Work System: A Scale to Capture the Systemic Design Activity of Farmers in Agroecological Transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chizallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAE 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, En ligne, France. pp.91-95, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-74602-5_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03948644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyser les risques en maintenance aéronautique, un projet complexe de conception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Murie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Buchmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Cuvelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55e congrès de la SELF. L’activité et ses frontières – Penser et agir sur les transformations de nos sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Revue @ctivités (SELF), Jan 2021, Paris (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03186748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Working with Machine Learning/Artificial Intelligence systems: workers’ viewpoints and experiences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamari Gamkrelidze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustafa Zouinar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd Annual European Conference on Cognitive Ergonomics (ECCE 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Cognitive Ergonomics, Apr 2021, Siena, Italy. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3452853.3452876⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03211871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naviguer dans les « moments du temps » pour concevoir sa transition agroécologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chizallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e colloque EPIQUE : 10 ans d’ARPEGE et 20 ans d’EPIQUE. Comment la Psychologie Ergonomique et l’Ergonomie contribuent-elles aux évolutions sociétales ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARPEGE, Jul 2021, Lille, France. pp.25-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03293616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acting in safety from the design to the implementation of helicopter maintenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Murie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Buchmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Cuvelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Ergonomics Association 21st Triennial Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Vancouver, Canada. pp 128-135, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-74611-7_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03962713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence Artificielle dans les activités professionnelles : quelles visions des acteurs concernés ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamari Gamkrelidze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustafa Zouinar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55e congrès de la SELF. L’activité et ses frontières – Penser et agir sur les transformations de nos sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Revue @ctivités (SELF), Jan 2021, Paris (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03186422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des Fablabs pour apprendre à innover : rôles des fabmanagers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Delgoulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eCONFERE 2020 : 27ème colloque des Sciences de la conception et de l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LCPI, Jul 2020, En ligne, France. pp.3-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04088325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence Artificielle : quelles conséquences sur les activités et l’organisation du travail ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamari Gamkrelidze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustafa Zouinar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctoriales 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARPEGE recherche, Jul 2020, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02986040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrie du Futur et PME. Le travail, la robotique collaborative et les dirigeants d'entreprises : premiers constats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Lafeuillade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Buchmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e colloque EPIQUE. Ergonomie et nouvelles technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARPEGE, Jul 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03956554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding and supporting the design of famers work systems: the implementation of the “Chronicle of Change” method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chizallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20.congress of international ergonomics association (IEA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Florennce, Italy. 794 p., </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-96080-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02508167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Fab Lab, nouvelle forme d’organisation de l’innovation : quels enjeux pour l’ergonomie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Martinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Caroly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mardon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53e congrès de la SELF. L’ergonomie à quelles échelles ? Quelles pratiques pour quelles tailles d’entreprises et d’établissements publics ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gabriel Carballeda &amp; Thierry Viallesoubranne (ETHNA), Oct 2018, Bordeaux, France. pp.218-224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02005289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail au coeur de l'Usine du Futur. L'introduction de la robotique collaborative dans les PME's</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Lafeuillade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Buchmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53e congrès de la SELF. L’ergonomie à quelles échelles ? Quelles pratiques pour quelles tailles d’entreprises et d’établissements publics ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gabriel Carballeda &amp; Thierry Viallesoubranne (ETHNA), Oct 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03258077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positionnement des ergonomes face à l’Usine du Futur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Caroly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Aublet-Cuvelier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54e congrès de la SELF. Université de l’ergonomie – Comment contribuer à un autre monde ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04089505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accéder au réel du travail de maintenance sur hélicoptère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Murie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Buchmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Cuvelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctoriales EPIQUE 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARPEGE, Jul 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03962656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre et soutenir le processus de conception d'un système de travail durable d'agriculteurs dans un contexte de transition agroécologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chizallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'ergonomie à quelles échelles ? Quelles pratiques pour quelles tailles d’entreprises et d’établissements publics ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 53ème Congrès de la SELF, Oct 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03952499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cooperative and transversal methodology to improve the making of prescriptions in a high reliability organization: a constructive ergonomics approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmina Quatrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Falzon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th triennial congress of the International ergonomics association (IEA 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Florence, Italy. pp.252-258, </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-96080-7_29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04089491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A developmental framework to analyze productive and constructive dimensions of collaborative activity in simulation workshops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th triennial congress of the International ergonomics association (IEA 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Ergonomics Association, Aug 2018, Florence, Italy. pp. 452-456, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-96080-7_54⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Conceptual Framework of Collective Activity in Constructive Ergonomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Caroly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th triennial congress of the International ergonomics association (IEA 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Florence, Italy. pp.658-664, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-96077-7_71⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02005275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The scales and dimensions of collective activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Detienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Session Working With Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Ergonomics Association, 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04088349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de l'opérationnalisation de la méthode TATA-BOX. Points de vue de participants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Taverne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Clément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire final du projet ANR TATA-BOX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Auzeville, France. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting agro-ecological transition on farms : co-designing a change management support approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chizallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48th Annual Conference of the Association of Canadian Ergonomists / 12th International Symposium on Human Factors in Organizational Design and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Alberta, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04089508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting agro-ecological transition on farms: co-designing a change management support approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chizallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Symposium on Human Factors in Organizational Design and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association of Canadian Ergonomists (ACE). CAN., 2017, Banff, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A narrative approach to analysing Wikipedia debates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Detienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECA – European Conference on Argumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Fribourg, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04089509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrer dans l’intervention capacitante en conduite du changement par la construction d’une chronique du changement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chizallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51e congrès de la SELF. Ergonomie(S), Ergonome(S) Quelles évolutions à la croisée d’une discipline et d’un métier ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sylvain Leduc (Université d’Aix-Marseille) &amp; Gérard Valléry (Université de Picardie), Sep 2016, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01783987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting farmers’ management of change towards agro-ecological practices by focusing on the work dimension: the contribution of ergonomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chizallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Work in Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidade Estadual de Maringá (UEM), Nov 2016, Maringa, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agroecological transition: the work of farmers, advisers, teachers and researchers in question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Coquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Auricoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Joannon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium for Work in Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association on Work in Agriculture, Nov 2016, Maringa, Brazil. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scaling up users’ participation: design-use relations in transition towards the ecologization of agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Participating in Innovation, Innovating in Participation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Interdisciplinary Institute on Innovation; Mines ParisTech, Dec 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01264205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing for transition in agriculture: addressing the gap between design and innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iran Veiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th triennial congress of the International ergonomics association (IEA 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Ergonomics Association, Aug 2015, Melbourne, Australia. 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01264207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposition aux nanotubes de carbone dans une plateforme de transfert de technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Galey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Rinaldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Garrigou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association of Canadian Ergonomists 45th Annual Conference:Diverse interventions, diverse populations: What are the issues and challenges facing ergonomics?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constructive ergonomics & CSCW: towards the joint development of cooperative work and work collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Caroly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COOP 2014. 11th international conference on the design of cooperative systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society for Socially Embedded Technologies, May 2014, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers la modélisation des processus sociotechniques : analyse du processus collectif de conception des procédures d'une entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Saint Dizier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48e congrès de la SELF. Ergonomie et Société : quelles attentes, quelles réponses ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société d'ergonomie de langue française, Aug 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00860629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions in an online community in ergonomics: from sharing information to comparing practices?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Delgoulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Nelson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st Annual European Conference on Cognitive Ergonomics (ECCE 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Cognitive Ergonomics, Aug 2013, Toulouse, France. pp.a22, </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2501907.2501955⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00860622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'un outil de workflow en radiothérapie. Vers le recensement des Situations d'Action Caractéristiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Isabel Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelaide Nascimento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47e Congrès de la SELF. Innovation et travail : sens et valeur du changement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gerra (M.F. Dessaigne; V. Puyeo; P. Beguin), Sep 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00860676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre l'activité collaborative dans des communautés épistémiques en ligne : une approche socio-cognitive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Détienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47e Congrès de la SELF. Innovation et travail : sens et valeur du changement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gerra (M.F. Dessaigne; V. Puyeo; P. Beguin), Sep 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00860672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques d'échanges dans une communauté &amp;quot;en ligne&amp;quot; d'ergonomes francophones : vers la définition d'un cadre d'analyse ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Delgoulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Nelson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47e Congrès de la SELF. Innovation et travail : sens et valeur du changement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gerra (M.F. Dessaigne; V. Puyeo; P. Beguin), Sep 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00860671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online epistemic communities: theoretical and methodological directions for understanding knowledge co-elaboration in new digital spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Détienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fréard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of IEA 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Recife, Brazil. pp.3511-3518</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00860667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualising zones of collaboration in online collective activity: a case study in Wikipedia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Détienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th Annual European Conference on Cognitive Ergonomics (ECCE 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Edinburgh, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2448136.2448160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00766463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing interactive roles in online communities : a socio-epistemic approach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Détienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark D. Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Quignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th SIG Design Theory Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection de conflits dans les communautés épistémiques en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Détienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN 2012. 19e conférence sur le Traitement Automatique des Langues Naturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00766397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collective elaboration of care for safety in radiotherapy: cooperative management of patient variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Isabel Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mollo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HEPS'2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Oviedo, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00756279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a safe computer-supported cooperative environment in radiotherapy: exploratory identification of cooperation strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Isabel Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mollo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelaide Nascimento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th Annual European Conference on Cognitive Ergonomics (ECCE 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Cognitive Ergonomics, Aug 2011, Rostok, Germany. pp.197-204, </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2074712.2074751⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00752633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of argumentation in online epistemic communities: the anatomy of a conflict in Wikipedia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre A. J. Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Détienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th Annual European Conference on Cognitive Ergonomics (ECCE 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Cognitive Ergonomics, Aug 2010, Delft, Netherlands. pp. 91-98, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1962300.1962320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation in an Open Source Software Community.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Détienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Burkhardt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th world Congress on Ergonomics (IEA 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de logiciels libres : enjeux pour l'ergonomie et rôle des utilisateurs dans le processus de conception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Détienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42e congrès de la SELF. Ergonomie des produits et des services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, France Telecom R&amp;D; SELF et SEE, Sep 2007, Saint-Malo, France. pp.43-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00177840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche multidimensionnelle de la participation dans les communautés de développement de logiciels libres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Détienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l'Association pour la Recherche Cognitive - ARCo'07 : Cognition – Complexité – Collectif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARCo - INRIA - EKOS, Nov 2007, Nancy, France. pp.279-290</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00195871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-Participants : fostering design-use mediation in an Open Source Software community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Détienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Cognitive Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, London, United Kingdom. pp.57-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00177836v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Users' participation to the design process in an Open Source Software online community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Détienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Annual Workshop on Psychology of Programming Interest Group PPIG'05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, UK, pp.99-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00117337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les discussions en ligne dans la conception de logiciels libres : dynamique et temporalité de l'activité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Détienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes journées de Psychologie Ergonomique EPIQUE'05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Toulouse, France. pp.10-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00117335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of online discussions in an Open-Source Software Community: Reconstructing thematic coherence and argumentation from quotation practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Détienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warren Sack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communities and Technologies 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Milano, Italy, pp.121-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00001000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thematic Coherence and Quotation Practices in OSS Design-Oriented Online Discussions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Détienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warren Sack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International ACM SIGGROUP conference on Supporting group work - GROUP 2005 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Florida / USA, pp.177-186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00001001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technology to support the agroecological transition : how farmers' needs are taken into account in a living lab?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Larbaigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustafa Zouinar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées annuelles du PEPR Agroécologie et Numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04926181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégrer un robot collaboratif sur un poste de travail ? Intérêts et vigilances de dirigeants de 5 PME françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Lafeuillade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Buchmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar-Hakim Benchekroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème congrès francophone sur les TMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Monastir, Tunisie. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03962546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire la sécurité de maintenance sur hélicoptère, à l'interface du travail des ingénieurs en maintenabilité et des mécaniciens de maintenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Murie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Buchmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Cuvelier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée doctorale du CRTD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03962638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special Issue on Cognitive ergonomics for work, education and everyday life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tjerk de Greef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Detienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognition, Technology and Work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 18 (2), pp.233-318, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04020879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques développementales dans les interventions sur le travail : entre héritages et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Arnoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Sol Perez Toralla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Octarès, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03846218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The design of &amp;quot;future work&amp;quot; in industrial context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hervé Laroche; Corinne Bieder; Jesús Villena-López. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Managing Future Challenges for Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.75-83, 2022, SpringerBriefs in Applied Sciences and Technology, 978-3-031-07804-0. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-07805-7_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03941945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'inscription du développement dans les recherches-interventions en ergonomie : retours sur un patrimoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Lacomblez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Justine Arnoud; Flore Barcellini; Marianne Cerf; Maria Sol Perez Torralla. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamiques développementales dans les interventions sur le travail: entre héritages et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Octarès, 2022, 978-236630-129-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03941920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’inscription du développement dans les recherches en ergonomie : retour sur un patrimoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Lacomblez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Justine Arnoud; Flore Barcellini; Marianne Cerf; Maria-Sol Perez Toralla. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamiques développementales dans les interventions sur le travail: entre héritages et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-2-36630-129-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04215386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating collaborative robotics into work situations : the intentions of SME managers in the digital transformations of their companies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Lafeuillade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Buchmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar-Hakim Benchekroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marc-Eric Bobillie-Chaumon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital transformations in the challenge of Activity and Work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE, 2021, 978-1-78630-529-9. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119808343.ch9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03941938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The &amp;quot;old&amp;quot; issues of the &amp;quot;new&amp;quot; Artificial Intelligence systems in profesionnal activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamari Gamkrelidze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustafa Zouinar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Transformations in the challenges of Activity and Work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE, 2021, 978-178630-529-9. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119808343.ch6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03941930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégrer de la robotique collaborative dans les situations de travail : les intentions des dirigeants de PME dans les transformations digitales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Lafeuillade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Buchmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar-Hakim Benchekroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les transformations digitales à l’épreuve de l’activité et du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.133-144, 2021, Innovation, entrepreneuriat et gestion ; Série Changements technologiques et ressources humaines, 9781784057800</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a reflective approach to research project management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chizallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Taverne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bergez, J.E.; Audouin, E.; Therond, O. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroecological transitions: from theory to practice in local participatory design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 21 p., 2019, 978-3-03-001953-2. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-01953-2_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282265v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrie du futur : quelle place pour le travail et ses transformations ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emilie Bourdu; Michel Lallement; Pierre Veltz; Thierry Weil. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le travail en mouvement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presse des Mines, pp. 136-147, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the Operationalisation of the TATA-BOX Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Taverne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J.-E. Bergez et al. (eds.), Agroecological Transitions: From Theory to Practice in Local Participatory Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 31 p., 2019, 978-3-030-01953-2 978-3-030-01952-5. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-01953-2_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282248v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Argumentation and conflict management in online epistemic communities: a narrative approach to Wikipedia debates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Detienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Francesco Arcidiacono, Antonio Bova. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interpersonal Argumentation in Educational and Professional Contexts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.141-157, 2017, 978-3-319-59083-7. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-59084-4_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design projects as opportunities for the development of activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent van Belleghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniellou François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Falzon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constructive ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC Press, pp.220-237, 2014, </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/b17456-18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03941952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The development of collective activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Caroly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Falzon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constructive ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC Press, pp.19-31, 2014, 978-1-4822-3562-3. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/b17456-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01302256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle démarche pour favoriser la construction de relations de confiance dans un projet de conception ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Grosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Karsenty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La confiance au travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Octarès, pp.187-207, 2013, Le travail en débats, 978-2-36630-019-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04464253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les projets de conception comme opportunité de développements des activités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent van Belleghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Daniellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Falzon Pierre (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergonomie constructive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de France, pp. 191-206, 2013, </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/puf.falzo.2013.01.0191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00860635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle démarche pour favoriser la construction de relation de confiance dans un projet de conception ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Grosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Karsenty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Karsenty Laurent (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La confiance au travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Octares, pp. 187-207, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00860665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement de l'activité collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Caroly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Falzon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergonomie Constructive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de France, pp.33-46, 2013, 978-2-13-060748-9. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/puf.falzo.2013.01.0033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00860638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus d'annotation dans les documents pour l'action : textualité et médiation de la coopération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bringay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Barry-Gréboval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Charlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Roger T. Pédauque. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La redocumentarisation du monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cépaduès, pp.149-166, 2007, 9782854287288</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usine du futur et transformations du travail. L'apport d'une conduite de projet centrée activité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Buchmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Lafeuillade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03180325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement technologique : ressources ou contraintes pour un travail en santé tout au long de la vie professionnelle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar-Hakim Benchekroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Buchmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustafa Zouinar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03180328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse du rapport. Le travail et l'emploi à l'épreuve de l'IA : état des lieux et analyse critique de la littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamari Gamkrelidze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Greenan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustapha Zouinar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ires. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail et l'emploi à l'épreuve de l'IA : État des lieux et analyse critique de la littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamari Gamkrelidze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Greenan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustapha Zouinar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IRES. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de l'artefact, conception du collectif: dynamique d'un processus de conception ouvert et continu dans une communauté de développement de logiciels libres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Conservatoire national des arts et metiers - CNAM, 2008. Français. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2008CNAM0640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00350212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développer des interventions capacitantes en conduite du changement. Comprendre le travail collectif de conception, agir sur la conception collective du travail.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Psychologie. Université de Bordeaux, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01150586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId289"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Flore Barcellini </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeure des Universités en Ergonomie</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Different forms of fablab organization and their impact on collaboration and innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Caroly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Catel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. M. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 122, pp.104399. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apergo.2024.104399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to achieve sustainability in french social housing? Overcoming gaps between construction teams and tenants in energy renovation projects: an analysis from a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ruellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-21. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00140139.2025.2575836⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05327085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding organizational paths : organizing and strategizing tension in a Fab organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mardon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le travail humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 88 (1), pp.1-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05056681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highlights from the 35th European conference on cognitive ergonomics (ECCE 2024)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Safin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behaviour and Information Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 44 (06), </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0144929X.2025.2469429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04980454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developmental foundations of Activity-Centered Ergonomics: Knowledge encounters to construct both a critical analysis of work and developmental set-ups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Lacomblez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00140139.2024.2415965⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04751871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AI at work: understanding its uses and consequences on work activities and organization in radiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamari Gamkrelidze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustafa Zouinar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> AI &amp; Society: Knowledge, Culture and Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19 (1), </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00146-024-01951-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promises of industry 4.0 under the magnifying glass of interdisciplinarity: revealing operators and managers work and challenging collaborative robot design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Béarée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar-Hakim Benchekroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouad Bounouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Buchmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognition, Technology and Work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 25 (2-3), pp.251-271. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10111-023-00726-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04090199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable system of systems at work: unravelling (some of) the complexity of farmers’ transition to sustainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chizallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 67, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00140139.2022.2163687⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03919693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Social Design Approach: Enhancement of Local Social Dialogue on the Transformation of Work by Digital Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Galey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Terquem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Relations Industrielles / Industrial Relations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 77 (3), </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1094211ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03925063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting the design activity of farmers in transition to agroecology: Towards an understanding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chizallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le travail humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 83 (1), pp.33-59. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/th.831.0033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02912272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles conceptions de la coopération humains‑robots collaboratifs ? Une expérience de participation au projet de conception d’un démonstrateur de robotique collaborative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17 (1), </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/activites.5007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02958852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre l’activité de conception d’agriculteurs en transition agroécologique : vers un modèle trilogique de la conception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chizallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, vol. 64 (n° 2), pp. 119-139. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psfr.2019.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting farmers’ management of change towards agroecological practices by focusing on their work: a contribution of ergonomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chizallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 27 (3), pp.1-10. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/cagri/2018023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04089507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questioning the work of farmers, advisors, teachers and researchers in agro-ecological transition. A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Coquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Auricoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Joannon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 38 (5), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-018-0524-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02094932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intervention Ergonomique Capacitante : bilan des connaissances actuelles et perspectives de développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 14 (2), </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/activites.3041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03925046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial for special issue on cognitive ergonomics for work, education and everyday life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tjerk de Greef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Détienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognition, Technology and Work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (2), pp.233-235. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10111-016-0371-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03925237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Descent of Pluto: Interactive dynamics, specialisation and reciprocity of roles in a Wikipedia debate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Detienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Human-Computer Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, vol. 86, pp. 11-31. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhcs.2015.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01392523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are online discussions enough to constitute communities of practice in professional domain? A case study of ergonomics’ practice in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Delgoulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Nelson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognition, Technology and Work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (2), pp.249-266. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10111-015-0361-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03925025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designers' and users' roles in participatory design: What is actually co-designed by participants?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 50, pp.31-40. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apergo.2015.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03925007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopération asynchrone en milieu médical : prise en compte de la gestion de la variabilité liée au patient dans la conception d’un outil de workflow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Isabel Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mollo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelaide Nascimento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 12 (1), </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/activites.1008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02496986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire un projet durable de prévention des TMS : dimensions stratégique et pédagogique d’une intervention ergonomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Noyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives Interdisciplinaires sur le Travail et la Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16-3, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/pistes.4067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03924978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Situated Approach of Roles and Participation in Open Source Software Communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Détienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human-Computer Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, vol. 29 (n° 3), pp. 205-255. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07370024.2013.812409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00860554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online epistemic communities: theoretical and methodological directions for understanding knowledge co-elaboration in new digital spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Détienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fréard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WORK: A Journal of Prevention, Assessment &amp; Rehabilitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, vol. 41 (n° 1), pp. 3511-3518. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/WOR-2012-1036-3511⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles directions de recherche en ergonomie des activités de conception : participation et qualité du produit dans les communautés en ligne épistémiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Détienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Burkhardt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9 (1), pp.39-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing the safety of healthcare. Participation of ergonomics to the design of cooperative systems in radiotherapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Isabel Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bouldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelaide Nascimento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WORK: A Journal of Prevention, Assessment &amp; Rehabilitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 41, pp.790-796. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/WOR-2012-0242-790⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00756293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation à la conception et qualité du produit dans les communautés en ligne épistémiques. Nouvelles directions de recherche en ergonomie des activités de conception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Détienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, vol. 9 (n° 1), pp. 39-63. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/activites.147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation in online interaction spaces: Design-use mediation in an Open Source Software community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Détienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Industrial Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 39 (3), pp.533-540. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ergon.2008.10.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03924928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A socio-cognitive analysis of online design discussions in an Open Source Software community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Détienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warren Sack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interacting with Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 20 (1), pp.141-165. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.intcom.2007.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03924909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User and developer mediation in an Open Source Software community: Boundary spanning through cross participation in online discussions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Détienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Human-Computer Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.558-570. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhcs.2007.10.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00860579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Methodological Framework for Socio-Cognitive Analyses of Collaborative Design of Open Source Software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warren Sack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Détienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ducheneaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dilan Mahendran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Supported Cooperative Work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 15 (2-3), pp.229-250. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10606-006-9020-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03924897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Methodological Framework for Socio-Cognitive Analyses of Collaborative Design of Open Source Software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warren Sack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Détienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Ducheneaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dilan Mahendran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Supported Cooperative Work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 15 (2-3), pp.229-250. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10606-006-9020-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00117296v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (65)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges in design processes in agroecosystem living labs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Larbaigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustafa Zouinar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bellon-Maurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New multi-actor organizational forms structuring design processes in territorialized innovation dynamics: towards a research agenda</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05228449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding data collection practices in farm management in a context of agroecological and digital transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Zind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustafa Zouinar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Larbaigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tisseyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCE 2025: European Conference on Cognitive Ergonomics (doctoral symposium)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Tallinn, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05525003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considering farmers’ needs in agroliving labs : a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Broin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Larbaigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustafa Zouinar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bellon Maurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Forum on Agroecosystem Living Labs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Agriculture and agri-Food Canada, Oct 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05350945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés d’un ergonome et d’une agro-technologue sur les processus d’innovation dans un agroliving-lab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bellon Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Larbaigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustafa Zouinar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Edition de la Fabrique de l'Ergonomie : Le travail à l'épreuve des transitionS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRTD Cnam, Jan 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04714562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transitioning towards agroecology through digital technology: an empirical study of design activities in an agroliving lab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Larbaigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustafa Zouinar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCE 2024: European Conference on Cognitive Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Paris, France. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3673805.3673833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the conduct of renovation projects in social housing: integrating dwellers' activities, energy and social issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ruellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Organizational Design and Management Conference (ODAM 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04315893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multilevel Evaluation Approach of Agroecological Living Labs: The Occitanum Case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Gobrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bellon Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Eric Bergez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bruère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adaptation Futures 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agriculture and Agrifood Canada (AAFC) and INRAE (France), Oct 2023, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04843083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing new energy management technologies and systems: understanding Energy Management Activities (EMAs) collective and temporal dimensions in French social housing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ruellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd Annual European Conference on Cognitive Ergonomics (ECCE 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Cognitive Ergonomics, Oct 2022, Kaiserslautern, Germany. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3552327.3552330⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03924948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence (AI) in the Workplace: A Study of Stakeholders’ Views on Benefits, Issues and Challenges of AI Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamari Gamkrelidze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustafa Zouinar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEA: Congress of the International Ergonomics Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Vancouver, Canada. pp.628-635, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-74614-8_78⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03267660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-construction d’une démarche de « Design social » dans le cadre du déploiement d’une technologie digitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Galey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Terquem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Larose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la SELF. Vulnérabilités et risques émergents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04281385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail de direction à l’épreuve de la coopération : le cas de l’accompagnement de la direction dans une unité de formation de l’enseignement supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandro de Gasparo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56e Congrès de la SELF. Vulnérabilités et risques émergents : penser et agir ensemble pour transformer durablement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Genève (Germain Poizat; Raphaël Maion; Simon Flandin); Haute Ecole Spécialisée de Suisse Occidentale (Carole Baudin; Bruno Parent; Rafaël Weissbrodt); Centre universitaire de médecine générale et de santé publique (Claire Bauduin); Centre hospitalier universitaire vaudois (Vera Bustamante) Hopitaux Universitaire de Genève (Christine Villaret); Optimance (David Bozier), Jul 2022, Genève, Suisse. pp.378-385</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04087463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre la complexité du développement durable par le prisme des « situations d’habiter » et des « Activités de Management Energétique » (AME) en logement social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ruellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctoriales ARPEGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARPEGE (Association pour la Recherche en Psychologie ErGonomique et l’Ergonomie); RJCE, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03925157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Work System: A Scale to Capture the Systemic Design Activity of Farmers in Agroecological Transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chizallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAE 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, En ligne, France. pp.91-95, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-74602-5_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03948644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des récits de conception révélateurs de processus de conception focalisés : cas d’un éleveur bovin en transition agroécologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chizallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55e congrès de la SELF. L’activité et ses frontières – Penser et agir sur les transformations de nos sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Revue @ctivités (SELF), Jan 2021, Paris (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03184408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative robotics and industry 4.0: an engineering, sociology and activity-centered ergonomics cross-experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Buchmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Béarée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar-Hakim Benchekroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouad Bounouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st triennial congress of the International ergonomics association (IEA 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Vancouver, Canada. pp.597-604, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-74614-8_74⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03267647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An agroecological transition in design: farmers caught up in a systemic transformation of their work systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chizallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Symposium on Work in Agriculture. Thinking the future of work in agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International association on work in agriculture, Mar 2021, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03293537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyser les risques en maintenance aéronautique, un projet complexe de conception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Murie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Buchmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Cuvelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55e congrès de la SELF. L’activité et ses frontières – Penser et agir sur les transformations de nos sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Revue @ctivités (SELF), Jan 2021, Paris (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03186748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Working with Machine Learning/Artificial Intelligence systems: workers’ viewpoints and experiences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamari Gamkrelidze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustafa Zouinar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd Annual European Conference on Cognitive Ergonomics (ECCE 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Cognitive Ergonomics, Apr 2021, Siena, Italy. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3452853.3452876⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03211871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naviguer dans les « moments du temps » pour concevoir sa transition agroécologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chizallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e colloque EPIQUE : 10 ans d’ARPEGE et 20 ans d’EPIQUE. Comment la Psychologie Ergonomique et l’Ergonomie contribuent-elles aux évolutions sociétales ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARPEGE, Jul 2021, Lille, France. pp.25-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03293616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acting in safety from the design to the implementation of helicopter maintenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Murie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Buchmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Cuvelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Ergonomics Association 21st Triennial Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Vancouver, Canada. pp 128-135, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-74611-7_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03962713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence Artificielle dans les activités professionnelles : quelles visions des acteurs concernés ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamari Gamkrelidze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustafa Zouinar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55e congrès de la SELF. L’activité et ses frontières – Penser et agir sur les transformations de nos sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Revue @ctivités (SELF), Jan 2021, Paris (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03186422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des Fablabs pour apprendre à innover : rôles des fabmanagers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Delgoulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eCONFERE 2020 : 27ème colloque des Sciences de la conception et de l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LCPI, Jul 2020, En ligne, France. pp.3-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04088325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence Artificielle : quelles conséquences sur les activités et l’organisation du travail ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamari Gamkrelidze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustafa Zouinar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctoriales 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARPEGE recherche, Jul 2020, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02986040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding and supporting the design of famers work systems: the implementation of the “Chronicle of Change” method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chizallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20.congress of international ergonomics association (IEA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Florennce, Italy. 794 p., </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-96080-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02508167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrie du Futur et PME. Le travail, la robotique collaborative et les dirigeants d'entreprises : premiers constats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Lafeuillade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Buchmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e colloque EPIQUE. Ergonomie et nouvelles technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARPEGE, Jul 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03956554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Fab Lab, nouvelle forme d’organisation de l’innovation : quels enjeux pour l’ergonomie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Martinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Caroly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mardon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53e congrès de la SELF. L’ergonomie à quelles échelles ? Quelles pratiques pour quelles tailles d’entreprises et d’établissements publics ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gabriel Carballeda &amp; Thierry Viallesoubranne (ETHNA), Oct 2018, Bordeaux, France. pp.218-224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02005289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail au coeur de l'Usine du Futur. L'introduction de la robotique collaborative dans les PME's</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Lafeuillade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Buchmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53e congrès de la SELF. L’ergonomie à quelles échelles ? Quelles pratiques pour quelles tailles d’entreprises et d’établissements publics ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gabriel Carballeda &amp; Thierry Viallesoubranne (ETHNA), Oct 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03258077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positionnement des ergonomes face à l’Usine du Futur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Caroly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Aublet-Cuvelier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54e congrès de la SELF. Université de l’ergonomie – Comment contribuer à un autre monde ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04089505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accéder au réel du travail de maintenance sur hélicoptère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Murie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Buchmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Cuvelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctoriales EPIQUE 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARPEGE, Jul 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03962656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Conceptual Framework of Collective Activity in Constructive Ergonomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Caroly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th triennial congress of the International ergonomics association (IEA 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Florence, Italy. pp.658-664, </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-96077-7_71⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02005275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The scales and dimensions of collective activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Detienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Session Working With Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Ergonomics Association, 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04088349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre et soutenir le processus de conception d'un système de travail durable d'agriculteurs dans un contexte de transition agroécologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chizallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'ergonomie à quelles échelles ? Quelles pratiques pour quelles tailles d’entreprises et d’établissements publics ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 53ème Congrès de la SELF, Oct 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03952499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cooperative and transversal methodology to improve the making of prescriptions in a high reliability organization: a constructive ergonomics approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmina Quatrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Falzon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th triennial congress of the International ergonomics association (IEA 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Florence, Italy. pp.252-258, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-96080-7_29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04089491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A developmental framework to analyze productive and constructive dimensions of collaborative activity in simulation workshops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th triennial congress of the International ergonomics association (IEA 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Ergonomics Association, Aug 2018, Florence, Italy. pp. 452-456, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-96080-7_54⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de l'opérationnalisation de la méthode TATA-BOX. Points de vue de participants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Taverne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Clément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire final du projet ANR TATA-BOX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Auzeville, France. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting agro-ecological transition on farms : co-designing a change management support approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chizallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48th Annual Conference of the Association of Canadian Ergonomists / 12th International Symposium on Human Factors in Organizational Design and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Alberta, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04089508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting agro-ecological transition on farms: co-designing a change management support approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chizallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Symposium on Human Factors in Organizational Design and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association of Canadian Ergonomists (ACE). CAN., 2017, Banff, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A narrative approach to analysing Wikipedia debates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Detienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECA – European Conference on Argumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Fribourg, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04089509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting farmers’ management of change towards agro-ecological practices by focusing on the work dimension: the contribution of ergonomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chizallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Work in Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidade Estadual de Maringá (UEM), Nov 2016, Maringa, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrer dans l’intervention capacitante en conduite du changement par la construction d’une chronique du changement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chizallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51e congrès de la SELF. Ergonomie(S), Ergonome(S) Quelles évolutions à la croisée d’une discipline et d’un métier ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sylvain Leduc (Université d’Aix-Marseille) &amp; Gérard Valléry (Université de Picardie), Sep 2016, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01783987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agroecological transition: the work of farmers, advisers, teachers and researchers in question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Coquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Auricoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Joannon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium for Work in Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association on Work in Agriculture, Nov 2016, Maringa, Brazil. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing for transition in agriculture: addressing the gap between design and innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iran Veiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th triennial congress of the International ergonomics association (IEA 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Ergonomics Association, Aug 2015, Melbourne, Australia. 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01264207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scaling up users’ participation: design-use relations in transition towards the ecologization of agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Participating in Innovation, Innovating in Participation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Interdisciplinary Institute on Innovation; Mines ParisTech, Dec 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01264205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposition aux nanotubes de carbone dans une plateforme de transfert de technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Galey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Rinaldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Garrigou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association of Canadian Ergonomists 45th Annual Conference:Diverse interventions, diverse populations: What are the issues and challenges facing ergonomics?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constructive ergonomics & CSCW: towards the joint development of cooperative work and work collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Caroly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COOP 2014. 11th international conference on the design of cooperative systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society for Socially Embedded Technologies, May 2014, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers la modélisation des processus sociotechniques : analyse du processus collectif de conception des procédures d'une entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Saint Dizier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48e congrès de la SELF. Ergonomie et Société : quelles attentes, quelles réponses ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société d'ergonomie de langue française, Aug 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00860629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions in an online community in ergonomics: from sharing information to comparing practices?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Delgoulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Nelson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st Annual European Conference on Cognitive Ergonomics (ECCE 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Cognitive Ergonomics, Aug 2013, Toulouse, France. pp.a22, </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2501907.2501955⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00860622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online epistemic communities: theoretical and methodological directions for understanding knowledge co-elaboration in new digital spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Détienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fréard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of IEA 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Recife, Brazil. pp.3511-3518</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00860667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques d'échanges dans une communauté &amp;quot;en ligne&amp;quot; d'ergonomes francophones : vers la définition d'un cadre d'analyse ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Delgoulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Nelson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47e Congrès de la SELF. Innovation et travail : sens et valeur du changement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gerra (M.F. Dessaigne; V. Puyeo; P. Beguin), Sep 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00860671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualising zones of collaboration in online collective activity: a case study in Wikipedia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Détienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th Annual European Conference on Cognitive Ergonomics (ECCE 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Edinburgh, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2448136.2448160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00766463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre l'activité collaborative dans des communautés épistémiques en ligne : une approche socio-cognitive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Détienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47e Congrès de la SELF. Innovation et travail : sens et valeur du changement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gerra (M.F. Dessaigne; V. Puyeo; P. Beguin), Sep 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00860672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'un outil de workflow en radiothérapie. Vers le recensement des Situations d'Action Caractéristiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Isabel Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelaide Nascimento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47e Congrès de la SELF. Innovation et travail : sens et valeur du changement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gerra (M.F. Dessaigne; V. Puyeo; P. Beguin), Sep 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00860676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing interactive roles in online communities : a socio-epistemic approach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Détienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark D. Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Quignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th SIG Design Theory Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection de conflits dans les communautés épistémiques en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Détienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN 2012. 19e conférence sur le Traitement Automatique des Langues Naturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00766397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a safe computer-supported cooperative environment in radiotherapy: exploratory identification of cooperation strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Isabel Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mollo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelaide Nascimento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th Annual European Conference on Cognitive Ergonomics (ECCE 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Cognitive Ergonomics, Aug 2011, Rostok, Germany. pp.197-204, </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2074712.2074751⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00752633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collective elaboration of care for safety in radiotherapy: cooperative management of patient variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Isabel Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mollo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HEPS'2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Oviedo, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00756279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of argumentation in online epistemic communities: the anatomy of a conflict in Wikipedia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre A. J. Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Détienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th Annual European Conference on Cognitive Ergonomics (ECCE 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Cognitive Ergonomics, Aug 2010, Delft, Netherlands. pp. 91-98, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1962300.1962320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation in an Open Source Software Community.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Détienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Burkhardt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th world Congress on Ergonomics (IEA 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de logiciels libres : enjeux pour l'ergonomie et rôle des utilisateurs dans le processus de conception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Détienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42e congrès de la SELF. Ergonomie des produits et des services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, France Telecom R&amp;D; SELF et SEE, Sep 2007, Saint-Malo, France. pp.43-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00177840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche multidimensionnelle de la participation dans les communautés de développement de logiciels libres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Détienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l'Association pour la Recherche Cognitive - ARCo'07 : Cognition – Complexité – Collectif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARCo - INRIA - EKOS, Nov 2007, Nancy, France. pp.279-290</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00195871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-Participants : fostering design-use mediation in an Open Source Software community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Détienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Cognitive Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, London, United Kingdom. pp.57-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00177836v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Users' participation to the design process in an Open Source Software online community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Détienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Annual Workshop on Psychology of Programming Interest Group PPIG'05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, UK, pp.99-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00117337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les discussions en ligne dans la conception de logiciels libres : dynamique et temporalité de l'activité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Détienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes journées de Psychologie Ergonomique EPIQUE'05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Toulouse, France. pp.10-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00117335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of online discussions in an Open-Source Software Community: Reconstructing thematic coherence and argumentation from quotation practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Détienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warren Sack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communities and Technologies 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Milano, Italy, pp.121-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00001000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thematic Coherence and Quotation Practices in OSS Design-Oriented Online Discussions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Détienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warren Sack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International ACM SIGGROUP conference on Supporting group work - GROUP 2005 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Florida / USA, pp.177-186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00001001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technology to support the agroecological transition : how farmers' needs are taken into account in a living lab?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Larbaigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustafa Zouinar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées annuelles du PEPR Agroécologie et Numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04926181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégrer un robot collaboratif sur un poste de travail ? Intérêts et vigilances de dirigeants de 5 PME françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Lafeuillade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Buchmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar-Hakim Benchekroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème congrès francophone sur les TMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Monastir, Tunisie. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03962546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire la sécurité de maintenance sur hélicoptère, à l'interface du travail des ingénieurs en maintenabilité et des mécaniciens de maintenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Murie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Buchmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Cuvelier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée doctorale du CRTD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03962638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special Issue on Cognitive ergonomics for work, education and everyday life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tjerk de Greef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Detienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognition, Technology and Work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 18 (2), pp.233-318, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04020879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques développementales dans les interventions sur le travail : entre héritages et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Arnoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Sol Perez Toralla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Octarès, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03846218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The design of &amp;quot;future work&amp;quot; in industrial context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hervé Laroche; Corinne Bieder; Jesús Villena-López. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Managing Future Challenges for Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.75-83, 2022, SpringerBriefs in Applied Sciences and Technology, 978-3-031-07804-0. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-07805-7_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03941945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'inscription du développement dans les recherches-interventions en ergonomie : retours sur un patrimoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Lacomblez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Justine Arnoud; Flore Barcellini; Marianne Cerf; Maria Sol Perez Torralla. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamiques développementales dans les interventions sur le travail: entre héritages et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Octarès, 2022, 978-236630-129-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03941920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’inscription du développement dans les recherches en ergonomie : retour sur un patrimoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Lacomblez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Justine Arnoud; Flore Barcellini; Marianne Cerf; Maria-Sol Perez Toralla. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamiques développementales dans les interventions sur le travail: entre héritages et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-2-36630-129-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04215386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating collaborative robotics into work situations : the intentions of SME managers in the digital transformations of their companies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Lafeuillade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Buchmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar-Hakim Benchekroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marc-Eric Bobillie-Chaumon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital transformations in the challenge of Activity and Work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE, 2021, 978-1-78630-529-9. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119808343.ch9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03941938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The &amp;quot;old&amp;quot; issues of the &amp;quot;new&amp;quot; Artificial Intelligence systems in profesionnal activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamari Gamkrelidze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustafa Zouinar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Transformations in the challenges of Activity and Work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE, 2021, 978-178630-529-9. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119808343.ch6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03941930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégrer de la robotique collaborative dans les situations de travail : les intentions des dirigeants de PME dans les transformations digitales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Lafeuillade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Buchmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar-Hakim Benchekroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les transformations digitales à l’épreuve de l’activité et du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.133-144, 2021, Innovation, entrepreneuriat et gestion ; Série Changements technologiques et ressources humaines, 9781784057800</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a reflective approach to research project management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chizallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Taverne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bergez, J.E.; Audouin, E.; Therond, O. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroecological transitions: from theory to practice in local participatory design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 21 p., 2019, 978-3-03-001953-2. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-01953-2_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282265v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrie du futur : quelle place pour le travail et ses transformations ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emilie Bourdu; Michel Lallement; Pierre Veltz; Thierry Weil. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le travail en mouvement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presse des Mines, pp. 136-147, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the Operationalisation of the TATA-BOX Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Taverne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J.-E. Bergez et al. (eds.), Agroecological Transitions: From Theory to Practice in Local Participatory Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 31 p., 2019, 978-3-030-01953-2 978-3-030-01952-5. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-01953-2_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282248v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Argumentation and conflict management in online epistemic communities: a narrative approach to Wikipedia debates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Detienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Francesco Arcidiacono, Antonio Bova. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interpersonal Argumentation in Educational and Professional Contexts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.141-157, 2017, 978-3-319-59083-7. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-59084-4_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design projects as opportunities for the development of activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent van Belleghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniellou François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Falzon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constructive ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC Press, pp.220-237, 2014, </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/b17456-18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03941952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The development of collective activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Caroly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Falzon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constructive ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC Press, pp.19-31, 2014, 978-1-4822-3562-3. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/b17456-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01302256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle démarche pour favoriser la construction de relations de confiance dans un projet de conception ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Grosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Karsenty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La confiance au travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Octarès, pp.187-207, 2013, Le travail en débats, 978-2-36630-019-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04464253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les projets de conception comme opportunité de développements des activités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent van Belleghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Daniellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Falzon Pierre (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergonomie constructive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de France, pp. 191-206, 2013, </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/puf.falzo.2013.01.0191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00860635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle démarche pour favoriser la construction de relation de confiance dans un projet de conception ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Grosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Karsenty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Karsenty Laurent (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La confiance au travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Octares, pp. 187-207, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00860665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement de l'activité collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Caroly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Falzon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergonomie Constructive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de France, pp.33-46, 2013, 978-2-13-060748-9. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/puf.falzo.2013.01.0033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00860638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus d'annotation dans les documents pour l'action : textualité et médiation de la coopération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bringay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Barry-Gréboval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Charlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Roger T. Pédauque. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La redocumentarisation du monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cépaduès, pp.149-166, 2007, 9782854287288</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usine du futur et transformations du travail. L'apport d'une conduite de projet centrée activité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Buchmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Lafeuillade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03180325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement technologique : ressources ou contraintes pour un travail en santé tout au long de la vie professionnelle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar-Hakim Benchekroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Buchmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustafa Zouinar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03180328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse du rapport. Le travail et l'emploi à l'épreuve de l'IA : état des lieux et analyse critique de la littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamari Gamkrelidze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Greenan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustapha Zouinar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ires. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail et l'emploi à l'épreuve de l'IA : État des lieux et analyse critique de la littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamari Gamkrelidze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Greenan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustapha Zouinar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IRES. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de l'artefact, conception du collectif: dynamique d'un processus de conception ouvert et continu dans une communauté de développement de logiciels libres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Conservatoire national des arts et metiers - CNAM, 2008. Français. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2008CNAM0640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00350212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développer des interventions capacitantes en conduite du changement. Comprendre le travail collectif de conception, agir sur la conception collective du travail.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Psychologie. Université de Bordeaux, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01150586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId289"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746753v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Caroly" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Barcellini" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barros" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Catel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. M. Nguyen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2024.104399" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327085v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Launay" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ruellan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00140139.2025.2575836" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980454v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Safin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Burkhardt" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0144929X.2025.2469429" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056681v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mardon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751871v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cerf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Lacomblez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00140139.2024.2415965" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04574709v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamari Gamkrelidze" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustafa Zouinar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00146-024-01951-x" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090199v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard B&#233;ar&#233;e" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar-Hakim Benchekroun" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouad Bounouar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Buchmann" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10111-023-00726-6" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03919693v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chizallet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Prost" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00140139.2022.2163687" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925063v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Galey" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Terquem" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1094211ar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02958852v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.5007" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02912272v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.831.0033" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278954v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2019.03.001" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02094932v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Coquil" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Auricoste" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Joannon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-018-0524-4" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04089507v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2018023" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925046v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.3041" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01392523v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Detienne" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Baker" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fr&#233;ard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Denis" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhcs.2015.09.002" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-84LMTNXR-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03925237v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tjerk de Greef" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise D&#233;tienne" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10111-016-0371-5" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925025v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Delgoulet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Nelson" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10111-015-0361-z" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925007v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2015.02.005" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02496986v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Isabel Munoz" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Mollo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelaide Nascimento" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.1008" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924978v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Noyer" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pistes.4067" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00860554v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07370024.2013.812409" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931309v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/WOR-2012-1036-3511" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286530v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. D&#233;tienne" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Burkhardt" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00756293v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bouldi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/WOR-2012-0242-790" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857957v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.147" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924928v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ergon.2008.10.013" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1CGPRML8-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924909v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren Sack" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intcom.2007.10.004" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-VTJ47JGR-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00860579v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhcs.2007.10.008" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924897v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ducheneaut" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilan Mahendran" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10606-006-9020-5" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00117296v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Ducheneaut" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228449v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Larbaigt" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bellon-Maurel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525003v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Zind" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tisseyre" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350945v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Broin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bellon Maurel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714562v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741469v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3673805.3673833" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315893v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843083v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Gobrecht" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Bergez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bru&#232;re" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03267660v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-74614-8_78" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924948v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3552327.3552330" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281385v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Larose" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04087463v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro de Gasparo" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925157v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03267647v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-74614-8_74" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03293537v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03184408v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948644v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-74602-5_14" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03186748v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Murie" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cuvelier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bernard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03211871v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3452853.3452876" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03293616v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962713v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-74611-7_18" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03186422v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04088325v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Adam" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Guibert" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02986040v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956554v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Lafeuillade" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508167v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96080-7" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005289v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Martinaud" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Caroly" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03258077v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04089505v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Coutarel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Aublet-Cuvelier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962656v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952499v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04089491v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Thomas" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Quatrain" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ricard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Falzon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96080-7_29" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433618v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96080-7_54" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005275v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96077-7_71" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04088349v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607523v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Taverne" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cl&#233;ment" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04089508v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784899v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04089509v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783987v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784896v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929017v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264205v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barbier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264207v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iran Veiga" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02331234v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Rinaldo" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Garrigou" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302751v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00860629v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Saint Dizier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00860622v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2501907.2501955" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00860676v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00860672v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00860671v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00860667v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00766463v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Quignard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2448136.2448160" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286533v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark D. Baker" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fr&#233;ard" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Quignard" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00766397v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00756279v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00752633v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2074712.2074751" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516994v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre A. J. Denis" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1962300.1962320" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288355v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00177840v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00195871v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00177836v2" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00117337v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00117335v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001000v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001001v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926181v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962546v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962638v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04020879v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846218v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Arnoud" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Sol Perez Toralla" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941945v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-07805-7_10" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941920v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04215386v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.octares.com/accueil/296-dynamiques-developpementales-dans-les-interventions-sur-le-travail-entre-heritages-et-perspectives.html" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941938v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119808343.ch9" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941930v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119808343.ch6" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04069917v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/les-transformations-digitales-a-lepreuve-de-lactivite-et-du-travail/" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282265v2" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01953-2_10" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433598v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282248v2" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01953-2_11" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02171076v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J Baker" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-59084-4_7" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941952v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent van Belleghem" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniellou Fran&#231;ois" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b17456-18" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01302256v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b17456-7" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04464253v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Grosse" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Karsenty" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00860635v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Daniellou" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.falzo.2013.01.0191" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00860665v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00860638v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.falzo.2013.01.0033" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952982v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Zacklad" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien B&#233;nel" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bringay" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Barry-Gr&#233;boval" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charlet" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180325v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180328v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722256v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Greenan" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Jolivet" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Zouinar" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722240v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00350212v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2008CNAM0640" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01150586v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746753v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Caroly" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Barcellini" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barros" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Catel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. M. Nguyen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2024.104399" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327085v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Launay" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ruellan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00140139.2025.2575836" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056681v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mardon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980454v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Safin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Burkhardt" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0144929X.2025.2469429" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751871v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cerf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Lacomblez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00140139.2024.2415965" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04574709v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamari Gamkrelidze" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustafa Zouinar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00146-024-01951-x" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090199v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard B&#233;ar&#233;e" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar-Hakim Benchekroun" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouad Bounouar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Buchmann" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10111-023-00726-6" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03919693v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chizallet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Prost" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00140139.2022.2163687" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925063v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Galey" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Terquem" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1094211ar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02912272v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.831.0033" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02958852v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.5007" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278954v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2019.03.001" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04089507v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2018023" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02094932v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Coquil" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Auricoste" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Joannon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-018-0524-4" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925046v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.3041" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03925237v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tjerk de Greef" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise D&#233;tienne" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10111-016-0371-5" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01392523v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Detienne" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Baker" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fr&#233;ard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Denis" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhcs.2015.09.002" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-84LMTNXR-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925025v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Delgoulet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Nelson" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10111-015-0361-z" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925007v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2015.02.005" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02496986v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Isabel Munoz" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Mollo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelaide Nascimento" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.1008" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924978v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Noyer" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pistes.4067" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00860554v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07370024.2013.812409" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931309v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/WOR-2012-1036-3511" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286530v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. D&#233;tienne" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Burkhardt" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00756293v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bouldi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/WOR-2012-0242-790" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857957v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.147" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924928v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ergon.2008.10.013" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1CGPRML8-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924909v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren Sack" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intcom.2007.10.004" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-VTJ47JGR-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00860579v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhcs.2007.10.008" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924897v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ducheneaut" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilan Mahendran" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10606-006-9020-5" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00117296v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Ducheneaut" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228449v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Larbaigt" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bellon-Maurel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525003v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Zind" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tisseyre" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350945v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Broin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bellon Maurel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714562v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741469v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3673805.3673833" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315893v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843083v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Gobrecht" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Bergez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bru&#232;re" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924948v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3552327.3552330" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03267660v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-74614-8_78" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281385v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Larose" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04087463v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro de Gasparo" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925157v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948644v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-74602-5_14" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03184408v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03267647v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-74614-8_74" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03293537v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03186748v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Murie" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cuvelier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bernard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03211871v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3452853.3452876" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03293616v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962713v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-74611-7_18" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03186422v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04088325v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Adam" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Guibert" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02986040v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508167v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96080-7" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956554v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Lafeuillade" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005289v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Martinaud" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Caroly" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03258077v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04089505v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Coutarel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Aublet-Cuvelier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962656v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005275v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96077-7_71" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04088349v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952499v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04089491v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Thomas" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Quatrain" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ricard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Falzon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96080-7_29" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433618v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96080-7_54" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607523v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Taverne" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cl&#233;ment" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04089508v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784899v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04089509v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784896v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783987v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929017v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264207v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iran Veiga" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264205v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barbier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02331234v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Rinaldo" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Garrigou" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302751v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00860629v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Saint Dizier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00860622v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2501907.2501955" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00860667v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00860671v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00766463v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Quignard" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2448136.2448160" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00860672v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00860676v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286533v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark D. Baker" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fr&#233;ard" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Quignard" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00766397v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00752633v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2074712.2074751" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00756279v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516994v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre A. J. Denis" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1962300.1962320" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288355v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00177840v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00195871v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00177836v2" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00117337v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00117335v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001000v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001001v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926181v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962546v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962638v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04020879v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846218v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Arnoud" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Sol Perez Toralla" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941945v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-07805-7_10" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941920v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04215386v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.octares.com/accueil/296-dynamiques-developpementales-dans-les-interventions-sur-le-travail-entre-heritages-et-perspectives.html" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941938v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119808343.ch9" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941930v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119808343.ch6" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04069917v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/les-transformations-digitales-a-lepreuve-de-lactivite-et-du-travail/" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282265v2" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01953-2_10" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433598v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282248v2" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01953-2_11" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02171076v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J Baker" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-59084-4_7" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941952v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent van Belleghem" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniellou Fran&#231;ois" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b17456-18" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01302256v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b17456-7" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04464253v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Grosse" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Karsenty" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00860635v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Daniellou" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.falzo.2013.01.0191" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00860665v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00860638v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.falzo.2013.01.0033" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952982v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Zacklad" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien B&#233;nel" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bringay" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Barry-Gr&#233;boval" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charlet" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180325v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180328v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722256v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Greenan" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Jolivet" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Zouinar" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722240v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00350212v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2008CNAM0640" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01150586v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>