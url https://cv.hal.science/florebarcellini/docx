--- v2 (2026-04-30)
+++ v3 (2026-05-20)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Flore Barcellini </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeure des Universités en Ergonomie</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Different forms of fablab organization and their impact on collaboration and innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Caroly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Catel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. M. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 122, pp.104399. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apergo.2024.104399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to achieve sustainability in french social housing? Overcoming gaps between construction teams and tenants in energy renovation projects: an analysis from a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ruellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-21. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00140139.2025.2575836⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05327085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding organizational paths : organizing and strategizing tension in a Fab organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mardon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le travail humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 88 (1), pp.1-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05056681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highlights from the 35th European conference on cognitive ergonomics (ECCE 2024)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Safin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behaviour and Information Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 44 (06), </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0144929X.2025.2469429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04980454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developmental foundations of Activity-Centered Ergonomics: Knowledge encounters to construct both a critical analysis of work and developmental set-ups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Lacomblez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00140139.2024.2415965⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04751871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AI at work: understanding its uses and consequences on work activities and organization in radiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamari Gamkrelidze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustafa Zouinar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> AI &amp; Society: Knowledge, Culture and Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19 (1), </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00146-024-01951-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promises of industry 4.0 under the magnifying glass of interdisciplinarity: revealing operators and managers work and challenging collaborative robot design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Béarée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar-Hakim Benchekroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouad Bounouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Buchmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognition, Technology and Work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 25 (2-3), pp.251-271. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10111-023-00726-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04090199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable system of systems at work: unravelling (some of) the complexity of farmers’ transition to sustainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chizallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 67, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00140139.2022.2163687⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03919693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Social Design Approach: Enhancement of Local Social Dialogue on the Transformation of Work by Digital Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Galey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Terquem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Relations Industrielles / Industrial Relations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 77 (3), </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1094211ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03925063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting the design activity of farmers in transition to agroecology: Towards an understanding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chizallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le travail humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 83 (1), pp.33-59. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/th.831.0033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02912272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles conceptions de la coopération humains‑robots collaboratifs ? Une expérience de participation au projet de conception d’un démonstrateur de robotique collaborative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17 (1), </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/activites.5007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02958852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre l’activité de conception d’agriculteurs en transition agroécologique : vers un modèle trilogique de la conception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chizallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, vol. 64 (n° 2), pp. 119-139. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psfr.2019.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting farmers’ management of change towards agroecological practices by focusing on their work: a contribution of ergonomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chizallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 27 (3), pp.1-10. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/cagri/2018023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04089507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questioning the work of farmers, advisors, teachers and researchers in agro-ecological transition. A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Coquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Auricoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Joannon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 38 (5), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-018-0524-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02094932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intervention Ergonomique Capacitante : bilan des connaissances actuelles et perspectives de développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 14 (2), </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/activites.3041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03925046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial for special issue on cognitive ergonomics for work, education and everyday life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tjerk de Greef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Détienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognition, Technology and Work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (2), pp.233-235. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10111-016-0371-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03925237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Descent of Pluto: Interactive dynamics, specialisation and reciprocity of roles in a Wikipedia debate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Detienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Human-Computer Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, vol. 86, pp. 11-31. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhcs.2015.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01392523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are online discussions enough to constitute communities of practice in professional domain? A case study of ergonomics’ practice in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Delgoulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Nelson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognition, Technology and Work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (2), pp.249-266. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10111-015-0361-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03925025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designers' and users' roles in participatory design: What is actually co-designed by participants?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 50, pp.31-40. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apergo.2015.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03925007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopération asynchrone en milieu médical : prise en compte de la gestion de la variabilité liée au patient dans la conception d’un outil de workflow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Isabel Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mollo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelaide Nascimento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 12 (1), </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/activites.1008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02496986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire un projet durable de prévention des TMS : dimensions stratégique et pédagogique d’une intervention ergonomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Noyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives Interdisciplinaires sur le Travail et la Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16-3, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/pistes.4067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03924978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Situated Approach of Roles and Participation in Open Source Software Communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Détienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human-Computer Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, vol. 29 (n° 3), pp. 205-255. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07370024.2013.812409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00860554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online epistemic communities: theoretical and methodological directions for understanding knowledge co-elaboration in new digital spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Détienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fréard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WORK: A Journal of Prevention, Assessment &amp; Rehabilitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, vol. 41 (n° 1), pp. 3511-3518. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/WOR-2012-1036-3511⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles directions de recherche en ergonomie des activités de conception : participation et qualité du produit dans les communautés en ligne épistémiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Détienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Burkhardt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9 (1), pp.39-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing the safety of healthcare. Participation of ergonomics to the design of cooperative systems in radiotherapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Isabel Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bouldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelaide Nascimento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WORK: A Journal of Prevention, Assessment &amp; Rehabilitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 41, pp.790-796. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/WOR-2012-0242-790⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00756293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation à la conception et qualité du produit dans les communautés en ligne épistémiques. Nouvelles directions de recherche en ergonomie des activités de conception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Détienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, vol. 9 (n° 1), pp. 39-63. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/activites.147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation in online interaction spaces: Design-use mediation in an Open Source Software community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Détienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Industrial Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 39 (3), pp.533-540. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ergon.2008.10.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03924928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A socio-cognitive analysis of online design discussions in an Open Source Software community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Détienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warren Sack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interacting with Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 20 (1), pp.141-165. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.intcom.2007.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03924909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User and developer mediation in an Open Source Software community: Boundary spanning through cross participation in online discussions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Détienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Human-Computer Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.558-570. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhcs.2007.10.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00860579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Methodological Framework for Socio-Cognitive Analyses of Collaborative Design of Open Source Software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warren Sack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Détienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ducheneaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dilan Mahendran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Supported Cooperative Work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 15 (2-3), pp.229-250. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10606-006-9020-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03924897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Methodological Framework for Socio-Cognitive Analyses of Collaborative Design of Open Source Software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warren Sack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Détienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Ducheneaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dilan Mahendran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Supported Cooperative Work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 15 (2-3), pp.229-250. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10606-006-9020-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00117296v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (65)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges in design processes in agroecosystem living labs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Larbaigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustafa Zouinar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bellon-Maurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New multi-actor organizational forms structuring design processes in territorialized innovation dynamics: towards a research agenda</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05228449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding data collection practices in farm management in a context of agroecological and digital transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Zind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustafa Zouinar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Larbaigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tisseyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCE 2025: European Conference on Cognitive Ergonomics (doctoral symposium)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Tallinn, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05525003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considering farmers’ needs in agroliving labs : a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Broin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Larbaigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustafa Zouinar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bellon Maurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Forum on Agroecosystem Living Labs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Agriculture and agri-Food Canada, Oct 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05350945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés d’un ergonome et d’une agro-technologue sur les processus d’innovation dans un agroliving-lab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bellon Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Larbaigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustafa Zouinar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Edition de la Fabrique de l'Ergonomie : Le travail à l'épreuve des transitionS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRTD Cnam, Jan 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04714562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transitioning towards agroecology through digital technology: an empirical study of design activities in an agroliving lab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Larbaigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustafa Zouinar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCE 2024: European Conference on Cognitive Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Paris, France. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3673805.3673833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the conduct of renovation projects in social housing: integrating dwellers' activities, energy and social issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ruellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Organizational Design and Management Conference (ODAM 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04315893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multilevel Evaluation Approach of Agroecological Living Labs: The Occitanum Case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Gobrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bellon Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Eric Bergez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bruère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adaptation Futures 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agriculture and Agrifood Canada (AAFC) and INRAE (France), Oct 2023, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04843083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing new energy management technologies and systems: understanding Energy Management Activities (EMAs) collective and temporal dimensions in French social housing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ruellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd Annual European Conference on Cognitive Ergonomics (ECCE 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Cognitive Ergonomics, Oct 2022, Kaiserslautern, Germany. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3552327.3552330⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03924948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence (AI) in the Workplace: A Study of Stakeholders’ Views on Benefits, Issues and Challenges of AI Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamari Gamkrelidze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustafa Zouinar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEA: Congress of the International Ergonomics Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Vancouver, Canada. pp.628-635, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-74614-8_78⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03267660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-construction d’une démarche de « Design social » dans le cadre du déploiement d’une technologie digitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Galey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Terquem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Larose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la SELF. Vulnérabilités et risques émergents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04281385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail de direction à l’épreuve de la coopération : le cas de l’accompagnement de la direction dans une unité de formation de l’enseignement supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandro de Gasparo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56e Congrès de la SELF. Vulnérabilités et risques émergents : penser et agir ensemble pour transformer durablement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Genève (Germain Poizat; Raphaël Maion; Simon Flandin); Haute Ecole Spécialisée de Suisse Occidentale (Carole Baudin; Bruno Parent; Rafaël Weissbrodt); Centre universitaire de médecine générale et de santé publique (Claire Bauduin); Centre hospitalier universitaire vaudois (Vera Bustamante) Hopitaux Universitaire de Genève (Christine Villaret); Optimance (David Bozier), Jul 2022, Genève, Suisse. pp.378-385</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04087463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre la complexité du développement durable par le prisme des « situations d’habiter » et des « Activités de Management Energétique » (AME) en logement social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ruellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctoriales ARPEGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARPEGE (Association pour la Recherche en Psychologie ErGonomique et l’Ergonomie); RJCE, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03925157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Work System: A Scale to Capture the Systemic Design Activity of Farmers in Agroecological Transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chizallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAE 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, En ligne, France. pp.91-95, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-74602-5_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03948644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des récits de conception révélateurs de processus de conception focalisés : cas d’un éleveur bovin en transition agroécologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chizallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55e congrès de la SELF. L’activité et ses frontières – Penser et agir sur les transformations de nos sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Revue @ctivités (SELF), Jan 2021, Paris (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03184408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative robotics and industry 4.0: an engineering, sociology and activity-centered ergonomics cross-experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Buchmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Béarée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar-Hakim Benchekroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouad Bounouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st triennial congress of the International ergonomics association (IEA 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Vancouver, Canada. pp.597-604, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-74614-8_74⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03267647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An agroecological transition in design: farmers caught up in a systemic transformation of their work systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chizallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Symposium on Work in Agriculture. Thinking the future of work in agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International association on work in agriculture, Mar 2021, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03293537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyser les risques en maintenance aéronautique, un projet complexe de conception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Murie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Buchmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Cuvelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55e congrès de la SELF. L’activité et ses frontières – Penser et agir sur les transformations de nos sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Revue @ctivités (SELF), Jan 2021, Paris (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03186748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Working with Machine Learning/Artificial Intelligence systems: workers’ viewpoints and experiences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamari Gamkrelidze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustafa Zouinar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd Annual European Conference on Cognitive Ergonomics (ECCE 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Cognitive Ergonomics, Apr 2021, Siena, Italy. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3452853.3452876⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03211871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naviguer dans les « moments du temps » pour concevoir sa transition agroécologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chizallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e colloque EPIQUE : 10 ans d’ARPEGE et 20 ans d’EPIQUE. Comment la Psychologie Ergonomique et l’Ergonomie contribuent-elles aux évolutions sociétales ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARPEGE, Jul 2021, Lille, France. pp.25-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03293616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acting in safety from the design to the implementation of helicopter maintenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Murie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Buchmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Cuvelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Ergonomics Association 21st Triennial Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Vancouver, Canada. pp 128-135, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-74611-7_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03962713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence Artificielle dans les activités professionnelles : quelles visions des acteurs concernés ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamari Gamkrelidze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustafa Zouinar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55e congrès de la SELF. L’activité et ses frontières – Penser et agir sur les transformations de nos sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Revue @ctivités (SELF), Jan 2021, Paris (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03186422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des Fablabs pour apprendre à innover : rôles des fabmanagers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Delgoulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eCONFERE 2020 : 27ème colloque des Sciences de la conception et de l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LCPI, Jul 2020, En ligne, France. pp.3-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04088325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence Artificielle : quelles conséquences sur les activités et l’organisation du travail ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamari Gamkrelidze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustafa Zouinar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctoriales 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARPEGE recherche, Jul 2020, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02986040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding and supporting the design of famers work systems: the implementation of the “Chronicle of Change” method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chizallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20.congress of international ergonomics association (IEA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Florennce, Italy. 794 p., </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-96080-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02508167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrie du Futur et PME. Le travail, la robotique collaborative et les dirigeants d'entreprises : premiers constats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Lafeuillade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Buchmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e colloque EPIQUE. Ergonomie et nouvelles technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARPEGE, Jul 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03956554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Fab Lab, nouvelle forme d’organisation de l’innovation : quels enjeux pour l’ergonomie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Martinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Caroly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mardon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53e congrès de la SELF. L’ergonomie à quelles échelles ? Quelles pratiques pour quelles tailles d’entreprises et d’établissements publics ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gabriel Carballeda &amp; Thierry Viallesoubranne (ETHNA), Oct 2018, Bordeaux, France. pp.218-224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02005289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail au coeur de l'Usine du Futur. L'introduction de la robotique collaborative dans les PME's</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Lafeuillade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Buchmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53e congrès de la SELF. L’ergonomie à quelles échelles ? Quelles pratiques pour quelles tailles d’entreprises et d’établissements publics ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gabriel Carballeda &amp; Thierry Viallesoubranne (ETHNA), Oct 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03258077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positionnement des ergonomes face à l’Usine du Futur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Caroly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Aublet-Cuvelier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54e congrès de la SELF. Université de l’ergonomie – Comment contribuer à un autre monde ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04089505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accéder au réel du travail de maintenance sur hélicoptère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Murie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Buchmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Cuvelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctoriales EPIQUE 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARPEGE, Jul 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03962656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Conceptual Framework of Collective Activity in Constructive Ergonomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Caroly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th triennial congress of the International ergonomics association (IEA 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Florence, Italy. pp.658-664, </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-96077-7_71⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02005275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The scales and dimensions of collective activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Detienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Session Working With Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Ergonomics Association, 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04088349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre et soutenir le processus de conception d'un système de travail durable d'agriculteurs dans un contexte de transition agroécologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chizallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'ergonomie à quelles échelles ? Quelles pratiques pour quelles tailles d’entreprises et d’établissements publics ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 53ème Congrès de la SELF, Oct 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03952499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cooperative and transversal methodology to improve the making of prescriptions in a high reliability organization: a constructive ergonomics approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmina Quatrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Falzon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th triennial congress of the International ergonomics association (IEA 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Florence, Italy. pp.252-258, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-96080-7_29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04089491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A developmental framework to analyze productive and constructive dimensions of collaborative activity in simulation workshops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th triennial congress of the International ergonomics association (IEA 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Ergonomics Association, Aug 2018, Florence, Italy. pp. 452-456, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-96080-7_54⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de l'opérationnalisation de la méthode TATA-BOX. Points de vue de participants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Taverne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Clément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire final du projet ANR TATA-BOX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Auzeville, France. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting agro-ecological transition on farms : co-designing a change management support approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chizallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48th Annual Conference of the Association of Canadian Ergonomists / 12th International Symposium on Human Factors in Organizational Design and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Alberta, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04089508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting agro-ecological transition on farms: co-designing a change management support approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chizallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Symposium on Human Factors in Organizational Design and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association of Canadian Ergonomists (ACE). CAN., 2017, Banff, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A narrative approach to analysing Wikipedia debates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Detienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECA – European Conference on Argumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Fribourg, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04089509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting farmers’ management of change towards agro-ecological practices by focusing on the work dimension: the contribution of ergonomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chizallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Work in Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidade Estadual de Maringá (UEM), Nov 2016, Maringa, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrer dans l’intervention capacitante en conduite du changement par la construction d’une chronique du changement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chizallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51e congrès de la SELF. Ergonomie(S), Ergonome(S) Quelles évolutions à la croisée d’une discipline et d’un métier ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sylvain Leduc (Université d’Aix-Marseille) &amp; Gérard Valléry (Université de Picardie), Sep 2016, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01783987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agroecological transition: the work of farmers, advisers, teachers and researchers in question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Coquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Auricoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Joannon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium for Work in Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association on Work in Agriculture, Nov 2016, Maringa, Brazil. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing for transition in agriculture: addressing the gap between design and innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iran Veiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th triennial congress of the International ergonomics association (IEA 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Ergonomics Association, Aug 2015, Melbourne, Australia. 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01264207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scaling up users’ participation: design-use relations in transition towards the ecologization of agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Participating in Innovation, Innovating in Participation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Interdisciplinary Institute on Innovation; Mines ParisTech, Dec 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01264205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposition aux nanotubes de carbone dans une plateforme de transfert de technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Galey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Rinaldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Garrigou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association of Canadian Ergonomists 45th Annual Conference:Diverse interventions, diverse populations: What are the issues and challenges facing ergonomics?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constructive ergonomics & CSCW: towards the joint development of cooperative work and work collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Caroly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COOP 2014. 11th international conference on the design of cooperative systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society for Socially Embedded Technologies, May 2014, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers la modélisation des processus sociotechniques : analyse du processus collectif de conception des procédures d'une entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Saint Dizier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48e congrès de la SELF. Ergonomie et Société : quelles attentes, quelles réponses ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société d'ergonomie de langue française, Aug 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00860629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions in an online community in ergonomics: from sharing information to comparing practices?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Delgoulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Nelson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st Annual European Conference on Cognitive Ergonomics (ECCE 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Cognitive Ergonomics, Aug 2013, Toulouse, France. pp.a22, </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2501907.2501955⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00860622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online epistemic communities: theoretical and methodological directions for understanding knowledge co-elaboration in new digital spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Détienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fréard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of IEA 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Recife, Brazil. pp.3511-3518</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00860667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques d'échanges dans une communauté &amp;quot;en ligne&amp;quot; d'ergonomes francophones : vers la définition d'un cadre d'analyse ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Delgoulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Nelson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47e Congrès de la SELF. Innovation et travail : sens et valeur du changement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gerra (M.F. Dessaigne; V. Puyeo; P. Beguin), Sep 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00860671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualising zones of collaboration in online collective activity: a case study in Wikipedia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Détienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th Annual European Conference on Cognitive Ergonomics (ECCE 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Edinburgh, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2448136.2448160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00766463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre l'activité collaborative dans des communautés épistémiques en ligne : une approche socio-cognitive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Détienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47e Congrès de la SELF. Innovation et travail : sens et valeur du changement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gerra (M.F. Dessaigne; V. Puyeo; P. Beguin), Sep 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00860672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'un outil de workflow en radiothérapie. Vers le recensement des Situations d'Action Caractéristiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Isabel Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelaide Nascimento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47e Congrès de la SELF. Innovation et travail : sens et valeur du changement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gerra (M.F. Dessaigne; V. Puyeo; P. Beguin), Sep 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00860676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing interactive roles in online communities : a socio-epistemic approach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Détienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark D. Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Quignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th SIG Design Theory Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection de conflits dans les communautés épistémiques en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Détienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN 2012. 19e conférence sur le Traitement Automatique des Langues Naturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00766397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a safe computer-supported cooperative environment in radiotherapy: exploratory identification of cooperation strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Isabel Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mollo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelaide Nascimento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th Annual European Conference on Cognitive Ergonomics (ECCE 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Cognitive Ergonomics, Aug 2011, Rostok, Germany. pp.197-204, </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2074712.2074751⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00752633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collective elaboration of care for safety in radiotherapy: cooperative management of patient variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Isabel Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mollo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HEPS'2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Oviedo, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00756279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of argumentation in online epistemic communities: the anatomy of a conflict in Wikipedia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre A. J. Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Détienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th Annual European Conference on Cognitive Ergonomics (ECCE 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Cognitive Ergonomics, Aug 2010, Delft, Netherlands. pp. 91-98, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1962300.1962320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation in an Open Source Software Community.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Détienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Burkhardt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th world Congress on Ergonomics (IEA 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de logiciels libres : enjeux pour l'ergonomie et rôle des utilisateurs dans le processus de conception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Détienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42e congrès de la SELF. Ergonomie des produits et des services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, France Telecom R&amp;D; SELF et SEE, Sep 2007, Saint-Malo, France. pp.43-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00177840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche multidimensionnelle de la participation dans les communautés de développement de logiciels libres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Détienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l'Association pour la Recherche Cognitive - ARCo'07 : Cognition – Complexité – Collectif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARCo - INRIA - EKOS, Nov 2007, Nancy, France. pp.279-290</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00195871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-Participants : fostering design-use mediation in an Open Source Software community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Détienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Cognitive Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, London, United Kingdom. pp.57-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00177836v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Users' participation to the design process in an Open Source Software online community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Détienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Annual Workshop on Psychology of Programming Interest Group PPIG'05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, UK, pp.99-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00117337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les discussions en ligne dans la conception de logiciels libres : dynamique et temporalité de l'activité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Détienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes journées de Psychologie Ergonomique EPIQUE'05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Toulouse, France. pp.10-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00117335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of online discussions in an Open-Source Software Community: Reconstructing thematic coherence and argumentation from quotation practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Détienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warren Sack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communities and Technologies 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Milano, Italy, pp.121-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00001000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thematic Coherence and Quotation Practices in OSS Design-Oriented Online Discussions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Détienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warren Sack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International ACM SIGGROUP conference on Supporting group work - GROUP 2005 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Florida / USA, pp.177-186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00001001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technology to support the agroecological transition : how farmers' needs are taken into account in a living lab?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Larbaigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustafa Zouinar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées annuelles du PEPR Agroécologie et Numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04926181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégrer un robot collaboratif sur un poste de travail ? Intérêts et vigilances de dirigeants de 5 PME françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Lafeuillade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Buchmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar-Hakim Benchekroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème congrès francophone sur les TMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Monastir, Tunisie. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03962546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire la sécurité de maintenance sur hélicoptère, à l'interface du travail des ingénieurs en maintenabilité et des mécaniciens de maintenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Murie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Buchmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Cuvelier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée doctorale du CRTD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03962638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special Issue on Cognitive ergonomics for work, education and everyday life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tjerk de Greef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Detienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognition, Technology and Work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 18 (2), pp.233-318, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04020879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques développementales dans les interventions sur le travail : entre héritages et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Arnoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Sol Perez Toralla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Octarès, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03846218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The design of &amp;quot;future work&amp;quot; in industrial context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hervé Laroche; Corinne Bieder; Jesús Villena-López. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Managing Future Challenges for Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.75-83, 2022, SpringerBriefs in Applied Sciences and Technology, 978-3-031-07804-0. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-07805-7_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03941945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'inscription du développement dans les recherches-interventions en ergonomie : retours sur un patrimoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Lacomblez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Justine Arnoud; Flore Barcellini; Marianne Cerf; Maria Sol Perez Torralla. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamiques développementales dans les interventions sur le travail: entre héritages et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Octarès, 2022, 978-236630-129-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03941920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’inscription du développement dans les recherches en ergonomie : retour sur un patrimoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Lacomblez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Justine Arnoud; Flore Barcellini; Marianne Cerf; Maria-Sol Perez Toralla. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamiques développementales dans les interventions sur le travail: entre héritages et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-2-36630-129-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04215386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating collaborative robotics into work situations : the intentions of SME managers in the digital transformations of their companies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Lafeuillade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Buchmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar-Hakim Benchekroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marc-Eric Bobillie-Chaumon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital transformations in the challenge of Activity and Work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE, 2021, 978-1-78630-529-9. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119808343.ch9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03941938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The &amp;quot;old&amp;quot; issues of the &amp;quot;new&amp;quot; Artificial Intelligence systems in profesionnal activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamari Gamkrelidze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustafa Zouinar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Transformations in the challenges of Activity and Work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE, 2021, 978-178630-529-9. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119808343.ch6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03941930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégrer de la robotique collaborative dans les situations de travail : les intentions des dirigeants de PME dans les transformations digitales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Lafeuillade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Buchmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar-Hakim Benchekroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les transformations digitales à l’épreuve de l’activité et du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.133-144, 2021, Innovation, entrepreneuriat et gestion ; Série Changements technologiques et ressources humaines, 9781784057800</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a reflective approach to research project management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chizallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Taverne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bergez, J.E.; Audouin, E.; Therond, O. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroecological transitions: from theory to practice in local participatory design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 21 p., 2019, 978-3-03-001953-2. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-01953-2_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282265v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrie du futur : quelle place pour le travail et ses transformations ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emilie Bourdu; Michel Lallement; Pierre Veltz; Thierry Weil. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le travail en mouvement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presse des Mines, pp. 136-147, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the Operationalisation of the TATA-BOX Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Taverne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J.-E. Bergez et al. (eds.), Agroecological Transitions: From Theory to Practice in Local Participatory Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 31 p., 2019, 978-3-030-01953-2 978-3-030-01952-5. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-01953-2_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282248v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Argumentation and conflict management in online epistemic communities: a narrative approach to Wikipedia debates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Detienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Francesco Arcidiacono, Antonio Bova. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interpersonal Argumentation in Educational and Professional Contexts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.141-157, 2017, 978-3-319-59083-7. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-59084-4_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design projects as opportunities for the development of activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent van Belleghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniellou François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Falzon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constructive ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC Press, pp.220-237, 2014, </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/b17456-18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03941952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The development of collective activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Caroly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Falzon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constructive ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC Press, pp.19-31, 2014, 978-1-4822-3562-3. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/b17456-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01302256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle démarche pour favoriser la construction de relations de confiance dans un projet de conception ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Grosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Karsenty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La confiance au travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Octarès, pp.187-207, 2013, Le travail en débats, 978-2-36630-019-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04464253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les projets de conception comme opportunité de développements des activités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent van Belleghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Daniellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Falzon Pierre (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergonomie constructive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de France, pp. 191-206, 2013, </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/puf.falzo.2013.01.0191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00860635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle démarche pour favoriser la construction de relation de confiance dans un projet de conception ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Grosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Karsenty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Karsenty Laurent (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La confiance au travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Octares, pp. 187-207, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00860665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement de l'activité collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Caroly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Falzon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergonomie Constructive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de France, pp.33-46, 2013, 978-2-13-060748-9. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/puf.falzo.2013.01.0033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00860638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus d'annotation dans les documents pour l'action : textualité et médiation de la coopération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bringay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Barry-Gréboval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Charlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Roger T. Pédauque. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La redocumentarisation du monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cépaduès, pp.149-166, 2007, 9782854287288</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usine du futur et transformations du travail. L'apport d'une conduite de projet centrée activité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Buchmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Lafeuillade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03180325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement technologique : ressources ou contraintes pour un travail en santé tout au long de la vie professionnelle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar-Hakim Benchekroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Buchmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustafa Zouinar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03180328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse du rapport. Le travail et l'emploi à l'épreuve de l'IA : état des lieux et analyse critique de la littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamari Gamkrelidze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Greenan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustapha Zouinar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ires. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail et l'emploi à l'épreuve de l'IA : État des lieux et analyse critique de la littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamari Gamkrelidze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Greenan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustapha Zouinar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IRES. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de l'artefact, conception du collectif: dynamique d'un processus de conception ouvert et continu dans une communauté de développement de logiciels libres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Conservatoire national des arts et metiers - CNAM, 2008. Français. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2008CNAM0640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00350212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développer des interventions capacitantes en conduite du changement. Comprendre le travail collectif de conception, agir sur la conception collective du travail.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Psychologie. Université de Bordeaux, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01150586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId289"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Flore Barcellini </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeure des Universités en Ergonomie</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Different forms of fablab organization and their impact on collaboration and innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Caroly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Catel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. M. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 122, pp.104399. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apergo.2024.104399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to achieve sustainability in french social housing? Overcoming gaps between construction teams and tenants in energy renovation projects: an analysis from a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ruellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-21. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00140139.2025.2575836⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05327085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding organizational paths : organizing and strategizing tension in a Fab organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mardon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le travail humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 88 (1), pp.1-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05056681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highlights from the 35th European conference on cognitive ergonomics (ECCE 2024)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Safin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behaviour and Information Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 44 (06), </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0144929X.2025.2469429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04980454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developmental foundations of Activity-Centered Ergonomics: Knowledge encounters to construct both a critical analysis of work and developmental set-ups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Lacomblez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00140139.2024.2415965⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04751871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AI at work: understanding its uses and consequences on work activities and organization in radiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamari Gamkrelidze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustafa Zouinar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> AI &amp; Society: Knowledge, Culture and Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19 (1), </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00146-024-01951-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promises of industry 4.0 under the magnifying glass of interdisciplinarity: revealing operators and managers work and challenging collaborative robot design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Béarée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar-Hakim Benchekroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouad Bounouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Buchmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognition, Technology and Work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 25 (2-3), pp.251-271. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10111-023-00726-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04090199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable system of systems at work: unravelling (some of) the complexity of farmers’ transition to sustainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chizallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 67, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00140139.2022.2163687⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03919693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Social Design Approach: Enhancement of Local Social Dialogue on the Transformation of Work by Digital Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Galey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Terquem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Relations Industrielles / Industrial Relations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 77 (3), </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1094211ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03925063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting the design activity of farmers in transition to agroecology: Towards an understanding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chizallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le travail humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 83 (1), pp.33-59. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/th.831.0033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02912272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles conceptions de la coopération humains‑robots collaboratifs ? Une expérience de participation au projet de conception d’un démonstrateur de robotique collaborative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17 (1), </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/activites.5007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02958852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre l’activité de conception d’agriculteurs en transition agroécologique : vers un modèle trilogique de la conception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chizallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, vol. 64 (n° 2), pp. 119-139. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psfr.2019.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting farmers’ management of change towards agroecological practices by focusing on their work: a contribution of ergonomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chizallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 27 (3), pp.1-10. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/cagri/2018023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04089507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questioning the work of farmers, advisors, teachers and researchers in agro-ecological transition. A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Coquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Auricoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Joannon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 38 (5), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-018-0524-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02094932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intervention Ergonomique Capacitante : bilan des connaissances actuelles et perspectives de développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 14 (2), </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/activites.3041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03925046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Descent of Pluto: Interactive dynamics, specialisation and reciprocity of roles in a Wikipedia debate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Detienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Human-Computer Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, vol. 86, pp. 11-31. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhcs.2015.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01392523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial for special issue on cognitive ergonomics for work, education and everyday life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tjerk de Greef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Détienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognition, Technology and Work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (2), pp.233-235. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10111-016-0371-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03925237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are online discussions enough to constitute communities of practice in professional domain? A case study of ergonomics’ practice in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Delgoulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Nelson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognition, Technology and Work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (2), pp.249-266. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10111-015-0361-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03925025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designers' and users' roles in participatory design: What is actually co-designed by participants?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 50, pp.31-40. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apergo.2015.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03925007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopération asynchrone en milieu médical : prise en compte de la gestion de la variabilité liée au patient dans la conception d’un outil de workflow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Isabel Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mollo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelaide Nascimento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 12 (1), </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/activites.1008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02496986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire un projet durable de prévention des TMS : dimensions stratégique et pédagogique d’une intervention ergonomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Noyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives Interdisciplinaires sur le Travail et la Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16-3, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/pistes.4067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03924978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Situated Approach of Roles and Participation in Open Source Software Communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Détienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human-Computer Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, vol. 29 (n° 3), pp. 205-255. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07370024.2013.812409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00860554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online epistemic communities: theoretical and methodological directions for understanding knowledge co-elaboration in new digital spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Détienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fréard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WORK: A Journal of Prevention, Assessment &amp; Rehabilitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, vol. 41 (n° 1), pp. 3511-3518. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/WOR-2012-1036-3511⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles directions de recherche en ergonomie des activités de conception : participation et qualité du produit dans les communautés en ligne épistémiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Détienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Burkhardt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9 (1), pp.39-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing the safety of healthcare. Participation of ergonomics to the design of cooperative systems in radiotherapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Isabel Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bouldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelaide Nascimento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WORK: A Journal of Prevention, Assessment &amp; Rehabilitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 41, pp.790-796. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/WOR-2012-0242-790⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00756293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation à la conception et qualité du produit dans les communautés en ligne épistémiques. Nouvelles directions de recherche en ergonomie des activités de conception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Détienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, vol. 9 (n° 1), pp. 39-63. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/activites.147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation in online interaction spaces: Design-use mediation in an Open Source Software community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Détienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Industrial Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 39 (3), pp.533-540. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ergon.2008.10.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03924928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A socio-cognitive analysis of online design discussions in an Open Source Software community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Détienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warren Sack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interacting with Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 20 (1), pp.141-165. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.intcom.2007.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03924909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User and developer mediation in an Open Source Software community: Boundary spanning through cross participation in online discussions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Détienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Human-Computer Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.558-570. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhcs.2007.10.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00860579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Methodological Framework for Socio-Cognitive Analyses of Collaborative Design of Open Source Software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warren Sack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Détienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ducheneaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dilan Mahendran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Supported Cooperative Work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 15 (2-3), pp.229-250. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10606-006-9020-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03924897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Methodological Framework for Socio-Cognitive Analyses of Collaborative Design of Open Source Software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warren Sack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Détienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Ducheneaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dilan Mahendran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Supported Cooperative Work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 15 (2-3), pp.229-250. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10606-006-9020-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00117296v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (65)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges in design processes in agroecosystem living labs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Larbaigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustafa Zouinar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bellon-Maurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New multi-actor organizational forms structuring design processes in territorialized innovation dynamics: towards a research agenda</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05228449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding data collection practices in farm management in a context of agroecological and digital transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Zind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustafa Zouinar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Larbaigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tisseyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCE 2025: European Conference on Cognitive Ergonomics (doctoral symposium)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Tallinn, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05525003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considering farmers’ needs in agroliving labs : a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Broin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Larbaigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustafa Zouinar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bellon Maurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Forum on Agroecosystem Living Labs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Agriculture and agri-Food Canada, Oct 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05350945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés d’un ergonome et d’une agro-technologue sur les processus d’innovation dans un agroliving-lab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bellon Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Larbaigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustafa Zouinar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Edition de la Fabrique de l'Ergonomie : Le travail à l'épreuve des transitionS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRTD Cnam, Jan 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04714562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transitioning towards agroecology through digital technology: an empirical study of design activities in an agroliving lab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Larbaigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustafa Zouinar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCE 2024: European Conference on Cognitive Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Paris, France. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3673805.3673833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the conduct of renovation projects in social housing: integrating dwellers' activities, energy and social issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ruellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Organizational Design and Management Conference (ODAM 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04315893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multilevel Evaluation Approach of Agroecological Living Labs: The Occitanum Case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Gobrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bellon Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Eric Bergez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bruère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adaptation Futures 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agriculture and Agrifood Canada (AAFC) and INRAE (France), Oct 2023, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04843083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing new energy management technologies and systems: understanding Energy Management Activities (EMAs) collective and temporal dimensions in French social housing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ruellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd Annual European Conference on Cognitive Ergonomics (ECCE 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Cognitive Ergonomics, Oct 2022, Kaiserslautern, Germany. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3552327.3552330⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03924948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence (AI) in the Workplace: A Study of Stakeholders’ Views on Benefits, Issues and Challenges of AI Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamari Gamkrelidze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustafa Zouinar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEA: Congress of the International Ergonomics Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Vancouver, Canada. pp.628-635, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-74614-8_78⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03267660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-construction d’une démarche de « Design social » dans le cadre du déploiement d’une technologie digitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Galey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Terquem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Larose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la SELF. Vulnérabilités et risques émergents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04281385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail de direction à l’épreuve de la coopération : le cas de l’accompagnement de la direction dans une unité de formation de l’enseignement supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandro de Gasparo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56e Congrès de la SELF. Vulnérabilités et risques émergents : penser et agir ensemble pour transformer durablement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Genève (Germain Poizat; Raphaël Maion; Simon Flandin); Haute Ecole Spécialisée de Suisse Occidentale (Carole Baudin; Bruno Parent; Rafaël Weissbrodt); Centre universitaire de médecine générale et de santé publique (Claire Bauduin); Centre hospitalier universitaire vaudois (Vera Bustamante) Hopitaux Universitaire de Genève (Christine Villaret); Optimance (David Bozier), Jul 2022, Genève, Suisse. pp.378-385</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04087463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre la complexité du développement durable par le prisme des « situations d’habiter » et des « Activités de Management Energétique » (AME) en logement social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ruellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctoriales ARPEGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARPEGE (Association pour la Recherche en Psychologie ErGonomique et l’Ergonomie); RJCE, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03925157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Work System: A Scale to Capture the Systemic Design Activity of Farmers in Agroecological Transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chizallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAE 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, En ligne, France. pp.91-95, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-74602-5_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03948644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des récits de conception révélateurs de processus de conception focalisés : cas d’un éleveur bovin en transition agroécologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chizallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55e congrès de la SELF. L’activité et ses frontières – Penser et agir sur les transformations de nos sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Revue @ctivités (SELF), Jan 2021, Paris (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03184408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative robotics and industry 4.0: an engineering, sociology and activity-centered ergonomics cross-experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Buchmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Béarée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar-Hakim Benchekroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouad Bounouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st triennial congress of the International ergonomics association (IEA 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Vancouver, Canada. pp.597-604, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-74614-8_74⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03267647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An agroecological transition in design: farmers caught up in a systemic transformation of their work systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chizallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Symposium on Work in Agriculture. Thinking the future of work in agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International association on work in agriculture, Mar 2021, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03293537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyser les risques en maintenance aéronautique, un projet complexe de conception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Murie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Buchmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Cuvelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55e congrès de la SELF. L’activité et ses frontières – Penser et agir sur les transformations de nos sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Revue @ctivités (SELF), Jan 2021, Paris (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03186748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Working with Machine Learning/Artificial Intelligence systems: workers’ viewpoints and experiences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamari Gamkrelidze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustafa Zouinar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd Annual European Conference on Cognitive Ergonomics (ECCE 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Cognitive Ergonomics, Apr 2021, Siena, Italy. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3452853.3452876⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03211871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naviguer dans les « moments du temps » pour concevoir sa transition agroécologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chizallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e colloque EPIQUE : 10 ans d’ARPEGE et 20 ans d’EPIQUE. Comment la Psychologie Ergonomique et l’Ergonomie contribuent-elles aux évolutions sociétales ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARPEGE, Jul 2021, Lille, France. pp.25-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03293616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acting in safety from the design to the implementation of helicopter maintenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Murie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Buchmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Cuvelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Ergonomics Association 21st Triennial Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Vancouver, Canada. pp 128-135, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-74611-7_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03962713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence Artificielle dans les activités professionnelles : quelles visions des acteurs concernés ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamari Gamkrelidze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustafa Zouinar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55e congrès de la SELF. L’activité et ses frontières – Penser et agir sur les transformations de nos sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Revue @ctivités (SELF), Jan 2021, Paris (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03186422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des Fablabs pour apprendre à innover : rôles des fabmanagers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Delgoulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eCONFERE 2020 : 27ème colloque des Sciences de la conception et de l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LCPI, Jul 2020, En ligne, France. pp.3-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04088325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence Artificielle : quelles conséquences sur les activités et l’organisation du travail ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamari Gamkrelidze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustafa Zouinar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctoriales 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARPEGE recherche, Jul 2020, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02986040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrie du Futur et PME. Le travail, la robotique collaborative et les dirigeants d'entreprises : premiers constats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Lafeuillade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Buchmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e colloque EPIQUE. Ergonomie et nouvelles technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARPEGE, Jul 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03956554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding and supporting the design of famers work systems: the implementation of the “Chronicle of Change” method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chizallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20.congress of international ergonomics association (IEA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Florennce, Italy. 794 p., </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-96080-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02508167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Fab Lab, nouvelle forme d’organisation de l’innovation : quels enjeux pour l’ergonomie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Martinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Caroly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mardon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53e congrès de la SELF. L’ergonomie à quelles échelles ? Quelles pratiques pour quelles tailles d’entreprises et d’établissements publics ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gabriel Carballeda &amp; Thierry Viallesoubranne (ETHNA), Oct 2018, Bordeaux, France. pp.218-224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02005289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail au coeur de l'Usine du Futur. L'introduction de la robotique collaborative dans les PME's</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Lafeuillade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Buchmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53e congrès de la SELF. L’ergonomie à quelles échelles ? Quelles pratiques pour quelles tailles d’entreprises et d’établissements publics ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gabriel Carballeda &amp; Thierry Viallesoubranne (ETHNA), Oct 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03258077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positionnement des ergonomes face à l’Usine du Futur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Caroly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Aublet-Cuvelier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54e congrès de la SELF. Université de l’ergonomie – Comment contribuer à un autre monde ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04089505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accéder au réel du travail de maintenance sur hélicoptère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Murie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Buchmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Cuvelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctoriales EPIQUE 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARPEGE, Jul 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03962656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Conceptual Framework of Collective Activity in Constructive Ergonomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Caroly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th triennial congress of the International ergonomics association (IEA 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Florence, Italy. pp.658-664, </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-96077-7_71⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02005275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The scales and dimensions of collective activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Detienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Session Working With Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Ergonomics Association, 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04088349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre et soutenir le processus de conception d'un système de travail durable d'agriculteurs dans un contexte de transition agroécologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chizallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'ergonomie à quelles échelles ? Quelles pratiques pour quelles tailles d’entreprises et d’établissements publics ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 53ème Congrès de la SELF, Oct 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03952499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cooperative and transversal methodology to improve the making of prescriptions in a high reliability organization: a constructive ergonomics approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmina Quatrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Falzon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th triennial congress of the International ergonomics association (IEA 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Florence, Italy. pp.252-258, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-96080-7_29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04089491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A developmental framework to analyze productive and constructive dimensions of collaborative activity in simulation workshops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th triennial congress of the International ergonomics association (IEA 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Ergonomics Association, Aug 2018, Florence, Italy. pp. 452-456, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-96080-7_54⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de l'opérationnalisation de la méthode TATA-BOX. Points de vue de participants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Taverne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Clément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire final du projet ANR TATA-BOX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Auzeville, France. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting agro-ecological transition on farms : co-designing a change management support approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chizallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48th Annual Conference of the Association of Canadian Ergonomists / 12th International Symposium on Human Factors in Organizational Design and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Alberta, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04089508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting agro-ecological transition on farms: co-designing a change management support approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chizallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Symposium on Human Factors in Organizational Design and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association of Canadian Ergonomists (ACE). CAN., 2017, Banff, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A narrative approach to analysing Wikipedia debates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Detienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECA – European Conference on Argumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Fribourg, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04089509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting farmers’ management of change towards agro-ecological practices by focusing on the work dimension: the contribution of ergonomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chizallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Work in Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidade Estadual de Maringá (UEM), Nov 2016, Maringa, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrer dans l’intervention capacitante en conduite du changement par la construction d’une chronique du changement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chizallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51e congrès de la SELF. Ergonomie(S), Ergonome(S) Quelles évolutions à la croisée d’une discipline et d’un métier ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sylvain Leduc (Université d’Aix-Marseille) &amp; Gérard Valléry (Université de Picardie), Sep 2016, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01783987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agroecological transition: the work of farmers, advisers, teachers and researchers in question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Coquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Auricoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Joannon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium for Work in Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association on Work in Agriculture, Nov 2016, Maringa, Brazil. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scaling up users’ participation: design-use relations in transition towards the ecologization of agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Participating in Innovation, Innovating in Participation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Interdisciplinary Institute on Innovation; Mines ParisTech, Dec 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01264205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing for transition in agriculture: addressing the gap between design and innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iran Veiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th triennial congress of the International ergonomics association (IEA 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Ergonomics Association, Aug 2015, Melbourne, Australia. 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01264207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposition aux nanotubes de carbone dans une plateforme de transfert de technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Galey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Rinaldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Garrigou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association of Canadian Ergonomists 45th Annual Conference:Diverse interventions, diverse populations: What are the issues and challenges facing ergonomics?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constructive ergonomics & CSCW: towards the joint development of cooperative work and work collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Caroly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COOP 2014. 11th international conference on the design of cooperative systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society for Socially Embedded Technologies, May 2014, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers la modélisation des processus sociotechniques : analyse du processus collectif de conception des procédures d'une entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Saint Dizier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48e congrès de la SELF. Ergonomie et Société : quelles attentes, quelles réponses ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société d'ergonomie de langue française, Aug 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00860629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions in an online community in ergonomics: from sharing information to comparing practices?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Delgoulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Nelson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st Annual European Conference on Cognitive Ergonomics (ECCE 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Cognitive Ergonomics, Aug 2013, Toulouse, France. pp.a22, </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2501907.2501955⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00860622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online epistemic communities: theoretical and methodological directions for understanding knowledge co-elaboration in new digital spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Détienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fréard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of IEA 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Recife, Brazil. pp.3511-3518</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00860667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques d'échanges dans une communauté &amp;quot;en ligne&amp;quot; d'ergonomes francophones : vers la définition d'un cadre d'analyse ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Delgoulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Nelson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47e Congrès de la SELF. Innovation et travail : sens et valeur du changement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gerra (M.F. Dessaigne; V. Puyeo; P. Beguin), Sep 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00860671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualising zones of collaboration in online collective activity: a case study in Wikipedia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Détienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th Annual European Conference on Cognitive Ergonomics (ECCE 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Edinburgh, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2448136.2448160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00766463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'un outil de workflow en radiothérapie. Vers le recensement des Situations d'Action Caractéristiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Isabel Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelaide Nascimento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47e Congrès de la SELF. Innovation et travail : sens et valeur du changement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gerra (M.F. Dessaigne; V. Puyeo; P. Beguin), Sep 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00860676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre l'activité collaborative dans des communautés épistémiques en ligne : une approche socio-cognitive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Détienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47e Congrès de la SELF. Innovation et travail : sens et valeur du changement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gerra (M.F. Dessaigne; V. Puyeo; P. Beguin), Sep 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00860672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing interactive roles in online communities : a socio-epistemic approach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Détienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark D. Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Quignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th SIG Design Theory Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection de conflits dans les communautés épistémiques en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Détienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN 2012. 19e conférence sur le Traitement Automatique des Langues Naturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00766397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collective elaboration of care for safety in radiotherapy: cooperative management of patient variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Isabel Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mollo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HEPS'2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Oviedo, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00756279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a safe computer-supported cooperative environment in radiotherapy: exploratory identification of cooperation strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Isabel Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mollo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelaide Nascimento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th Annual European Conference on Cognitive Ergonomics (ECCE 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Cognitive Ergonomics, Aug 2011, Rostok, Germany. pp.197-204, </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2074712.2074751⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00752633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of argumentation in online epistemic communities: the anatomy of a conflict in Wikipedia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre A. J. Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Détienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th Annual European Conference on Cognitive Ergonomics (ECCE 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Cognitive Ergonomics, Aug 2010, Delft, Netherlands. pp. 91-98, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1962300.1962320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation in an Open Source Software Community.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Détienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Burkhardt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th world Congress on Ergonomics (IEA 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de logiciels libres : enjeux pour l'ergonomie et rôle des utilisateurs dans le processus de conception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Détienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42e congrès de la SELF. Ergonomie des produits et des services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, France Telecom R&amp;D; SELF et SEE, Sep 2007, Saint-Malo, France. pp.43-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00177840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche multidimensionnelle de la participation dans les communautés de développement de logiciels libres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Détienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l'Association pour la Recherche Cognitive - ARCo'07 : Cognition – Complexité – Collectif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARCo - INRIA - EKOS, Nov 2007, Nancy, France. pp.279-290</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00195871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-Participants : fostering design-use mediation in an Open Source Software community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Détienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Cognitive Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, London, United Kingdom. pp.57-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00177836v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Users' participation to the design process in an Open Source Software online community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Détienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Annual Workshop on Psychology of Programming Interest Group PPIG'05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, UK, pp.99-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00117337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les discussions en ligne dans la conception de logiciels libres : dynamique et temporalité de l'activité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Détienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes journées de Psychologie Ergonomique EPIQUE'05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Toulouse, France. pp.10-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00117335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of online discussions in an Open-Source Software Community: Reconstructing thematic coherence and argumentation from quotation practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Détienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warren Sack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communities and Technologies 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Milano, Italy, pp.121-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00001000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thematic Coherence and Quotation Practices in OSS Design-Oriented Online Discussions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Détienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Burkhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warren Sack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International ACM SIGGROUP conference on Supporting group work - GROUP 2005 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Florida / USA, pp.177-186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00001001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technology to support the agroecological transition : how farmers' needs are taken into account in a living lab?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Larbaigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustafa Zouinar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées annuelles du PEPR Agroécologie et Numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04926181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégrer un robot collaboratif sur un poste de travail ? Intérêts et vigilances de dirigeants de 5 PME françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Lafeuillade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Buchmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar-Hakim Benchekroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème congrès francophone sur les TMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Monastir, Tunisie. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03962546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire la sécurité de maintenance sur hélicoptère, à l'interface du travail des ingénieurs en maintenabilité et des mécaniciens de maintenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Murie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Buchmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Cuvelier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée doctorale du CRTD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03962638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special Issue on Cognitive ergonomics for work, education and everyday life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tjerk de Greef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Detienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognition, Technology and Work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 18 (2), pp.233-318, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04020879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques développementales dans les interventions sur le travail : entre héritages et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Arnoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Sol Perez Toralla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Octarès, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03846218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The design of &amp;quot;future work&amp;quot; in industrial context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hervé Laroche; Corinne Bieder; Jesús Villena-López. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Managing Future Challenges for Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.75-83, 2022, SpringerBriefs in Applied Sciences and Technology, 978-3-031-07804-0. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-07805-7_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03941945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'inscription du développement dans les recherches-interventions en ergonomie : retours sur un patrimoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Lacomblez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Justine Arnoud; Flore Barcellini; Marianne Cerf; Maria Sol Perez Torralla. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamiques développementales dans les interventions sur le travail: entre héritages et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Octarès, 2022, 978-236630-129-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03941920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’inscription du développement dans les recherches en ergonomie : retour sur un patrimoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Lacomblez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Justine Arnoud; Flore Barcellini; Marianne Cerf; Maria-Sol Perez Toralla. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamiques développementales dans les interventions sur le travail: entre héritages et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-2-36630-129-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04215386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating collaborative robotics into work situations : the intentions of SME managers in the digital transformations of their companies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Lafeuillade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Buchmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar-Hakim Benchekroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marc-Eric Bobillie-Chaumon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital transformations in the challenge of Activity and Work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE, 2021, 978-1-78630-529-9. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119808343.ch9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03941938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The &amp;quot;old&amp;quot; issues of the &amp;quot;new&amp;quot; Artificial Intelligence systems in profesionnal activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamari Gamkrelidze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustafa Zouinar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Transformations in the challenges of Activity and Work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE, 2021, 978-178630-529-9. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119808343.ch6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03941930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégrer de la robotique collaborative dans les situations de travail : les intentions des dirigeants de PME dans les transformations digitales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Lafeuillade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Buchmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar-Hakim Benchekroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les transformations digitales à l’épreuve de l’activité et du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.133-144, 2021, Innovation, entrepreneuriat et gestion ; Série Changements technologiques et ressources humaines, 9781784057800</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a reflective approach to research project management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chizallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Taverne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bergez, J.E.; Audouin, E.; Therond, O. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroecological transitions: from theory to practice in local participatory design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 21 p., 2019, 978-3-03-001953-2. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-01953-2_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282265v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrie du futur : quelle place pour le travail et ses transformations ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emilie Bourdu; Michel Lallement; Pierre Veltz; Thierry Weil. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le travail en mouvement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presse des Mines, pp. 136-147, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the Operationalisation of the TATA-BOX Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Taverne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J.-E. Bergez et al. (eds.), Agroecological Transitions: From Theory to Practice in Local Participatory Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 31 p., 2019, 978-3-030-01953-2 978-3-030-01952-5. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-01953-2_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282248v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Argumentation and conflict management in online epistemic communities: a narrative approach to Wikipedia debates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Detienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Francesco Arcidiacono, Antonio Bova. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interpersonal Argumentation in Educational and Professional Contexts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.141-157, 2017, 978-3-319-59083-7. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-59084-4_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design projects as opportunities for the development of activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent van Belleghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniellou François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Falzon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constructive ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC Press, pp.220-237, 2014, </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/b17456-18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03941952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The development of collective activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Caroly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Falzon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constructive ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC Press, pp.19-31, 2014, 978-1-4822-3562-3. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/b17456-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01302256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle démarche pour favoriser la construction de relations de confiance dans un projet de conception ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Grosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Karsenty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La confiance au travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Octarès, pp.187-207, 2013, Le travail en débats, 978-2-36630-019-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04464253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les projets de conception comme opportunité de développements des activités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent van Belleghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Daniellou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Falzon Pierre (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergonomie constructive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de France, pp. 191-206, 2013, </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/puf.falzo.2013.01.0191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00860635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle démarche pour favoriser la construction de relation de confiance dans un projet de conception ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Grosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Karsenty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Karsenty Laurent (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La confiance au travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Octares, pp. 187-207, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00860665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement de l'activité collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Caroly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Falzon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergonomie Constructive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de France, pp.33-46, 2013, 978-2-13-060748-9. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/puf.falzo.2013.01.0033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00860638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus d'annotation dans les documents pour l'action : textualité et médiation de la coopération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bringay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Barry-Gréboval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Charlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Roger T. Pédauque. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La redocumentarisation du monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cépaduès, pp.149-166, 2007, 9782854287288</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usine du futur et transformations du travail. L'apport d'une conduite de projet centrée activité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Buchmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Lafeuillade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03180325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement technologique : ressources ou contraintes pour un travail en santé tout au long de la vie professionnelle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar-Hakim Benchekroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Buchmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustafa Zouinar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03180328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse du rapport. Le travail et l'emploi à l'épreuve de l'IA : état des lieux et analyse critique de la littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamari Gamkrelidze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Greenan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustapha Zouinar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ires. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail et l'emploi à l'épreuve de l'IA : État des lieux et analyse critique de la littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamari Gamkrelidze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Greenan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustapha Zouinar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IRES. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de l'artefact, conception du collectif: dynamique d'un processus de conception ouvert et continu dans une communauté de développement de logiciels libres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Conservatoire national des arts et metiers - CNAM, 2008. Français. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2008CNAM0640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00350212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développer des interventions capacitantes en conduite du changement. Comprendre le travail collectif de conception, agir sur la conception collective du travail.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Barcellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Psychologie. Université de Bordeaux, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01150586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId289"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746753v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Caroly" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Barcellini" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barros" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Catel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. M. Nguyen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2024.104399" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327085v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Launay" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ruellan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00140139.2025.2575836" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056681v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mardon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980454v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Safin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Burkhardt" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0144929X.2025.2469429" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751871v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cerf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Lacomblez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00140139.2024.2415965" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04574709v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamari Gamkrelidze" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustafa Zouinar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00146-024-01951-x" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090199v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard B&#233;ar&#233;e" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar-Hakim Benchekroun" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouad Bounouar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Buchmann" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10111-023-00726-6" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03919693v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chizallet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Prost" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00140139.2022.2163687" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925063v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Galey" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Terquem" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1094211ar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02912272v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.831.0033" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02958852v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.5007" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278954v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2019.03.001" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04089507v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2018023" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02094932v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Coquil" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Auricoste" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Joannon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-018-0524-4" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925046v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.3041" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03925237v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tjerk de Greef" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise D&#233;tienne" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10111-016-0371-5" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01392523v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Detienne" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Baker" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fr&#233;ard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Denis" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhcs.2015.09.002" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-84LMTNXR-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925025v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Delgoulet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Nelson" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10111-015-0361-z" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925007v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2015.02.005" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02496986v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Isabel Munoz" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Mollo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelaide Nascimento" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.1008" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924978v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Noyer" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pistes.4067" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00860554v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07370024.2013.812409" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931309v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/WOR-2012-1036-3511" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286530v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. D&#233;tienne" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Burkhardt" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00756293v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bouldi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/WOR-2012-0242-790" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857957v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.147" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924928v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ergon.2008.10.013" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1CGPRML8-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924909v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren Sack" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intcom.2007.10.004" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-VTJ47JGR-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00860579v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhcs.2007.10.008" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924897v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ducheneaut" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilan Mahendran" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10606-006-9020-5" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00117296v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Ducheneaut" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228449v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Larbaigt" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bellon-Maurel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525003v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Zind" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tisseyre" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350945v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Broin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bellon Maurel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714562v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741469v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3673805.3673833" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315893v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843083v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Gobrecht" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Bergez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bru&#232;re" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924948v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3552327.3552330" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03267660v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-74614-8_78" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281385v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Larose" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04087463v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro de Gasparo" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925157v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948644v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-74602-5_14" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03184408v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03267647v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-74614-8_74" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03293537v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03186748v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Murie" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cuvelier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bernard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03211871v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3452853.3452876" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03293616v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962713v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-74611-7_18" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03186422v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04088325v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Adam" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Guibert" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02986040v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508167v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96080-7" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956554v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Lafeuillade" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005289v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Martinaud" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Caroly" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03258077v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04089505v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Coutarel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Aublet-Cuvelier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962656v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005275v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96077-7_71" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04088349v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952499v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04089491v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Thomas" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Quatrain" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ricard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Falzon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96080-7_29" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433618v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96080-7_54" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607523v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Taverne" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cl&#233;ment" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04089508v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784899v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04089509v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784896v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783987v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929017v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264207v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iran Veiga" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264205v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barbier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02331234v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Rinaldo" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Garrigou" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302751v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00860629v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Saint Dizier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00860622v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2501907.2501955" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00860667v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00860671v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00766463v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Quignard" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2448136.2448160" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00860672v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00860676v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286533v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark D. Baker" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fr&#233;ard" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Quignard" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00766397v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00752633v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2074712.2074751" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00756279v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516994v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre A. J. Denis" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1962300.1962320" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288355v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00177840v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00195871v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00177836v2" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00117337v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00117335v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001000v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001001v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926181v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962546v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962638v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04020879v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846218v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Arnoud" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Sol Perez Toralla" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941945v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-07805-7_10" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941920v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04215386v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.octares.com/accueil/296-dynamiques-developpementales-dans-les-interventions-sur-le-travail-entre-heritages-et-perspectives.html" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941938v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119808343.ch9" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941930v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119808343.ch6" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04069917v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/les-transformations-digitales-a-lepreuve-de-lactivite-et-du-travail/" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282265v2" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01953-2_10" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433598v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282248v2" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01953-2_11" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02171076v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J Baker" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-59084-4_7" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941952v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent van Belleghem" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniellou Fran&#231;ois" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b17456-18" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01302256v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b17456-7" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04464253v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Grosse" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Karsenty" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00860635v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Daniellou" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.falzo.2013.01.0191" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00860665v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00860638v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.falzo.2013.01.0033" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952982v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Zacklad" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien B&#233;nel" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bringay" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Barry-Gr&#233;boval" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charlet" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180325v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180328v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722256v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Greenan" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Jolivet" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Zouinar" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722240v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00350212v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2008CNAM0640" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01150586v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746753v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Caroly" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Barcellini" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barros" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Catel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. M. Nguyen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2024.104399" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327085v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Launay" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ruellan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00140139.2025.2575836" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056681v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mardon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980454v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Safin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Burkhardt" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0144929X.2025.2469429" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751871v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cerf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Lacomblez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00140139.2024.2415965" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04574709v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamari Gamkrelidze" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustafa Zouinar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00146-024-01951-x" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090199v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard B&#233;ar&#233;e" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar-Hakim Benchekroun" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouad Bounouar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Buchmann" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10111-023-00726-6" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03919693v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chizallet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Prost" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00140139.2022.2163687" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925063v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Galey" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Terquem" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1094211ar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02912272v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.831.0033" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02958852v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.5007" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278954v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2019.03.001" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04089507v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2018023" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02094932v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Coquil" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Auricoste" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Joannon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-018-0524-4" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925046v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.3041" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01392523v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Detienne" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Baker" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fr&#233;ard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Denis" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhcs.2015.09.002" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-84LMTNXR-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03925237v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tjerk de Greef" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise D&#233;tienne" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10111-016-0371-5" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925025v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Delgoulet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Nelson" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10111-015-0361-z" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925007v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2015.02.005" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02496986v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Isabel Munoz" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Mollo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelaide Nascimento" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.1008" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924978v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Noyer" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pistes.4067" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00860554v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07370024.2013.812409" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931309v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/WOR-2012-1036-3511" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286530v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. D&#233;tienne" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Burkhardt" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00756293v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bouldi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/WOR-2012-0242-790" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857957v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.147" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924928v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ergon.2008.10.013" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1CGPRML8-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924909v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren Sack" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intcom.2007.10.004" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-VTJ47JGR-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00860579v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhcs.2007.10.008" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924897v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ducheneaut" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilan Mahendran" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10606-006-9020-5" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00117296v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Ducheneaut" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228449v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Larbaigt" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bellon-Maurel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525003v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Zind" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tisseyre" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350945v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Broin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bellon Maurel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714562v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741469v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3673805.3673833" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315893v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843083v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Gobrecht" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Bergez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bru&#232;re" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924948v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3552327.3552330" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03267660v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-74614-8_78" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281385v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Larose" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04087463v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro de Gasparo" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925157v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948644v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-74602-5_14" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03184408v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03267647v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-74614-8_74" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03293537v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03186748v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Murie" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cuvelier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bernard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03211871v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3452853.3452876" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03293616v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962713v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-74611-7_18" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03186422v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04088325v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Adam" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Guibert" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02986040v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956554v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Lafeuillade" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508167v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96080-7" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005289v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Martinaud" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Caroly" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03258077v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04089505v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Coutarel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Aublet-Cuvelier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962656v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005275v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96077-7_71" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04088349v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952499v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04089491v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Thomas" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Quatrain" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ricard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Falzon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96080-7_29" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433618v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96080-7_54" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607523v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Taverne" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cl&#233;ment" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04089508v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784899v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04089509v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784896v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783987v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929017v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264205v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barbier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264207v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iran Veiga" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02331234v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Rinaldo" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Garrigou" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302751v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00860629v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Saint Dizier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00860622v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2501907.2501955" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00860667v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00860671v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00766463v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Quignard" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2448136.2448160" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00860676v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00860672v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286533v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark D. Baker" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fr&#233;ard" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Quignard" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00766397v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00756279v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00752633v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2074712.2074751" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516994v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre A. J. Denis" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1962300.1962320" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288355v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00177840v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00195871v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00177836v2" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00117337v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00117335v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001000v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001001v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926181v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962546v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962638v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04020879v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846218v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Arnoud" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Sol Perez Toralla" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941945v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-07805-7_10" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941920v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04215386v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.octares.com/accueil/296-dynamiques-developpementales-dans-les-interventions-sur-le-travail-entre-heritages-et-perspectives.html" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941938v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119808343.ch9" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941930v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119808343.ch6" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04069917v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/les-transformations-digitales-a-lepreuve-de-lactivite-et-du-travail/" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282265v2" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01953-2_10" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433598v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282248v2" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01953-2_11" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02171076v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J Baker" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-59084-4_7" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941952v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent van Belleghem" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniellou Fran&#231;ois" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b17456-18" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01302256v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b17456-7" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04464253v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Grosse" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Karsenty" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00860635v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Daniellou" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.falzo.2013.01.0191" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00860665v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00860638v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.falzo.2013.01.0033" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952982v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Zacklad" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien B&#233;nel" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bringay" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Barry-Gr&#233;boval" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charlet" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180325v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180328v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722256v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Greenan" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Jolivet" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Zouinar" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722240v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00350212v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2008CNAM0640" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01150586v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>