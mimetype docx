--- v1 (2026-03-25)
+++ v2 (2026-04-30)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (22)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (23)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -351,51 +351,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05008407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anticipatory muscle activations to coordinate balance and movement during motor transitions: A narrative review</w:t>
+                <w:t xml:space="preserve">The counter-rotating mechanism makes a substantial contribution to balance-movement coordination during the anticipatory period of gait initiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bechet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tisserand</w:t>
@@ -413,106 +413,106 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Fradet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floren Colloud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gait &amp; Posture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 118, pp.130-140. </w:t>
+              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 190, pp.112860. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2025.02.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2025.112860⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04957253v1</w:t>
+                <w:t xml:space="preserve">hal-05176655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The counter-rotating mechanism makes a substantial contribution to balance-movement coordination during the anticipatory period of gait initiation</w:t>
+                <w:t xml:space="preserve">Anticipatory muscle activations to coordinate balance and movement during motor transitions: A narrative review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bechet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tisserand</w:t>
@@ -530,2228 +530,2345 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Fradet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floren Colloud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 190, pp.112860. </w:t>
+              <w:t xml:space="preserve">Gait &amp; Posture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 118, pp.130-140. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2025.112860⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2025.02.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05176655v1</w:t>
+                <w:t xml:space="preserve">hal-04957253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two different roles of the trunk segment during the anticipatory phase of gait initiation</w:t>
+                <w:t xml:space="preserve">Modulation of foot placement during landings from different jump lengths</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bechet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tisserand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexis Bart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Fradet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floren Colloud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multidisciplinary Biomechanics Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 49th congress of the Société de Biomécanique, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.46298/mbj.14472⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 2, pp.61-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46298/mbj.16220⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04737943v2</w:t>
+                <w:t xml:space="preserve">hal-05191774v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of invariant lower-limb kinematics in anticipation of ground contact during drop-landing and drop-jumping</w:t>
+                <w:t xml:space="preserve">Two different roles of the trunk segment during the anticipatory phase of gait initiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bechet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tisserand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Fradet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floren Colloud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Movement Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 98, pp.103297. </w:t>
+              <w:t xml:space="preserve">Multidisciplinary Biomechanics Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 49th congress of the Société de Biomécanique, </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.humov.2024.103297⟩</w:t>
+                <w:t xml:space="preserve">⟨10.46298/mbj.14472⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04743117v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04737943v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muscle-Tendon Unit Length Measurement Using 3D Ultrasound in Passive Conditions: OpenSim Validation and Development of Personalized Models</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Sarcher</w:t>
+                <w:t xml:space="preserve">Evidence of invariant lower-limb kinematics in anticipation of ground contact during drop-landing and drop-jumping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bechet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tisserand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Fradet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floren Colloud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Biomedical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10439-023-03436-2⟩</w:t>
+              <w:t xml:space="preserve">Human Movement Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 98, pp.103297. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.humov.2024.103297⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04430527v1</w:t>
+                <w:t xml:space="preserve">hal-04743117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pelvis and Hip Calibration Methods for Movement Analysis with Inertial Sensors</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Muscle-Tendon Unit Length Measurement Using 3D Ultrasound in Passive Conditions: OpenSim Validation and Development of Personalized Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Guenanten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Retailleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Sarcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floren Colloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10255842.2020.1714227⟩</w:t>
+              <w:t xml:space="preserve">Annals of Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 52, pp.997-1008. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10439-023-03436-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04435881v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04430527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint action with a virtual robotic vs. human agent</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Gazeau</w:t>
+                <w:t xml:space="preserve">Pelvis and Hip Calibration Methods for Movement Analysis with Inertial Sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonie Pacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Fradet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Tarent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëva Retailleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floren Colloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognitive Systems Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cogsys.2018.09.017⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 22, pp.S166-S168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2020.1714227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02289220v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04435881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinematics of the lumbar muscles in rowing: a preliminary study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Domalain</w:t>
+                <w:t xml:space="preserve">Joint action with a virtual robotic vs. human agent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Bunlon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Gazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floren Colloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Marshall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Bouquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10255842.2017.1382918⟩</w:t>
+              <w:t xml:space="preserve">Cognitive Systems Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 52, pp.816-827. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cogsys.2018.09.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02429227v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02289220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to reconstruct athlete movement during outdoor rowing ? A pilot study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Richard Murray Smith</w:t>
+                <w:t xml:space="preserve">Kinematics of the lumbar muscles in rowing: a preliminary study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Retailleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Domalain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floren Colloud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 16 (sup1), pp.95-96. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10255842.2013.815906⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 20 (sup1), pp.173-174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2017.1382918⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03644393v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02429227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Thumb During the Crimp Grip</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Florent Paclet</w:t>
+                <w:t xml:space="preserve">How to reconstruct athlete movement during outdoor rowing ? A pilot study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Fohanno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.J. Sinclair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Murray Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floren Colloud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sports Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/s-0030-1267230⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 16 (sup1), pp.95-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2013.815906⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00639320v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03644393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computation of the 3D kinematics in a global frame over a 40 m-long pathway using a rolling motion analysis system</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mickael Begon</w:t>
+                <w:t xml:space="preserve">The Thumb During the Crimp Grip</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Quaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vigouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Paclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floren Colloud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tony Monnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2009.08.020⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Sports Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 32 (1), pp.49-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0030-1267230⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00410534v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00639320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is the principle of minimization of secondary moments validated during various fingertip force production conditions?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Myriam Ferry</w:t>
+                <w:t xml:space="preserve">Computation of the 3D kinematics in a global frame over a 40 m-long pathway using a rolling motion analysis system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Begon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floren Colloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Fohanno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Monnet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Movement Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.humov.2008.02.019⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, in press. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2009.08.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00289153v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00410534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Middle and ring fingers are more exposed to pulley rupture than index and little during sport-climbing: A biomechanical explanation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Quaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Paclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floren Colloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Moutet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 23 (5), pp.562-570. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.clinbiomech.2007.12.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00290574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fixed versus free-floating stretcher mechanism in rowing ergometers: mechanical aspects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Is the principle of minimization of secondary moments validated during various fingertip force production conditions?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vigouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Ferry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floren Colloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Paclet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Cahouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sports Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02640410500189256⟩</w:t>
+              <w:t xml:space="preserve">Human Movement Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 27 (3), pp.396-407. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.humov.2008.02.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00241164v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00289153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse biomécanique du cycle d'aviron: évolution des angles segmentaires. Comparaison cale-pied fixe versus mobile</w:t>
+                <w:t xml:space="preserve">Fixed versus free-floating stretcher mechanism in rowing ergometers: mechanical aspects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floren Colloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pascal Bahuaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Doriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Stéphane Champely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Chèze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue des Entraîneurs d'Aviron</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Sports Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 24 (5), pp.479-493. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02640410500189256⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00298570v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00241164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angles articulaire ou segmentaire. Explications méthodologiques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floren Colloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Chèze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue des Entraîneurs d'Aviron</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 21, pp.13-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00298537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outils et méthodologie développés pour l'analyse biomécanique du cycle d'aviron</w:t>
+                <w:t xml:space="preserve">Analyse biomécanique du cycle d'aviron: évolution des angles segmentaires. Comparaison cale-pied fixe versus mobile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floren Colloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Champely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bahuaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Chèze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue des Entraîneurs d'Aviron</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 18, pp.8-11</w:t>
+              <w:t xml:space="preserve">, 2004, 21, pp.16-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00291706v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00298570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse biomécanique du cycle d'aviron: forces externes produites sur ergomètres. Comparaison cale-pied fixe versus cale-pied mobile</w:t>
+                <w:t xml:space="preserve">Outils et méthodologie développés pour l'analyse biomécanique du cycle d'aviron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floren Colloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Chèze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue des Entraîneurs d'Aviron</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 18, pp.12-16</w:t>
+              <w:t xml:space="preserve">, 2003, 18, pp.8-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00291707v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00291706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of the push-off in ice dancing: Influence of the support leg extension on performance</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analyse biomécanique du cycle d'aviron: forces externes produites sur ergomètres. Comparaison cale-pied fixe versus cale-pied mobile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floren Colloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Karine Michelle Monteil</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bahuaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Champely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Chèze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Human Movement Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 43 (3), pp.197-210</w:t>
+              <w:t xml:space="preserve">La Revue des Entraîneurs d'Aviron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 18, pp.12-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00241201v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00291707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D kinematic relationships between blade and boat in rowing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterisation of the push-off in ice dancing: Influence of the support leg extension on performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Haguenauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Legreneur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floren Colloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Manel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Annie Rouard</w:t>
+                <w:t xml:space="preserve">Karine Michelle Monteil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Human Movement Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 43 (3), pp.197-210</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00241201v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">3D kinematic relationships between blade and boat in rowing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floren Colloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Manel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Rouard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Human Movement Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2001, 40 (2), pp.83-100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00241265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId92"/>
+      <w:footerReference w:type="default" r:id="rId94"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2898,51 +3015,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089641v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nordez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delhaye" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Teissier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Colloud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Peyrot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14763141.2025.2511765" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008407v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bechet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tisserand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Fradet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floren Colloud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2025.03.018" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957253v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2025.02.009" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176655v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2025.112860" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737943v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bart" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.14472" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743117v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2024.103297" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04430527v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Guenanten" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Retailleau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dorel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Sarcher" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10439-023-03436-2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435881v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onie Pacher" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tarent" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1714227" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289220v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bunlon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gazeau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Marshall" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bouquet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cogsys.2018.09.017" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P67GB5HT-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429227v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu M&#233;nard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Retailleau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Domalain" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2017.1382918" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644393v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fohanno" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Sinclair" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Murray Smith" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2013.815906" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639320v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Quaine" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vigouroux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Paclet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0030-1267230" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410534v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Begon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Monnet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2009.08.020" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BCPXFPSC-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289153v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Ferry" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Cahouet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2008.02.019" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W06DQHDP-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00290574v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Moutet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiomech.2007.12.009" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QK1TZVT6-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00241164v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bahuaud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Doriot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Champely" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ch&#232;ze" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640410500189256" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00298570v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00298537v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00291706v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00291707v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00241201v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Haguenauer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Legreneur" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Michelle Monteil" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00241265v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Manel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Rouard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089641v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nordez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delhaye" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Teissier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Colloud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Peyrot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14763141.2025.2511765" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008407v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bechet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tisserand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Fradet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floren Colloud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2025.03.018" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176655v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2025.112860" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957253v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2025.02.009" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191774v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.16220" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737943v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bart" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.14472" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743117v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2024.103297" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04430527v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Guenanten" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Retailleau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dorel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Sarcher" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10439-023-03436-2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435881v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onie Pacher" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tarent" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1714227" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289220v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bunlon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gazeau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Marshall" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bouquet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cogsys.2018.09.017" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P67GB5HT-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429227v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu M&#233;nard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Retailleau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Domalain" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2017.1382918" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644393v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fohanno" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Sinclair" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Murray Smith" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2013.815906" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639320v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Quaine" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vigouroux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Paclet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0030-1267230" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410534v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Begon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Monnet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2009.08.020" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BCPXFPSC-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00290574v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Moutet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiomech.2007.12.009" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QK1TZVT6-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289153v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Ferry" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Cahouet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2008.02.019" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W06DQHDP-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00241164v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bahuaud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Doriot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Champely" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ch&#232;ze" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640410500189256" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00298537v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00298570v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00291706v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00291707v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00241201v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Haguenauer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Legreneur" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Michelle Monteil" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00241265v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Manel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Rouard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>