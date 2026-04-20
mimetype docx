--- v1 (2026-03-31)
+++ v2 (2026-04-20)
@@ -4795,51 +4795,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="24A076B4"/>
+    <w:nsid w:val="BF6D67BF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>