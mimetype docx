--- v2 (2026-04-20)
+++ v3 (2026-05-27)
@@ -128,53 +128,74 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">175914222</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=KUWOwXIAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> ISNI : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000000419923171</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -209,868 +230,868 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étudier un challenge culturel participatif sur Instagram : le cas des #museumchallenge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Alix Molinié-Andlauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Andreacola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Bordeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, Les publics des musées et institutions culturelles à l’ère du numérique, 27 (27), </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+              <w:t xml:space="preserve">, 2023, Les publics des musées et institutions culturelles à l’ère du numérique, 27 (27), pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/rfsic.14868⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04351708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Winkin. 2020. Ré-inventer les musées ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Andreacola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Culture et Musées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 36, pp.226-228. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/culturemusees.5842⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05357767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une nuée de musées numériques individuels et fragmentés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Andreacola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Lettre de l'OCIM (Office de Coopération et d'Information Muséographique) : Musées, Patrimoine et Culture scientifiques et techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 189</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05357540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Médiation numérique au musée. Tendances actuelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Andreacola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Musées et collections publiques de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 282 (2)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05357537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étudier les pratiques culturelles à l'ère du numérique Géographie des protocoles, réflexivité outillée et données contextuelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Andreacola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Sylvie Poli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Interdisciplinary Methodologies and Issues in Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.18713/JIMIS-010917-3-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01544293v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connaître ses visiteurs en ligne : quels outils, quelles méthodes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Andreacola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sanjuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guibal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Lettre de l'OCIM (Office de Coopération et d'Information Muséographique) : Musées, Patrimoine et Culture scientifiques et techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Connaître ses visiteurs en ligne - La médiation numérique, 172, pp.5-11. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/ocim.1823⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01834444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vinck, 2016. Humanités numériques. La culture face aux nouvelles technologies, Paris, Le cavalier bleu.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Andreacola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Culture et Musées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01834633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles modalités d’appropriation et de par­tage au musée – les pratiques multiples de l’ex­périence de visite à l’époque de la culture numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Andreacola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Culture et Musées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 28, pp.240-243. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/culturemusees.910⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05357755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodologie d’analyse de la participation informatique de l’usager d’un musée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Andreacola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sanjuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Sylvie Poli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Journal of Information &amp; Library Science / La Revue Canadienne des Sciences de l'Information et de la Bibliothéconomie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 39 (3/4), pp.329-349</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01834439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Musée et numérique. Enjeux et mutations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Andreacola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, État des recherches en SIC sur l’information médiatique, 5, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rfsic.1056⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01834423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1080,1962 +1101,1962 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">#Museumchallenge sur Instagram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Andreacola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Bordeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Andreacola</w:t>
+                <w:t xml:space="preserve">Marie-Alix Molinié-Andlauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Bordeaux</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Audra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glenn Cougoulat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23e congrès de la SFSIC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04136098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production de contenus culturels sur Instagram : de la tension entre images iconiques et images inédites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Andreacola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Bordeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Alix Molinié-Andlauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La culture en régime numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04332931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retour sur les #museumschallenges : les enjeux et les résultats du projet DaMuCo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Alix Molinié-Andlauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Andreacola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude, Le musée à distance. Quels publics et quels usages pour les contenus culturels en ligne ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Paris, BNF, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04825939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprendre et mesurer la viralité d'un challenge sur Instagram : comment enquêter sur les #museumschallenge ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Alix Molinié-Andlauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Andreacola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médias et viralité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Rome, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03878481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprendre ce que disent les Museum Challenge sur la créativité numérique : enjeux méthodologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Alix Molinié-Andlauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Andreacola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5e Journée d’étude du RJC LabEx ICCA – Innovations et productions culturelles à l’ère du numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03787376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La participation au musée en temps de COVID, compromise ou réinventée ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Andreacola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">cycle des rencontres muséo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Métis Lab, 2021, Paris (en ligne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05357632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Musées et médiations numériques. Enjeux et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Andreacola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECAL Lab</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ecole Polytechnique Fédérale de Lausanne, 2021, Lausanne ( CH), Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05357625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apports du deeplearning à l’analyse des œuvres d’art</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Andreacola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Passeurs d’art – Luxembourg Art Week</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Luxembourg Art Week, 2021, Luxembourg, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05357618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection de détournements coordonnés de hashtags et messages-images pour l'analyse des fils d'actualités sur les réseaux sociaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Francony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mulhem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Andreacola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorraine Goeuriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Quénot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modèles et analyse des réseaux : approches mathématiques et informatiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01915150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Big data &amp; machine learning. Quelles applications pour l’analyse des images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Andreacola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Alpes-Images-Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GRESEC, LAHRHA, Labex-Item, Maison des sciences de l’Homme, 2018, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05357645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intérieur – extérieur. Comment les dispositifs numériques font tomber les cimaises ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Andreacola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de recherche de l’Équipe Culture &amp; Communication du Centre Norbert Elias</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre Norbert Elias, 2018, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05357639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles modalités d’appropriation et de partage au musée : pratiques de l’expérience de visite et culture numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Andreacola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Musées en mutation. Logiques culturelles, économiques et sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université du Québec à Trois-Rivières et Paris 4 Sorbonne., 2017, Québec (Canada), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05357735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Se représenter le territoire de montagne. Etude d’un dispositif de réalité augmentée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Andreacola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’études franco-italienne La montagne sur les cimaises : dire et exposer les Alpes aujourd’hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de la vallée d'Aoste, 2017, Fort de Bard, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05357649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Art et deep learning : la dernière promesse ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Andreacola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium de muséologie Exprimer les silences, révéler les silences au musée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université d’Avignon et des Pays de Vaucluse, 2016, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05357652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La participation au musée face aux promesses du numériques : quelques cas et pistes de réflexion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Andreacola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude Les nouvelles pratiques associant les publics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Saint-Nazaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05357690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La thèse Agorantic : la recherche interdisciplinaire en marche à l’Université avec des partenaires économiques et culturels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Andreacola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium Quelles places pour les humanités numériques dans l’Agorantic</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05357698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’expérience de visite à l’époque de la culture numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Andreacola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Pratiques artistiques et transmission : comment la culture numérique fait-elle évoluer les usages ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Champs libres, 2015, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05357705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Musée et nouveaux usages culturels. Quelles visions du participatif à l’heure du numérique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Andreacola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres professionnelles de la Fédération des écomusées et musées de société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, FEMS et MuCEM, 2015, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05357708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Museum, web and equipped visitors. Interactions and appropriation of knowledge by participatory tools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Andreacola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Webscience 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Toulouse, 2014, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05357730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Musée et numérique. Appropriation et partage des savoirs par les outils participatifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Andreacola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Sylvie Poli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Culture Numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ministère de la Culture, 2014, Paris, Centre Pompidou, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05357719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Existe-t-il de nouveaux territoires pour la médiation culturelle ? Le web et son impact sur l’ancrage territorial de pratiques participatives en contexte muséal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Andreacola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les territoires de la médiation culturelle. Echelles, frontières et limites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, l’Association francophone pour le savoir (ACFAS), 2014, Université Concordia, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05357741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La participation des publics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Andreacola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international Publics et pratiques culturelles. Une perspective euroméditérranéenne et internationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Musée des Civilisations de l’Europe et de la Méditerranée (MuCEM); École des Hautes Études en Sciences Sociales (EHESS), 2013, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05357746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Musée et numérique. Quelles visions du participatif ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Andreacola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Sylvie Poli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sanjuan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ème colloque Ludovia "Imaginaire(s) du numérique"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Michel Lavigne ; Jean-Pierre Jessel; Patrick Mpondo-Dicka, Aug 2013, Ax-les-Thermes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01834509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’écrit dans l’exposition. Formes et réceptions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Andreacola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">». Colloque Les expositions d’archives et leurs publics - Bilan-mutations-perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université d'Angers, 2013, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05357731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le musée a-t-il comme devoir la mémoire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Andreacola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ème Congrès de l’Association Internationale pour l’étude des rapports entre texte et image (AIERTI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Internationale pour l’étude des rapports entre texte et image; Université du Québec à Montréal, 2011, Montréal (Québec), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05357754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3045,120 +3066,120 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Musées et mondes numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Andreacola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milad Doueihi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Culture et Musées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 35, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/culturemusees.4353⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05357547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3168,117 +3189,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exposer l'histoire contemporaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Sylvie Poli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Ancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Andreacola</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">La documentation française , 2014, Musées-Mondes, 978-2-11-009700-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01834496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3288,762 +3309,762 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">#Museumchallenges : La copie créative d'oeuvres d'art en régime numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Andreacola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Bordeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Alix Molinié-Andlauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Berry, Vincent; Jonchery, Anne; Louguet, Amandine. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Culture en régime numérique.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses De Sciences Po</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, Coeditions, 9782724645859</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04825917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renouveler l’analyse de l’expérience culturelle des visiteurs de musées grâce à l’intelligence artificielle ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Andreacola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Sylvie Poli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie-Sylvie Poli. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chercheurs à l’écoute. Méthodes qualitatives pour saisir les effets d’une expérience culturelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses de l’Université du Québec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.61-74, 2020, Collection Culture et publics, 2760554228</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05357560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les données d’internet : le sens d’un corpus d’images numériques par la prise en compte de son contexte informatique de production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Andreacola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Anquetil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Duteil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le sens des données. Statut du corpus et herméneutique à l’aune des humanités numériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'harmattan, pp.159-171, 2019, 978-2-343-16502-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05357597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le sens d’un corpus d’images numériques par la prise en compte son contexte informatique de production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Anquetil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Duteil-Mougel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Lloveria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Andreacola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le sens des données - Le statut du corpus et herméneutique à l'aune des humanités numériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'HARMATTAN, 2019, 978-2-343-16502-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02087707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expérience de visite au musée de société à l’époque de la culture numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Andreacola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Delarge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">La documentation française. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le musée participatif. L’ambition des écomusées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2018, 978-2-11-145255-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01834581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un air d’Italie. Une exposition participative dans la vie du visiteur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Andreacola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Rigat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chorale(s) pour Mariagrazia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Edizioni dell’Orso, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01834648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un patrimoine partagé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Andreacola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le couvent Sainte-Cécile. Domicile des Editions et de la Fondation Glénat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Edition Glénat, 2013, 978-2723498692</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05357786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’évaluation de l’exposition. Cadre, enjeux et méthode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Andreacola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Sylvie Poli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Catalogue de l’exposition Spoliés ! L’"Aryanisation" économique en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 9782355670466</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05357790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4053,117 +4074,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DaMuCo Datas – Musées – Collections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Andreacola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Andreacola</w:t>
+                <w:t xml:space="preserve">Marie-Alix Molinié-Andlauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Bordeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05357905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4173,108 +4194,108 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprendre et mesurer la viralité d’un challenge sur Instagram : comment enquêter sur les #museumchallenge ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Alix Molinié-Andlauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Andreacola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04825932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4284,333 +4305,333 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport de recherche du projet de recherche DaMuCo, 162 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Alix Molinié-Andlauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Andreacola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Bordeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université Grenoble Alpes. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04825924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La machine à contes - Rapport d’évaluation d'un dispositif muséographique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Andreacola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Musée dauphinois; Université d'Avignon et des Pays de Vaucluse (UAPV), Avignon, FRA. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05357775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réception de l’événement Muséomix au Musée dauphinois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Andreacola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université d'Avignon et des Pays de Vaucluse (UAPV), Avignon, FRA.; Musée dauphinois. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05357779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spoliés ! L’&amp;quot;Aryanisation&amp;quot; économique en France 1940-1944 ». La réception de l’exposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Sylvie Poli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Ancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Andreacola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Musée de la résistance et de la déportation de l'Isère; Université Grenoble Alpes. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05357783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4620,114 +4641,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles modalités d’appropriation et de partage au musée : les pratiques multiples de l’expérience de visite à l’époque de la culture numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Andreacola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Héritage culturel et muséologie. Université d'Avignon, 2015. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2015AVIG1149⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01622929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId94"/>
+      <w:footerReference w:type="default" r:id="rId95"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4795,51 +4816,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BF6D67BF"/>
+    <w:nsid w:val="340C2D3E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5026,51 +5047,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florence-andreacola" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5113-0361" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/175914222" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000419923171" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351708v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alix Molini&#233;-Andlauer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Andreacola" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Bordeaux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.14868" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357767v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/culturemusees.5842" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357540v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357537v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544293v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sylvie Poli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18713/JIMIS-010917-3-1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834444v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sanjuan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guibal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ocim.1823" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834633v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357755v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/culturemusees.910" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834439v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834423v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.1056" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136098v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Audra" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Cougoulat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332931v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825939v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878481v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787376v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357632v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357625v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357618v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915150v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Francony" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mulhem" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Goeuriot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Qu&#233;not" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357645v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357639v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357735v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357649v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357652v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357690v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357698v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357705v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357708v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357730v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357719v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357741v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357746v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834509v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357731v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357754v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357547v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milad Doueihi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/culturemusees.4353" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834496v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Ancel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825917v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesciencespo.fr/fr/book/?gcoi=27246100307790" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357560v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://extranet.puq.ca/media/produits/documents/3815_9782760554238.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357597v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Anquetil" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Duteil" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02087707v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Duteil-Mougel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Lloveria" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834581v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Delarge" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834648v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Rigat" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357786v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357790v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357905v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825932v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825924v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357775v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357779v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357783v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01622929v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015AVIG1149" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florence-andreacola" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5113-0361" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/175914222" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=KUWOwXIAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000419923171" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351708v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alix Molini&#233;-Andlauer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Andreacola" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Bordeaux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.14868" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357767v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/culturemusees.5842" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357540v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357537v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544293v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sylvie Poli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18713/JIMIS-010917-3-1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834444v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sanjuan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guibal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ocim.1823" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834633v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357755v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/culturemusees.910" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834439v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834423v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.1056" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136098v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Audra" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Cougoulat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332931v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825939v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878481v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787376v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357632v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357625v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357618v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915150v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Francony" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mulhem" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Goeuriot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Qu&#233;not" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357645v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357639v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357735v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357649v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357652v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357690v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357698v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357705v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357708v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357730v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357719v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357741v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357746v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834509v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357731v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357754v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357547v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milad Doueihi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/culturemusees.4353" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834496v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Ancel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825917v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesciencespo.fr/fr/book/?gcoi=27246100307790" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357560v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://extranet.puq.ca/media/produits/documents/3815_9782760554238.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357597v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Anquetil" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Duteil" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02087707v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Duteil-Mougel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Lloveria" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834581v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Delarge" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834648v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Rigat" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357786v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357790v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357905v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825932v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825924v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357775v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357779v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357783v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01622929v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015AVIG1149" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>