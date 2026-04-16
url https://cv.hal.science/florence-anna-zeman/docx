--- v0 (2026-03-22)
+++ v1 (2026-04-16)
@@ -210,51 +210,51 @@
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41591-026-04289-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05559242v1</w:t>
+                <w:t xml:space="preserve">hal-05570286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a generic physiologically based pharmacokinetic (PBPK) model for female mouse including gestation: application to PFOA to link environmental levels to new approaches methodologies (NAMs) results for environmental risk assessment</w:t>
               </w:r>
@@ -502,347 +502,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05132938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prenatal exposure to chlorpyrifos of French children from the Elfe cohort</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">P05-24 Development of a generic pregnancy PBPK model for mouse: application to neurotoxic molecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Paré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ratier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mhaouty-Kodja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Chardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisa Thépaut</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">F. Zeman</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hygiene and Environmental Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijheh.2024.114480⟩</w:t>
+              <w:t xml:space="preserve">Toxicology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 399, pp.S141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.toxlet.2024.07.360⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04752493v1</w:t>
+                <w:t xml:space="preserve">hal-04688554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P05-24 Development of a generic pregnancy PBPK model for mouse: application to neurotoxic molecules</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">K. Chardon</w:t>
+                <w:t xml:space="preserve">Prenatal exposure to chlorpyrifos of French children from the Elfe cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Thépaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cleo Tebby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Bisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Brochot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Zeman</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aude Ratier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicology Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 399, pp.S141. </w:t>
+              <w:t xml:space="preserve">International Journal of Hygiene and Environmental Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 263, pp.114480. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.toxlet.2024.07.360⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheh.2024.114480⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04688554v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04752493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PBPK modeling to support risk assessment of pyrethroid exposure in French pregnant women</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Thépaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Bisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Brochot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Personne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -906,51 +906,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating the dynamic early life exposure to PFOA and PFOS of the HELIX children: Emerging profiles via prenatal exposure, breastfeeding, and diet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Ratier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maribel Casas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1226,51 +1226,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Personne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Zeman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, pp.100282. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1834,295 +1834,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-03218244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human biomonitoring initiative (HBM4EU): Human biomonitoring guidance values (HBM-GVs) derived for bisphenol A</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of Placental Transfer and Tissue Distribution of cis- and Trans-Permethrin in Pregnant Rats and Fetuses Using a Physiological-Based Pharmacokinetic Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Personne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Brochot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eva Ougier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Antignac</w:t>
+                <w:t xml:space="preserve">Paulo Marcelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Rousselle</w:t>
+                <w:t xml:space="preserve">Aurélie Corona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rosa Lange</w:t>
+                <w:t xml:space="preserve">Sophie Desmots</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environment International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 154, pp.106563. </w:t>
+              <w:t xml:space="preserve">Frontiers in Pediatrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9, </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envint.2021.106563⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fped.2021.730383⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-03309604v1</w:t>
+                <w:t xml:space="preserve">ineris-03498668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Placental Transfer and Tissue Distribution of cis- and Trans-Permethrin in Pregnant Rats and Fetuses Using a Physiological-Based Pharmacokinetic Model</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Human biomonitoring initiative (HBM4EU): Human biomonitoring guidance values (HBM-GVs) derived for bisphenol A</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paulo Marcelo</w:t>
+                <w:t xml:space="preserve">Eva Ougier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Zeman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Antignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Corona</w:t>
+                <w:t xml:space="preserve">Christophe Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Desmots</w:t>
+                <w:t xml:space="preserve">Rosa Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Pediatrics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 9, </w:t>
+              <w:t xml:space="preserve">Environment International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 154, pp.106563. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fped.2021.730383⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envint.2021.106563⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-03498668v1</w:t>
+                <w:t xml:space="preserve">ineris-03309604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterizing environmental geographic inequalities using an integrated exposure assessment</w:t>
               </w:r>
@@ -2281,51 +2281,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Tebby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Graillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Zeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre R.R. Pery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2376,51 +2376,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of maternal and foetal exposures to perfluoroalkyl compounds in a Spanish birth cohort using toxicokinetic modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Brochot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maribel Casas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2657,90 +2657,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of maternal and foetal distribution of cis- and trans-permethrin isomers and their metabolites in pregnant rats by liquid chromatography tandem mass spectrometry (LC-MS/MS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Personne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Marcelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Pilard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Baltora-Rosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Corona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 411 (30), pp.8043-8052. </w:t>
@@ -2906,338 +2906,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-01960310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PBPK modeling of the cis- and trans-permethrin isomers and their major urinary metabolites in rats</w:t>
+                <w:t xml:space="preserve">Multiple exposures to indoor contaminants: Derivation of benchmark doses and relative potency factors based on male reprotoxic effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Emilie Willemin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Desmots</w:t>
+                <w:t xml:space="preserve">Kevin Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cleo Tebby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Zeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rozenn Le Grand</w:t>
+                <w:t xml:space="preserve">Philippe Glorennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Lestremau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florence Anna Zeman</w:t>
+                <w:t xml:space="preserve">Denis Zmirou-Navier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicology and Applied Pharmacology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 294, pp.65-77. </w:t>
+              <w:t xml:space="preserve">Regulatory Toxicology and Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 74, pp.23-30. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.taap.2016.01.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.yrtph.2015.11.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-01862928v1</w:t>
+                <w:t xml:space="preserve">hal-01237085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple exposures to indoor contaminants: Derivation of benchmark doses and relative potency factors based on male reprotoxic effects</w:t>
+                <w:t xml:space="preserve">PBPK modeling of the cis- and trans-permethrin isomers and their major urinary metabolites in rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Fournier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Florence Zeman</w:t>
+                <w:t xml:space="preserve">Marie-Emilie Willemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Desmots</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Glorennec</w:t>
+                <w:t xml:space="preserve">Rozenn Le Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Zmirou-Navier</w:t>
+                <w:t xml:space="preserve">François Lestremau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Anna Zeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regulatory Toxicology and Pharmacology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 74, pp.23-30. </w:t>
+              <w:t xml:space="preserve">Toxicology and Applied Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 294, pp.65-77. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.yrtph.2015.11.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.taap.2016.01.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01237085v1</w:t>
+                <w:t xml:space="preserve">ineris-01862928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le projet européen HELIX : exposome et modélisation toxicocinétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Zeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Brochot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rapport Scientifique INERIS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 2014-2015, pp.34-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3288,51 +3288,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Tack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Brochot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Zeman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3556,51 +3556,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Tack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Barneaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Brochot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Hygiene and Environmental Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 216 (3), pp.271-279. </w:t>
@@ -3663,90 +3663,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of dose-hepatotoxic response in humans based on toxicokinetic/toxicodynamic modeling with or without in vivo data : A case study with acetaminophen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre R.R. Pery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Brochot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Anna Zeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Mombelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Desmots</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Toxicology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 220 (1), pp.26-34. </w:t>
@@ -3778,256 +3778,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00961804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpreting PCB levels in breast milk using a physiologically based pharmacokinetic model to reconstruct the dynamic exposure of Italian women</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bisphénol A et phtalates : contamination des prélèvements et exposition à l’hôpital</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Boudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Tack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Zeman</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Exposure Science and Environmental Epidemiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Rapport Scientifique INERIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2011-2012, pp.28-29</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-00963410v1</w:t>
+                <w:t xml:space="preserve">ineris-01869416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bisphénol A et phtalates : contamination des prélèvements et exposition à l’hôpital</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Interpreting PCB levels in breast milk using a physiologically based pharmacokinetic model to reconstruct the dynamic exposure of Italian women</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Ulaszewska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ciffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fazia Tahraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Anna Zeman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ettore Capri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rapport Scientifique INERIS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Exposure Science and Environmental Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 22 (6), pp.601-609. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/jes.2012.36⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01869416v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00963410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative potency approach based on H2AX assay for estimating the genotoxicity of polycyclic aromatic hydrocarbons</w:t>
               </w:r>
@@ -5075,51 +5075,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating the early-life exposure to two perfluorinated compounds (PFOS and PFOA) using PBPK modelling and biomarker measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Ratier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maribel Casas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5213,51 +5213,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pregnancy specific biochemical and physiological processes integration in p-PBPK (pregnancy-Physiologically Based PharmacoKinetics) models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Thepaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Brochot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5321,77 +5321,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of permethrin disposition in pregnant rats and fetuses during in utero exposure using a physiological based pharmacokinetic (PBPK) model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Personne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Brochot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Marcelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Corona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Robidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5446,51 +5446,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimations de l’exposition foetale aux pyréthrinoïdes à partir de biomarqueurs urinaires maternels grâce à la modélisation p-PBPK (toxicocinétique basée sur la physiologie de la femme enceinte)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Thepaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Brochot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5660,168 +5660,168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-03987464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of new indicators of exposure for risk assessment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Caractérisation de l’exposition environnementale spatialisée aux pyréthrinoïdes en Picardie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Regrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Anna Zeman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Guedda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Brochot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Florence Anna Zeman</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roseline Bonnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. International Conference on Food Contaminants "Challenges on risk assessment" (ICFC 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Aveiro, Portugal. pp.14</w:t>
+              <w:t xml:space="preserve">Rencontres nationales santé environnement 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-03237772v1</w:t>
+                <w:t xml:space="preserve">ineris-03229545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de l’exposition environnementale spatialisée aux pyréthrinoïdes en Picardie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Regrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5830,232 +5830,232 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Anna Zeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Guedda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Brochot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roseline Bonnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres nationales santé environnement 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Colloque INRA "Agriculture et qualité de l'air"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-03229545v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-03229547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de l’exposition environnementale spatialisée aux pyréthrinoïdes en Picardie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Corentin Regrain</w:t>
+                <w:t xml:space="preserve">Development of new indicators of exposure for risk assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Brochot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maribel Casas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Thomsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyntia Manzano-Salgado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Anna Zeman</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Roseline Bonnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque INRA "Agriculture et qualité de l'air"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">3. International Conference on Food Contaminants "Challenges on risk assessment" (ICFC 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Aveiro, Portugal. pp.14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-03229547v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-03237772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Integrated and Spatialized Approach to Identify Potentially Overexposed Population : A Case Study of Chlorpyrifos Contamination</w:t>
               </w:r>
@@ -6205,51 +6205,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Anna Zeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Guedda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Brochot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roseline Bonnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6410,168 +6410,168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-03237777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposure assessment of pregnant women to Di(2-ethylhexyl) phthalate by reverse dosimetry : Variability in repeated spot sample</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Estimating the early-life exposure to perfluorinated compounds using PBPK modeling and biomarker measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Brochot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maribel Casas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathrine Thomsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyntia Manzano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Zeman</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Cyntia Manzano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. European Exposure Science Strategy Workshop (ISES Europe 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2018, Dortmund, Germany. pp.58</w:t>
+              <w:t xml:space="preserve">, Jun 2018, Dortmund, Germany. pp.52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-01853365v1</w:t>
+                <w:t xml:space="preserve">ineris-01853366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variability of the non‐persistent chemical exposome in pregnant women and school-age children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maribel Casas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6630,182 +6630,182 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. PPTOX Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Torshavn, Faroe Islands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-01853203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating the early-life exposure to perfluorinated compounds using PBPK modeling and biomarker measurements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Brochot</w:t>
+                <w:t xml:space="preserve">Exposure assessment of pregnant women to Di(2-ethylhexyl) phthalate by reverse dosimetry : Variability in repeated spot sample</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Zeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maribel Casas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amrit K. Sakhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berit Granum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyntia Manzano</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Zeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. European Exposure Science Strategy Workshop (ISES Europe 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2018, Dortmund, Germany. pp.52</w:t>
+              <w:t xml:space="preserve">, Jun 2018, Dortmund, Germany. pp.58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01853366v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01853365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The territorialized exposome concept to characterize cumulative risk at the population level</w:t>
               </w:r>
@@ -6916,90 +6916,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating early-life exposure to two perfluorinated compounds (PFOS and PFOA) using PBPK modeling and biomarker measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Brochot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maribel Casas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Thomsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyntia Manzano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Zeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7093,51 +7093,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amrit K. Sakhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berit Granum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyntia Manzano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HELIX Scientific Symposium 2017 "New Horizons for Early Life Exposome Research"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Barcelone, Spain</w:t>
@@ -7291,51 +7291,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating the early-life exposure to two perfluorinated compounds (PFOS and PFOA) using PBPK modeling and biomarker measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Brochot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maribel Casas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7755,432 +7755,432 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-01862443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration d'un modèle toxicocinétique de la cis et trans-perméthrine et de ses métabolites chez le rat</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">François Lestremau</w:t>
+                <w:t xml:space="preserve">Effect of mixtures of endocrine disruptors in zebrafish : the mixez project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Hinfray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cléo Tebby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farzad Pakdel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selim Ait-Aissa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Piccini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. journées internationales de toxicologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Liège, Belgium</w:t>
+              <w:t xml:space="preserve">17. International Symposium on pollutant responses in marine organisms (PRIMO 17)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Faro, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-00971203v1</w:t>
+                <w:t xml:space="preserve">ineris-00971219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a toxicokinetic model in rat of the cis and trans-permethrin and theirs three metabolites.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F Lestremau</w:t>
+                <w:t xml:space="preserve">Elaboration d'un modèle toxicocinétique de la cis et trans-perméthrine et de ses métabolites chez le rat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Emilie Willemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Desmots</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Le Grand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Anna Zeman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lestremau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5èmes Journées Internationales de Toxicologie</w:t>
+              <w:t xml:space="preserve">5. journées internationales de toxicologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Liège, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01103901v1</w:t>
+                <w:t xml:space="preserve">ineris-00971203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of mixtures of endocrine disruptors in zebrafish : the mixez project</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Piccini</w:t>
+                <w:t xml:space="preserve">Development of a toxicokinetic model in rat of the cis and trans-permethrin and theirs three metabolites.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Me Willemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Desmots</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Le Grand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Zeman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Lestremau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. International Symposium on pollutant responses in marine organisms (PRIMO 17)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Faro, Portugal</w:t>
+              <w:t xml:space="preserve">5èmes Journées Internationales de Toxicologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Liège, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00971219v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01103901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d'un modèle toxicocinétique de la cis et trans-perméthrine et de trois métabolites chezs le rat.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Me Willemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Robidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8188,51 +8188,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chatellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Le Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Modèles biologiques mathémathiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association pour la Recherche en Toxicologie, Jun 2013, Paris, France</w:t>
@@ -8255,609 +8255,609 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01103861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calibration of PBPK models based on data from alternative methods</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Céline Brochot</w:t>
+                <w:t xml:space="preserve">Le volet biosurveillance de l'enquête Elfe. Résultats de l'étude pilote et perspectives pour l'enquête nationale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Guldner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Saoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.L. Bidondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Oleko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Anna Zeman</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Pavan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. International Workshop on Quantitative Structure-Activity Relationships in Environmental and Health Sciences (QSAR 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Tallinn, Estonia</w:t>
+              <w:t xml:space="preserve">50. Congrès de la société de toxicologie clinique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-00971005v1</w:t>
+                <w:t xml:space="preserve">ineris-00971110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le volet biosurveillance de l'enquête Elfe. Résultats de l'étude pilote et perspectives pour l'enquête nationale</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Saoudi</w:t>
+                <w:t xml:space="preserve">Exposure assessment of phthalates in French pregnant women using reverse dosimetry and biomonitoring data from the Elfe pilot study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Anna Zeman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.L. Bidondo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Florence Anna Zeman</w:t>
+                <w:t xml:space="preserve">Adeline Floch-Barneaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Tack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Brochot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">50. Congrès de la société de toxicologie clinique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">7. International Conference on the Science of Exposure Assessment (X2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Edimbourg, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00971110v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00971030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposure assessment of phthalates in French pregnant women using reverse dosimetry and biomonitoring data from the Elfe pilot study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-scale modelling in toxicology : how to bridge the gaps between scales ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monika Gajewska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre R.R. Pery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Brochot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Anna Zeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adeline Floch-Barneaud</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Céline Brochot</w:t>
+                <w:t xml:space="preserve">Juan G. Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. International Conference on the Science of Exposure Assessment (X2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Edimbourg, United Kingdom</w:t>
+              <w:t xml:space="preserve">2. Annual meeting - SEURAT-1 "Towards the replacement of in vivo repeated dose systemic toxicity testing"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00971030v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00970934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale modelling in toxicology : how to bridge the gaps between scales ?</w:t>
+                <w:t xml:space="preserve">In vivo to in vitro forcing (IVIVF) : the acetaminophen case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monika Gajewska</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">José-Manuel Zaldivar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Brochot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Anna Zeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan G. Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan G. Diaz</w:t>
+                <w:t xml:space="preserve">Joachim Bucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Annual meeting - SEURAT-1 "Towards the replacement of in vivo repeated dose systemic toxicity testing"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2012, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">15. International Workshop on Quantitative Structure-Activity Relationships in Environmental and Health Sciences (QSAR 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Tallinn, Estonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-00970934v1</w:t>
+                <w:t xml:space="preserve">ineris-00971006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruction of the dynamic exposure to PCBs for Italian population using physiologically based pharmacokinetic (PBPK) model and a complex approach combining human biomonitoring studies and environmental data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Ulaszewska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fazia Tahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Anna Zeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ettore Capri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. International Conference on the Science of Exposure Assessment (X2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Edimbourg, United Kingdom</w:t>
@@ -8880,221 +8880,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00971031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo to in vitro forcing (IVIVF) : the acetaminophen case study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Calibration of PBPK models based on data from alternative methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre R.R. Pery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Brochot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Anna Zeman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José-Manuel Zaldivar</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Juan G. Diaz</w:t>
+                <w:t xml:space="preserve">Elena Fioravanzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joachim Bucher</w:t>
+                <w:t xml:space="preserve">M. Pavan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. International Workshop on Quantitative Structure-Activity Relationships in Environmental and Health Sciences (QSAR 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Tallinn, Estonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-00971006v1</w:t>
+                <w:t xml:space="preserve">ineris-00971005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Levels of environmental pollutants biomarkers in 296 parturient women. A pilot study of the Elfe Longitudinal mother-child cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Guldner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Saoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.L. Bidondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Oleko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Anna Zeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9261,51 +9261,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating multimedia environmental models and effects models on a common platform for risk assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Brochot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taku Tanaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9550,64 +9550,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Tack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Floch-Barneaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Brochot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference "From human biomonitoring to policy : a sustainable marriage between health and environment"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Bruxelles, Belgium</w:t>
@@ -9636,103 +9636,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian analysis of a PBPK model to reconstruct the exposure of Italian women to PCB-153 via breast milk concentrations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Ulaszewska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Beaudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Anna Zeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ettore Capri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Brochot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference "From human biomonitoring to policy : a sustainable marriage between health and environment"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9789,51 +9789,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating the early-life exposure to two perfluorinated compounds (PFOS and PFOA) using PBPK modelling and biomarker measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Ratier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maribel Casas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10093,51 +10093,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de l'exposition à partir de données d'imprégnation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Zeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Brochot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CAMEL, Valérie; RIVIERE, Gilles; LE BIZEC, Bruno. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Risques chimiques liés aux aliments : Principes et applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lavoisier, pp.51-64, 2018</w:t>
@@ -11493,51 +11493,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559242v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur David" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lennon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mercier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihene Bouhlel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Chaker" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41591-026-04289-7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05495476v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Par&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ratier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Desroziers" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mhaouty-Kodja" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chardon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2026.123933" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05132938v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Coustillet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Bearth" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Coumoul" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Vill&#233;gier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Bisson" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tox.2025.154225" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752493v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Th&#233;paut" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleo Tebby" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brochot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ratier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheh.2024.114480" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04688554v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zeman" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2024.07.360" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04510125v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Personne" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice M.R. Appenzeller" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2024.118606" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04532832v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maribel Casas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Grazuleviciene" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Slama" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Sm&#229;stuen Haug" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2024.108621" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04646178v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Macheka" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Palazzi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Iglesias- Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Zaros" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2024.108881" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04161353v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Th&#233;paut" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brochot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Personne" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comtox.2023.100282" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04161687v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fa&#255;s" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Zeman" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Hardy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Schaeffer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.2c06777" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-04278064v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Thepaut" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Audouze" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Beranger" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Bisson" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2023.1744" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03661044v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Meslin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Beausoleil" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Antignac" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marike Kolossa-Gehring" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics10050228" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03218244v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Regrain" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Anna Zeman" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Guedda" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Chardon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bach" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41370-021-00315-7" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03309604v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Ougier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rousselle" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Lange" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2021.106563" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03498668v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Marcelo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Corona" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Desmots" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fped.2021.730383" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03266904v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Caudeville" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Tognet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roseline Bonnard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12940-021-00736-9" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02556779v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Tomasetig" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tebby" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Graillot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre R.R. Pery" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2020.03.007" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03319063v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyntia Manzano-Salgado" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schettgen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.taap.2019.114640" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03229712v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Letinois" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tognet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2019.1340" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03229714v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Pilard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Baltora-Rosset" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-019-02157-7" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01960310v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Basagana" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amrit K. Sakhi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line S. Haug" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Philippat" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2018.09.046" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01862928v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emilie Willemin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Le Grand" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lestremau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.taap.2016.01.011" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01237085v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Fournier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Glorennec" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Zmirou-Navier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yrtph.2015.11.017" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01869530v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01869494v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boudet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Tack" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863935v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Vrijheid" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Slama" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Robinson" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leda Chatzi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muireann Coen" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/ehp.1307204" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963467v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Barneaud" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheh.2012.12.005" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-195JNRCM-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961804v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Mombelli" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2013.03.032" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963410v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ulaszewska" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciffroy" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fazia Tahraoui" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ettore Capri" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/jes.2012.36" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01869416v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963362v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Audebert" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Beaudouin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre J. P. Cravedi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.taap.2012.01.022" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963367v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2012.04.021" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NPHNSD3Z-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963284v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Massarin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Floriani" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Gilbin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es104082e" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963323v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Vandentorren" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amivi Oleko" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Sarter" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Bidondo" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963307v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Morin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2011.05.018" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1XGKRXWT-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579289v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Alonzo" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lecomte-Pradines" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Garnier-Laplace" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.AQUATOX.2007.11.018" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GKMCF2Z0-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579299v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alonzo" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gilbin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.A. Zeman" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garnier-Laplace" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2008.01.015" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FLJTJZD7-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179297v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Duhamel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Moutin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lom.2006.4.416" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04426036v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03987816v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03987748v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marcelo" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Robidel" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03987481v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03987464v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice M. R. Appenzeller" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Beranger" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chevrier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Adouze" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237772v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Thomsen" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03229545v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03229547v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03229549v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Haraux" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03229565v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237777v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;o Tebby" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berit Granum" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853365v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyntia Manzano" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853203v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853366v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathrine Thomsen" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03229533v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Habran" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853151v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853551v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854694v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Tan" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854695v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852995v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Khoury" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855506v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hinfray" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farzad Pakdel" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim Ait-Aissa" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Piccini" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01862443v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lacome" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Martin Vincent" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971203v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01103901v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Me Willemin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Desmots" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Le Grand" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Zeman" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Lestremau" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971219v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01103861v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lecomte" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chatellier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971005v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Fioravanzo" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pavan" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971110v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guldner" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saoudi" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Bidondo" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oleko" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971030v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Floch-Barneaud" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970934v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Gajewska" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan G. Diaz" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971031v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971006v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Manuel Zaldivar" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Bucher" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971109v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970881v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Zalko" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970649v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taku Tanaka" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Johansson" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970619v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Fevrier" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Aliaume" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970686v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970687v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04425978v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14293/P2199-8442.1.SOP-.PQDEVT.v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803960v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03319538v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557890v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05172835v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Garnier" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ndaw" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Appenzeller" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos Bessems" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04166858v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04009298v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Viau" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Delepee" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Haddad" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04000877v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04026099v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03888867v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03880660v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03878297v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Marie-Desvergne" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Hopf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Leli&#232;vre" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Noisel" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570286v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur David" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lennon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mercier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihene Bouhlel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Chaker" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41591-026-04289-7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05495476v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Par&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ratier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Desroziers" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mhaouty-Kodja" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chardon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2026.123933" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05132938v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Coustillet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Bearth" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Coumoul" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Vill&#233;gier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Bisson" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tox.2025.154225" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04688554v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zeman" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2024.07.360" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752493v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Th&#233;paut" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleo Tebby" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brochot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ratier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheh.2024.114480" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04510125v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Personne" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice M.R. Appenzeller" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2024.118606" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04532832v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maribel Casas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Grazuleviciene" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Slama" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Sm&#229;stuen Haug" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2024.108621" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04646178v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Macheka" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Palazzi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Iglesias- Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Zaros" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2024.108881" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04161353v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Th&#233;paut" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brochot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Personne" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comtox.2023.100282" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04161687v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fa&#255;s" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Zeman" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Hardy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Schaeffer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.2c06777" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-04278064v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Thepaut" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Audouze" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Beranger" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Bisson" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2023.1744" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03661044v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Meslin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Beausoleil" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Antignac" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marike Kolossa-Gehring" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics10050228" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03218244v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Regrain" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Anna Zeman" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Guedda" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Chardon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bach" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41370-021-00315-7" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03498668v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Marcelo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Corona" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Desmots" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fped.2021.730383" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03309604v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Ougier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rousselle" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Lange" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2021.106563" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03266904v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Caudeville" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Tognet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roseline Bonnard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12940-021-00736-9" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02556779v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Tomasetig" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tebby" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Graillot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre R.R. Pery" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2020.03.007" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03319063v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyntia Manzano-Salgado" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schettgen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.taap.2019.114640" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03229712v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Letinois" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tognet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2019.1340" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03229714v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Pilard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Baltora-Rosset" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-019-02157-7" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01960310v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Basagana" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amrit K. Sakhi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line S. Haug" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Philippat" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2018.09.046" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01237085v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Fournier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Glorennec" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Zmirou-Navier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yrtph.2015.11.017" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01862928v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emilie Willemin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Le Grand" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lestremau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.taap.2016.01.011" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01869530v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01869494v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boudet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Tack" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863935v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Vrijheid" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Slama" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Robinson" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leda Chatzi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muireann Coen" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/ehp.1307204" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963467v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Barneaud" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheh.2012.12.005" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-195JNRCM-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961804v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Mombelli" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2013.03.032" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01869416v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963410v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ulaszewska" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciffroy" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fazia Tahraoui" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ettore Capri" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/jes.2012.36" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963362v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Audebert" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Beaudouin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre J. P. Cravedi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.taap.2012.01.022" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963367v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2012.04.021" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NPHNSD3Z-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963284v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Massarin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Floriani" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Gilbin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es104082e" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963323v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Vandentorren" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amivi Oleko" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Sarter" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Bidondo" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963307v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Morin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2011.05.018" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1XGKRXWT-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579289v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Alonzo" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lecomte-Pradines" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Garnier-Laplace" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.AQUATOX.2007.11.018" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GKMCF2Z0-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579299v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alonzo" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gilbin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.A. Zeman" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garnier-Laplace" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2008.01.015" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FLJTJZD7-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179297v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Duhamel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Moutin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lom.2006.4.416" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04426036v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03987816v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03987748v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marcelo" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Robidel" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03987481v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03987464v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice M. R. Appenzeller" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Beranger" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chevrier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Adouze" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03229545v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03229547v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237772v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Thomsen" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03229549v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Haraux" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03229565v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237777v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;o Tebby" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berit Granum" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853366v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathrine Thomsen" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyntia Manzano" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853203v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853365v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03229533v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Habran" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853151v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853551v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854694v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Tan" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854695v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852995v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Khoury" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855506v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hinfray" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farzad Pakdel" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim Ait-Aissa" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Piccini" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01862443v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lacome" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Martin Vincent" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971219v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971203v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01103901v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Me Willemin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Desmots" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Le Grand" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Zeman" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Lestremau" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01103861v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lecomte" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chatellier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971110v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guldner" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saoudi" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Bidondo" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oleko" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971030v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Floch-Barneaud" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970934v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Gajewska" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan G. Diaz" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971006v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Manuel Zaldivar" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Bucher" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971031v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971005v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Fioravanzo" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pavan" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971109v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970881v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Zalko" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970649v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taku Tanaka" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Johansson" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970619v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Fevrier" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Aliaume" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970686v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970687v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04425978v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14293/P2199-8442.1.SOP-.PQDEVT.v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803960v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03319538v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557890v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05172835v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Garnier" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ndaw" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Appenzeller" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos Bessems" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04166858v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04009298v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Viau" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Delepee" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Haddad" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04000877v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04026099v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03888867v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03880660v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03878297v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Marie-Desvergne" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Hopf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Leli&#232;vre" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Noisel" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>