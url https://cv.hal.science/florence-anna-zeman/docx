--- v1 (2026-04-16)
+++ v2 (2026-05-08)
@@ -66,4992 +66,5122 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (38)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (39)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping the Human Chemical Exposome for Public Health</w:t>
+                <w:t xml:space="preserve">Development of a generic physiologically based pharmacokinetic (PBPK) model for female mouse including gestation: application to PFOA to link environmental levels to new approaches methodologies (NAMs) results for environmental risk assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur David</w:t>
+                <w:t xml:space="preserve">A. Paré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Lennon</w:t>
+                <w:t xml:space="preserve">A. Ratier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Mercier</w:t>
+                <w:t xml:space="preserve">E. Desroziers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jihene Bouhlel</w:t>
+                <w:t xml:space="preserve">S. Mhaouty-Kodja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jade Chaker</w:t>
+                <w:t xml:space="preserve">K. Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, </w:t>
+              <w:t xml:space="preserve">Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 295, pp.123933. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41591-026-04289-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envres.2026.123933⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05570286v1</w:t>
+                <w:t xml:space="preserve">hal-05495476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a generic physiologically based pharmacokinetic (PBPK) model for female mouse including gestation: application to PFOA to link environmental levels to new approaches methodologies (NAMs) results for environmental risk assessment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lifetime PBPK model for female mice from the prenatal to lactation period: New insights for neurodevelopmental risk assessment of methylmercury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Paré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ratier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mhaouty-Kodja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Chardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Paré</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">F. Zeman</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envres.2026.123933⟩</w:t>
+              <w:t xml:space="preserve">Environmental Toxicology and Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 124, pp.105024. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.etap.2026.105024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05495476v1</w:t>
+                <w:t xml:space="preserve">hal-05596832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Cost Outcome Pathway Framework: Integrating Socio-Economic Impacts to Adverse Outcome Pathways for Supporting Policy Makers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mapping the Human Chemical Exposome for Public Health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Lennon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jihene Bouhlel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Coustillet</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Michèle Bisson</w:t>
+                <w:t xml:space="preserve">Jade Chaker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tox.2025.154225⟩</w:t>
+              <w:t xml:space="preserve">Nature Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41591-026-04289-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05132938v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05570286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P05-24 Development of a generic pregnancy PBPK model for mouse: application to neurotoxic molecules</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">K. Chardon</w:t>
+                <w:t xml:space="preserve">The Cost Outcome Pathway Framework: Integrating Socio-Economic Impacts to Adverse Outcome Pathways for Supporting Policy Makers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Coustillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Bearth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Coumoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Villégier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Zeman</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Michèle Bisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicology Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 399, pp.S141. </w:t>
+              <w:t xml:space="preserve">Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 517, pp.154225. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.toxlet.2024.07.360⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tox.2025.154225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04688554v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05132938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prenatal exposure to chlorpyrifos of French children from the Elfe cohort</w:t>
+                <w:t xml:space="preserve">Exposure to pesticides, persistent and non − persistent pollutants in French 3.5-year-old children: Findings from comprehensive hair analysis in the ELFE national birth cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisa Thépaut</w:t>
+                <w:t xml:space="preserve">Linda Macheka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cleo Tebby</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michèle Bisson</w:t>
+                <w:t xml:space="preserve">Paul Palazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Brochot</w:t>
+                <w:t xml:space="preserve">Alba Iglesias- González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Ratier</w:t>
+                <w:t xml:space="preserve">Cécile Zaros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice M.R. Appenzeller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hygiene and Environmental Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijheh.2024.114480⟩</w:t>
+              <w:t xml:space="preserve">Environment International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 190, pp.108881. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envint.2024.108881⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04752493v1</w:t>
+                <w:t xml:space="preserve">hal-04646178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PBPK modeling to support risk assessment of pyrethroid exposure in French pregnant women</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P05-24 Development of a generic pregnancy PBPK model for mouse: application to neurotoxic molecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Paré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ratier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mhaouty-Kodja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Chardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Zeman</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envres.2024.118606⟩</w:t>
+              <w:t xml:space="preserve">Toxicology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 399, pp.S141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.toxlet.2024.07.360⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04510125v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04688554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating the dynamic early life exposure to PFOA and PFOS of the HELIX children: Emerging profiles via prenatal exposure, breastfeeding, and diet</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Prenatal exposure to chlorpyrifos of French children from the Elfe cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Thépaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cleo Tebby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Bisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Brochot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Ratier</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Line Småstuen Haug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environment International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envint.2024.108621⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Hygiene and Environmental Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 263, pp.114480. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheh.2024.114480⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04532832v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04752493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposure to pesticides, persistent and non − persistent pollutants in French 3.5-year-old children: Findings from comprehensive hair analysis in the ELFE national birth cohort</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">PBPK modeling to support risk assessment of pyrethroid exposure in French pregnant women</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Thépaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Bisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Brochot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Personne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice M.R. Appenzeller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environment International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envint.2024.108881⟩</w:t>
+              <w:t xml:space="preserve">Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 251, pp.118606. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envres.2024.118606⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04646178v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04510125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pregnancy-PBPK models: how are biochemical and physiological processes integrated?</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Estimating the dynamic early life exposure to PFOA and PFOS of the HELIX children: Emerging profiles via prenatal exposure, breastfeeding, and diet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Ratier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maribel Casas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regina Grazuleviciene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remy Slama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Line Småstuen Haug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.comtox.2023.100282⟩</w:t>
+              <w:t xml:space="preserve">Environment International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.108621. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envint.2024.108621⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04161353v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04532832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incorporation of Fast-Elimination Chemicals in Hair Is Governed by Pharmacokinetics–Implications for Exposure Assessment</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pregnancy-PBPK models: how are biochemical and physiological processes integrated?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Thépaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Brochot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Chardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Personne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Zeman</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.est.2c06777⟩</w:t>
+              <w:t xml:space="preserve">Computational Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.100282. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.comtox.2023.100282⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-04161687v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04161353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation des effets sur le neurodéveloppement de l’exposition prénatale et postnatale aux produits phytopharmaceutiques. Présentation du projet NEUROPHYTO</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Incorporation of Fast-Elimination Chemicals in Hair Is Governed by Pharmacokinetics–Implications for Exposure Assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Faÿs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Palazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Zeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Michele Bisson</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Hardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Schaeffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/ers.2023.1744⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 57 (19), pp.7336-7345. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.2c06777⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-04278064v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04161687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human Biomonitoring Guidance Values (HBM-GVs) for Bisphenol S and Assessment of the Risk Due to the Exposure to Bisphenols A and S, in Europe</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Évaluation des effets sur le neurodéveloppement de l’exposition prénatale et postnatale aux produits phytopharmaceutiques. Présentation du projet NEUROPHYTO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Zeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marike Kolossa-Gehring</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Thepaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Audouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Beranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Bisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/toxics10050228⟩</w:t>
+              <w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 22 (4), pp.305-311. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/ers.2023.1744⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-03661044v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-04278064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatio-temporal assessment of pregnant women exposure to chlorpyrifos at a regional scale</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Véronique Bach</w:t>
+                <w:t xml:space="preserve">Human Biomonitoring Guidance Values (HBM-GVs) for Bisphenol S and Assessment of the Risk Due to the Exposure to Bisphenols A and S, in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Meslin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Beausoleil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Zeman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Antignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marike Kolossa-Gehring</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Exposure Science and Environmental Epidemiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41370-021-00315-7⟩</w:t>
+              <w:t xml:space="preserve">Toxics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (5), pp.228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/toxics10050228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-03218244v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-03661044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Placental Transfer and Tissue Distribution of cis- and Trans-Permethrin in Pregnant Rats and Fetuses Using a Physiological-Based Pharmacokinetic Model</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sophie Desmots</w:t>
+                <w:t xml:space="preserve">Spatio-temporal assessment of pregnant women exposure to chlorpyrifos at a regional scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Regrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Anna Zeman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Guedda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Chardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Pediatrics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fped.2021.730383⟩</w:t>
+              <w:t xml:space="preserve">Journal of Exposure Science and Environmental Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 32, pp.156-168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41370-021-00315-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-03498668v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-03218244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human biomonitoring initiative (HBM4EU): Human biomonitoring guidance values (HBM-GVs) derived for bisphenol A</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Ougier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Zeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Antignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosa Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environment International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 154, pp.106563. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.envint.2021.106563⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-03309604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing environmental geographic inequalities using an integrated exposure assessment</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Guedda</w:t>
+                <w:t xml:space="preserve">Evaluation of Placental Transfer and Tissue Distribution of cis- and Trans-Permethrin in Pregnant Rats and Fetuses Using a Physiological-Based Pharmacokinetic Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Personne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Brochot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo Marcelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Corona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Desmots</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12940-021-00736-9⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Pediatrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fped.2021.730383⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-03266904v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-03498668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative genotoxic potential of 27 polycyclic aromatic hydrocarbons in three human cell lines</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alexandre R.R. Pery</w:t>
+                <w:t xml:space="preserve">Characterizing environmental geographic inequalities using an integrated exposure assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Caudeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Regrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Tognet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roseline Bonnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Guedda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.toxlet.2020.03.007⟩</w:t>
+              <w:t xml:space="preserve">Environmental Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 20, pp.58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12940-021-00736-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02556779v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-03266904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of maternal and foetal exposures to perfluoroalkyl compounds in a Spanish birth cohort using toxicokinetic modelling</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thomas Schettgen</w:t>
+                <w:t xml:space="preserve">Comparative genotoxic potential of 27 polycyclic aromatic hydrocarbons in three human cell lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Tomasetig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Tebby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Graillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Zeman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre R.R. Pery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicology and Applied Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.taap.2019.114640⟩</w:t>
+              <w:t xml:space="preserve">Toxicology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 326, pp.99-105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.toxlet.2020.03.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-03319063v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02556779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de l’exposition environnementale spatialisée à un pyréthrinoïde en Picardie</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Tognet</w:t>
+                <w:t xml:space="preserve">Determination of maternal and foetal distribution of cis- and trans-permethrin isomers and their metabolites in pregnant rats by liquid chromatography tandem mass spectrometry (LC-MS/MS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Personne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo Marcelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Pilard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Baltora-Rosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Corona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/ers.2019.1340⟩</w:t>
+              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 411 (30), pp.8043-8052. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00216-019-02157-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-03229712v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-03229714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of maternal and foetal distribution of cis- and trans-permethrin isomers and their metabolites in pregnant rats by liquid chromatography tandem mass spectrometry (LC-MS/MS)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Corona</w:t>
+                <w:t xml:space="preserve">Prediction of maternal and foetal exposures to perfluoroalkyl compounds in a Spanish birth cohort using toxicokinetic modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Brochot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maribel Casas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyntia Manzano-Salgado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Anna Zeman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Schettgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00216-019-02157-7⟩</w:t>
+              <w:t xml:space="preserve">Toxicology and Applied Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 379, pp.art. 114640. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.taap.2019.114640⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-03229714v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-03319063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variability of urinary concentrations of non-persistent chemicals in pregnant women and school-aged children</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claire Philippat</w:t>
+                <w:t xml:space="preserve">Caractérisation de l’exposition environnementale spatialisée à un pyréthrinoïde en Picardie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Caudeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Regrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roseline Bonnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Letinois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Tognet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environment International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envint.2018.09.046⟩</w:t>
+              <w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 18 (5), pp.392-400. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/ers.2019.1340⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01960310v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-03229712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple exposures to indoor contaminants: Derivation of benchmark doses and relative potency factors based on male reprotoxic effects</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Denis Zmirou-Navier</w:t>
+                <w:t xml:space="preserve">Variability of urinary concentrations of non-persistent chemicals in pregnant women and school-aged children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maribel Casas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Basagana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amrit K. Sakhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Line S. Haug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Philippat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regulatory Toxicology and Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.yrtph.2015.11.017⟩</w:t>
+              <w:t xml:space="preserve">Environment International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 121, pp.561-573. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envint.2018.09.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01237085v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01960310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PBPK modeling of the cis- and trans-permethrin isomers and their major urinary metabolites in rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Emilie Willemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Desmots</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Le Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lestremau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Anna Zeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Toxicology and Applied Pharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 294, pp.65-77. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.taap.2016.01.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-01862928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le projet européen HELIX : exposome et modélisation toxicocinétique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Multiple exposures to indoor contaminants: Derivation of benchmark doses and relative potency factors based on male reprotoxic effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cleo Tebby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Zeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Glorennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Zmirou-Navier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rapport Scientifique INERIS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Regulatory Toxicology and Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 74, pp.23-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.yrtph.2015.11.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01869530v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01237085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation de l’exposition des femmes enceintes françaises aux phtalates</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Le projet européen HELIX : exposome et modélisation toxicocinétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Zeman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Brochot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Zeman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rapport Scientifique INERIS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 2013-2014, pp.22-23</w:t>
+              <w:t xml:space="preserve">, 2015, 2014-2015, pp.34-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01869494v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01869530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The human early-life exposome (HELIX) : Project rationale and design</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Évaluation de l’exposition des femmes enceintes françaises aux phtalates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Boudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Vrijheid</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Karine Tack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Brochot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Zeman</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Health Perspectives</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Rapport Scientifique INERIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2013-2014, pp.22-23</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01863935v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01869494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposure assessment of phthalates in French pregnant women : Results of the ELFE pilot study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Céline Brochot</w:t>
+                <w:t xml:space="preserve">The human early-life exposome (HELIX) : Project rationale and design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Vrijheid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Slama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Robinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leda Chatzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muireann Coen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hygiene and Environmental Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijheh.2012.12.005⟩</w:t>
+              <w:t xml:space="preserve">Environmental Health Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 122 (6), pp.535-544. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1289/ehp.1307204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">ineris-00963467v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01863935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of dose-hepatotoxic response in humans based on toxicokinetic/toxicodynamic modeling with or without in vivo data : A case study with acetaminophen</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Exposure assessment of phthalates in French pregnant women : Results of the ELFE pilot study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Anna Zeman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Boudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Tack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Barneaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Brochot</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sophie Desmots</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.toxlet.2013.03.032⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Hygiene and Environmental Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 216 (3), pp.271-279. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheh.2012.12.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00961804v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00963467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bisphénol A et phtalates : contamination des prélèvements et exposition à l’hôpital</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Prediction of dose-hepatotoxic response in humans based on toxicokinetic/toxicodynamic modeling with or without in vivo data : A case study with acetaminophen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre R.R. Pery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Brochot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Anna Zeman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Mombelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Desmots</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rapport Scientifique INERIS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Toxicology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 220 (1), pp.26-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.toxlet.2013.03.032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01869416v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00961804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interpreting PCB levels in breast milk using a physiologically based pharmacokinetic model to reconstruct the dynamic exposure of Italian women</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Ulaszewska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fazia Tahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Anna Zeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ettore Capri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Exposure Science and Environmental Epidemiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 22 (6), pp.601-609. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/jes.2012.36⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00963410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative potency approach based on H2AX assay for estimating the genotoxicity of polycyclic aromatic hydrocarbons</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean Pierre J. P. Cravedi</w:t>
+                <w:t xml:space="preserve">Bisphénol A et phtalates : contamination des prélèvements et exposition à l’hôpital</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Boudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Tack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Zeman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicology and Applied Pharmacology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Rapport Scientifique INERIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2011-2012, pp.28-29</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00963362v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01869416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Individual sensitivity distribution evaluation from survival data using a mechanistic model : implications for ecotoxicological risk assessment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+                <w:t xml:space="preserve">Comparative potency approach based on H2AX assay for estimating the genotoxicity of polycyclic aromatic hydrocarbons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Anna Zeman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Beaudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre R.R. Pery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre J. P. Cravedi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 89 (1), pp.83-88. </w:t>
+              <w:t xml:space="preserve">Toxicology and Applied Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 260 (1), pp.58-64. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2012.04.021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.taap.2012.01.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">ineris-00963367v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00963362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biology-Based Modeling To Analyze Uranium Toxicity Data on Daphnia magna in a Multigeneration Study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+                <w:t xml:space="preserve">Individual sensitivity distribution evaluation from survival data using a mechanistic model : implications for ecotoxicological risk assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Beaudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Anna Zeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre R.R. Pery</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/es104082e⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 89 (1), pp.83-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2012.04.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00963284v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00963367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dosages du bisphénol A et des phtalates chez les femmes enceintes : résultats de l'étude pilote Elfe, 2007</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Biology-Based Modeling To Analyze Uranium Toxicity Data on Daphnia magna in a Multigeneration Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Massarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Beaudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Anna Zeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Bidondo</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Floriani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Gilbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin Epidémiologique Hebdomadaire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 45 (9), pp.4151-4158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/es104082e⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00963323v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00963284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bisphenol-A and phthalates contamination of urine samples by catheters in the Elfe pilot study : implications for large-scale biomonitoring studies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId171" w:history="1">
+                <w:t xml:space="preserve">Dosages du bisphénol A et des phtalates chez les femmes enceintes : résultats de l'étude pilote Elfe, 2007</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Vandentorren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Anna Zeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amivi Oleko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Sarter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Bidondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin Epidémiologique Hebdomadaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 25, pp.285-288</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">ineris-00963307v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00963323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of waterborne uranium on survival, growth, reproduction and physiological processes of the freshwater cladoceran Daphnia magna</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Bisphenol-A and phthalates contamination of urine samples by catheters in the Elfe pilot study : implications for large-scale biomonitoring studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Vandentorren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Anna Zeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jacqueline Garnier-Laplace</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Sarter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Bidondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/J.AQUATOX.2007.11.018⟩</w:t>
+              <w:t xml:space="preserve">Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 111 (6), pp.761-764. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envres.2011.05.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03579289v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00963307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increased effects of internal alpha irradiation in Daphnia magna after chronic exposure over three successive generations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Alonzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Gilbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.A. Zeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Garnier-Laplace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 87 (3), pp.146-156. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.aquatox.2008.01.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03579299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Effects of waterborne uranium on survival, growth, reproduction and physiological processes of the freshwater cladoceran Daphnia magna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Anna Zeman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Gilbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Alonzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lecomte-Pradines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Garnier-Laplace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 86 (3), pp.370-378. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.AQUATOX.2007.11.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03579289v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A dual-labeling method for the simultaneous measurement of dissolved inorganic carbon and phosphate uptake by marine planktonic species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Zeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Moutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Limnology and Oceanography: Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 4 (11), pp.416-425. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4319/lom.2006.4.416⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02179297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5061,5002 +5191,5002 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating the early-life exposure to two perfluorinated compounds (PFOS and PFOA) using PBPK modelling and biomarker measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Ratier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maribel Casas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyntia Manzano-Salgado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Zeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Vrijheid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd international congress PFAS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2nd international congress PFAS, Jun 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04426036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pregnancy specific biochemical and physiological processes integration in p-PBPK (pregnancy-Physiologically Based PharmacoKinetics) models</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Estimations de l’exposition foetale aux pyréthrinoïdes à partir de biomarqueurs urinaires maternels grâce à la modélisation p-PBPK (toxicocinétique basée sur la physiologie de la femme enceinte)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Thepaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Brochot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Chardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Anna Zeman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. International Conference on Prenatal Programing &amp; Toxicity (PPTOX)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2022, Online, France</w:t>
+              <w:t xml:space="preserve">13. Congrès national santé et environnement "Expositions précoces aux facteurs environnementaux : comprendre les impacts et agir sur les écosystèmes et la santé humaine" (SFSE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Valence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-03987816v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-03987481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of permethrin disposition in pregnant rats and fetuses during in utero exposure using a physiological based pharmacokinetic (PBPK) model</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Pregnancy specific biochemical and physiological processes integration in p-PBPK (pregnancy-Physiologically Based PharmacoKinetics) models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Thepaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Brochot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Chardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Anna Zeman</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. International Conference on Prenatal Programing &amp; Toxicity (PPTOX)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2022, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-03987748v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-03987816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimations de l’exposition foetale aux pyréthrinoïdes à partir de biomarqueurs urinaires maternels grâce à la modélisation p-PBPK (toxicocinétique basée sur la physiologie de la femme enceinte)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Evaluation of permethrin disposition in pregnant rats and fetuses during in utero exposure using a physiological based pharmacokinetic (PBPK) model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Personne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Brochot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Marcelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Corona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Robidel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. Congrès national santé et environnement "Expositions précoces aux facteurs environnementaux : comprendre les impacts et agir sur les écosystèmes et la santé humaine" (SFSE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Valence, France</w:t>
+              <w:t xml:space="preserve">7. International Conference on Prenatal Programing &amp; Toxicity (PPTOX)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-03987481v1</w:t>
+                <w:t xml:space="preserve">ineris-03987748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet NEUROPHYTO : Evaluation des effets sur le neurodéveloppement de l’exposition prénatale et postnatale aux produits phytopharmaceutiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Anna Zeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice M. R. Appenzeller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Beranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Adouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. Congrès national santé et environnement "Expositions précoces aux facteurs environnementaux : comprendre les impacts et agir sur les écosystèmes et la santé humaine" (SFSE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Valence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-03987464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de l’exposition environnementale spatialisée aux pyréthrinoïdes en Picardie</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Development of new indicators of exposure for risk assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Brochot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maribel Casas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Thomsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyntia Manzano-Salgado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Anna Zeman</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Roseline Bonnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres nationales santé environnement 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">3. International Conference on Food Contaminants "Challenges on risk assessment" (ICFC 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Aveiro, Portugal. pp.14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-03229545v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-03237772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de l’exposition environnementale spatialisée aux pyréthrinoïdes en Picardie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Regrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Anna Zeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Guedda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Brochot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roseline Bonnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque INRA "Agriculture et qualité de l'air"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Rencontres nationales santé environnement 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-03229547v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-03229545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of new indicators of exposure for risk assessment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Caractérisation de l’exposition environnementale spatialisée aux pyréthrinoïdes en Picardie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Regrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Anna Zeman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Guedda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Brochot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Florence Anna Zeman</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roseline Bonnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. International Conference on Food Contaminants "Challenges on risk assessment" (ICFC 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Aveiro, Portugal. pp.14</w:t>
+              <w:t xml:space="preserve">Colloque INRA "Agriculture et qualité de l'air"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-03237772v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-03229547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Integrated and Spatialized Approach to Identify Potentially Overexposed Population : A Case Study of Chlorpyrifos Contamination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Regrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Anna Zeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Haraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Guedda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint Meeting of the International Society of Exposure Science and the International Society of Indoor Air Quality and Climate (ISES-ISIAQ 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Kaunas, Lithuania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-03229549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des inégalités d'exposition au chlorpyrifos en Picardie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Regrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Anna Zeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Guedda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Brochot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roseline Bonnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Congrès national santé et environnement "Les inégalités socio-environnementales de santé : Pour une approche interdisciplinaire" (SFSE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-03229565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exposure assessment for pregnant women to a non persistant chemical based on human biomonitoring data by reverse dosimetry modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Anna Zeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cléo Tebby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maribel Casas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amrit K. Sakhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berit Granum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. International Symposium on Biological Monitoring in Occupational and Environmental Health (ISBM 11)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Louvain, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-03237777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating the early-life exposure to perfluorinated compounds using PBPK modeling and biomarker measurements</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Exposure assessment of pregnant women to Di(2-ethylhexyl) phthalate by reverse dosimetry : Variability in repeated spot sample</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Zeman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maribel Casas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amrit K. Sakhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cathrine Thomsen</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId219" w:history="1">
+                <w:t xml:space="preserve">Berit Granum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyntia Manzano</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Zeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. European Exposure Science Strategy Workshop (ISES Europe 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2018, Dortmund, Germany. pp.52</w:t>
+              <w:t xml:space="preserve">, Jun 2018, Dortmund, Germany. pp.58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01853366v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01853365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variability of the non‐persistent chemical exposome in pregnant women and school-age children</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Estimating the early-life exposure to perfluorinated compounds using PBPK modeling and biomarker measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Brochot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maribel Casas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Claire Philippat</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathrine Thomsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyntia Manzano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Zeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. PPTOX Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Torshavn, Faroe Islands</w:t>
+              <w:t xml:space="preserve">1. European Exposure Science Strategy Workshop (ISES Europe 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Dortmund, Germany. pp.52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01853203v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01853366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposure assessment of pregnant women to Di(2-ethylhexyl) phthalate by reverse dosimetry : Variability in repeated spot sample</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Variability of the non‐persistent chemical exposome in pregnant women and school-age children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maribel Casas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Basagana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amrit K. Sakhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cyntia Manzano</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Line S. Haug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Philippat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. European Exposure Science Strategy Workshop (ISES Europe 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Dortmund, Germany. pp.58</w:t>
+              <w:t xml:space="preserve">6. PPTOX Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Torshavn, Faroe Islands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01853365v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01853203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The territorialized exposome concept to characterize cumulative risk at the population level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Caudeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Habran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Regrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roseline Bonnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Anna Zeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint Annual Meeting of the International Society of Exposure Science and the International Society for Environmental Epidemiology (ISES-ISEE 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Ottawa, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-03229533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating early-life exposure to two perfluorinated compounds (PFOS and PFOA) using PBPK modeling and biomarker measurements</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Exposure assessment of pregnant women to Di(2-ethylhexyl) phtalate by reverse dosimetry : variability in repeated spot sample</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Zeman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maribel Casas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amrit K. Sakhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berit Granum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyntia Manzano</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Zeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HELIX Scientific Symposium 2017 "New Horizons for Early Life Exposome Research"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01853151v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01853551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposure assessment of pregnant women to Di(2-ethylhexyl) phtalate by reverse dosimetry : variability in repeated spot sample</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Estimating early-life exposure to two perfluorinated compounds (PFOS and PFOA) using PBPK modeling and biomarker measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Brochot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maribel Casas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Thomsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyntia Manzano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Zeman</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Cyntia Manzano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HELIX Scientific Symposium 2017 "New Horizons for Early Life Exposome Research"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01853551v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01853151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the impact of a single biomarker measurement to reconstruct the exposure of pregnant women to Di(2-ethylhexyl) phthalate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doris Tan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Anna Zeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maribel Casas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amrit K. Sakhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berit Granum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISES 2016 Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Utrecht, Netherlands. pp.370</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-01854694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating the early-life exposure to two perfluorinated compounds (PFOS and PFOA) using PBPK modeling and biomarker measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Brochot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maribel Casas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Line S. Haug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyntia Manzano-Salgado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Anna Zeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISES 2016 Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Utrecht, Netherlands. pp.455</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-01854695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genotoxic effect of polycyclic aromatic hydrocarbons alone or in mixture</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Analysis of toxic load calculations and fluctuation concentrations modeling for the assessment of atmospheric accidental release</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Lacome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Martin Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Anna Zeman</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">43. Annual Meeting of the EEMS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Lancaster, United Kingdom. pp.513</w:t>
+              <w:t xml:space="preserve">16. International conference on harmonisation within atmospheric dispersion modelling for regulatory purposes (HARMO 16)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Varna, Bulgaria. pp.478-483</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01852995v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01862443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined effects of estrogenic ligands on zebrafish specific in vitro and in vivo bioassays</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId215" w:history="1">
+                <w:t xml:space="preserve">Genotoxic effect of polycyclic aromatic hydrocarbons alone or in mixture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Khoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Graillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cléo Tebby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Piccini</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Anna Zeman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre R.R. Pery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24. SETAC Europe annual meeting "Science across bridges, borders and boundaries"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Bâle, Switzerland. pp.252</w:t>
+              <w:t xml:space="preserve">43. Annual Meeting of the EEMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Lancaster, United Kingdom. pp.513</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01855506v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01852995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of toxic load calculations and fluctuation concentrations modeling for the assessment of atmospheric accidental release</w:t>
+                <w:t xml:space="preserve">Combined effects of estrogenic ligands on zebrafish specific in vitro and in vivo bioassays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Lacome</w:t>
+                <w:t xml:space="preserve">Nathalie Hinfray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cléo Tebby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Martin Vincent</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Farzad Pakdel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selim Ait-Aissa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Piccini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. International conference on harmonisation within atmospheric dispersion modelling for regulatory purposes (HARMO 16)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Varna, Bulgaria. pp.478-483</w:t>
+              <w:t xml:space="preserve">24. SETAC Europe annual meeting "Science across bridges, borders and boundaries"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Bâle, Switzerland. pp.252</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-01862443v1</w:t>
+                <w:t xml:space="preserve">ineris-01855506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of mixtures of endocrine disruptors in zebrafish : the mixez project</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Piccini</w:t>
+                <w:t xml:space="preserve">Development of a toxicokinetic model in rat of the cis and trans-permethrin and theirs three metabolites.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Me Willemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Desmots</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Le Grand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Zeman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Lestremau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. International Symposium on pollutant responses in marine organisms (PRIMO 17)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Faro, Portugal</w:t>
+              <w:t xml:space="preserve">5èmes Journées Internationales de Toxicologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Liège, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00971219v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01103901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration d'un modèle toxicocinétique de la cis et trans-perméthrine et de ses métabolites chez le rat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Emilie Willemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Desmots</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Le Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Anna Zeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lestremau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. journées internationales de toxicologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Liège, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00971203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a toxicokinetic model in rat of the cis and trans-permethrin and theirs three metabolites.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F Lestremau</w:t>
+                <w:t xml:space="preserve">Effect of mixtures of endocrine disruptors in zebrafish : the mixez project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Hinfray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cléo Tebby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farzad Pakdel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selim Ait-Aissa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Piccini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5èmes Journées Internationales de Toxicologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Liège, Belgium</w:t>
+              <w:t xml:space="preserve">17. International Symposium on pollutant responses in marine organisms (PRIMO 17)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Faro, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01103901v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00971219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d'un modèle toxicocinétique de la cis et trans-perméthrine et de trois métabolites chezs le rat.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Me Willemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Robidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chatellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Le Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Modèles biologiques mathémathiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association pour la Recherche en Toxicologie, Jun 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01103861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le volet biosurveillance de l'enquête Elfe. Résultats de l'étude pilote et perspectives pour l'enquête nationale</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Saoudi</w:t>
+                <w:t xml:space="preserve">Calibration of PBPK models based on data from alternative methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre R.R. Pery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Brochot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Anna Zeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.L. Bidondo</w:t>
+                <w:t xml:space="preserve">Elena Fioravanzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Oleko</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florence Anna Zeman</w:t>
+                <w:t xml:space="preserve">M. Pavan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">50. Congrès de la société de toxicologie clinique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">15. International Workshop on Quantitative Structure-Activity Relationships in Environmental and Health Sciences (QSAR 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Tallinn, Estonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00971110v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00971005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposure assessment of phthalates in French pregnant women using reverse dosimetry and biomonitoring data from the Elfe pilot study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Reconstruction of the dynamic exposure to PCBs for Italian population using physiologically based pharmacokinetic (PBPK) model and a complex approach combining human biomonitoring studies and environmental data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Ulaszewska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ciffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fazia Tahraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Anna Zeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Céline Brochot</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ettore Capri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. International Conference on the Science of Exposure Assessment (X2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Edimbourg, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-00971030v1</w:t>
+                <w:t xml:space="preserve">ineris-00971031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale modelling in toxicology : how to bridge the gaps between scales ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In vivo to in vitro forcing (IVIVF) : the acetaminophen case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José-Manuel Zaldivar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Brochot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Anna Zeman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monika Gajewska</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Florence Anna Zeman</w:t>
+                <w:t xml:space="preserve">Juan G. Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan G. Diaz</w:t>
+                <w:t xml:space="preserve">Joachim Bucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Annual meeting - SEURAT-1 "Towards the replacement of in vivo repeated dose systemic toxicity testing"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2012, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">15. International Workshop on Quantitative Structure-Activity Relationships in Environmental and Health Sciences (QSAR 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Tallinn, Estonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00970934v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00971006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo to in vitro forcing (IVIVF) : the acetaminophen case study</w:t>
+                <w:t xml:space="preserve">Multi-scale modelling in toxicology : how to bridge the gaps between scales ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José-Manuel Zaldivar</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Monika Gajewska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre R.R. Pery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Brochot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Anna Zeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan G. Diaz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joachim Bucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. International Workshop on Quantitative Structure-Activity Relationships in Environmental and Health Sciences (QSAR 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Tallinn, Estonia</w:t>
+              <w:t xml:space="preserve">2. Annual meeting - SEURAT-1 "Towards the replacement of in vivo repeated dose systemic toxicity testing"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-00971006v1</w:t>
+                <w:t xml:space="preserve">ineris-00970934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction of the dynamic exposure to PCBs for Italian population using physiologically based pharmacokinetic (PBPK) model and a complex approach combining human biomonitoring studies and environmental data</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Exposure assessment of phthalates in French pregnant women using reverse dosimetry and biomonitoring data from the Elfe pilot study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Anna Zeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ettore Capri</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Boudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Floch-Barneaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Tack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Brochot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. International Conference on the Science of Exposure Assessment (X2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Edimbourg, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00971031v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00971030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calibration of PBPK models based on data from alternative methods</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Le volet biosurveillance de l'enquête Elfe. Résultats de l'étude pilote et perspectives pour l'enquête nationale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Guldner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Saoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.L. Bidondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Oleko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Anna Zeman</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Pavan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. International Workshop on Quantitative Structure-Activity Relationships in Environmental and Health Sciences (QSAR 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Tallinn, Estonia</w:t>
+              <w:t xml:space="preserve">50. Congrès de la société de toxicologie clinique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-00971005v1</w:t>
+                <w:t xml:space="preserve">ineris-00971110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Levels of environmental pollutants biomarkers in 296 parturient women. A pilot study of the Elfe Longitudinal mother-child cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Guldner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Saoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.L. Bidondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Oleko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Anna Zeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International conference PNRPE 2012 "Recent advances on the environmental and health effects of endocrine disrupters"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00971109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New toxic equivalent factor for polycyclic aromatic hydrocarbons based on their genotoxicity in human cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Audebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Anna Zeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Beaudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre R.R. Pery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Zalko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">41. European Environmental Mutagen Society annual meeting (EEMS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00970881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating multimedia environmental models and effects models on a common platform for risk assessment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Bayesian analysis of a PBPK model to reconstruct the exposure of Italian women to PCB-153 via breast milk concentrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Ulaszewska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Beaudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Anna Zeman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ettore Capri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Brochot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. International Congress of Toxicology (IUTOX 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">Conference "From human biomonitoring to policy : a sustainable marriage between health and environment"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00970649v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00970687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Importance of water chemistry for the toxicity of uranium on an aquatic organism</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Integrating multimedia environmental models and effects models on a common platform for risk assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Brochot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taku Tanaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Johansson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Beaudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Anna Zeman</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Catherine Aliaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20. SETAC Europe Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Séville, Spain</w:t>
+              <w:t xml:space="preserve">12. International Congress of Toxicology (IUTOX 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-00970619v1</w:t>
+                <w:t xml:space="preserve">ineris-00970649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposure assessment of phthalates in French pregnant women : Results of ELFE pilot study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Importance of water chemistry for the toxicity of uranium on an aquatic organism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Anna Zeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Céline Brochot</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Alonzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laureline Fevrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lecomte-Pradines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Aliaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference "From human biomonitoring to policy : a sustainable marriage between health and environment"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Bruxelles, Belgium</w:t>
+              <w:t xml:space="preserve">20. SETAC Europe Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Séville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-00970686v1</w:t>
+                <w:t xml:space="preserve">ineris-00970619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian analysis of a PBPK model to reconstruct the exposure of Italian women to PCB-153 via breast milk concentrations</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Exposure assessment of phthalates in French pregnant women : Results of ELFE pilot study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Anna Zeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Boudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Tack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Floch-Barneaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Brochot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference "From human biomonitoring to policy : a sustainable marriage between health and environment"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00970687v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00970686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating the early-life exposure to two perfluorinated compounds (PFOS and PFOA) using PBPK modelling and biomarker measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Ratier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maribel Casas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyntia Manzano-Salgado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Zeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Vrijheid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th Annual Scientific Meeting of the Canadian DOHaD Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Montebello, Canada. 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.14293/P2199-8442.1.SOP-.PQDEVT.v1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04425978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New toxic equivalent factor for polycyclic aromatic hydrocarbons based on their genotoxicity in human cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Beaudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre J. P. Cravedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Pierre J. P. Cravedi</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marc Audebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Anna Zeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre R.R. Pery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Meeting of EEMS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Barcelone, Spain. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02803960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10066,115 +10196,115 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de l'exposition à partir de données d'imprégnation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Zeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Brochot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CAMEL, Valérie; RIVIERE, Gilles; LE BIZEC, Bruno. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Risques chimiques liés aux aliments : Principes et applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lavoisier, pp.51-64, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-03319538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10184,147 +10314,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping the Human Chemical Exposome for Public Health</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Lennon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jihene Bouhlel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jade Chaker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05557890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10334,1019 +10464,1019 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avis de l’Anses relatif à la proposition de valeurs limites d’exposition à des agents chimiques en milieu professionnel - Évaluation des indicateurs biologiques d’exposition en vue de la recommandation de valeurs limites biologiques et de valeurs d’imprégnation populationnelle pour l’oxyde d’éthylène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Ndaw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Antignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Appenzeller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jos Bessems</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Saisine n°2023-MPEX-0161, Anses. 2025, 44 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
-              <w:r>
-[...71 lines deleted...]
-            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-05172835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expertise collective : synthèse et conclusions relatives à l’expertise en vue de la fixation de valeurs limites d’exposition à des agents chimiques en milieu professionnel portant sur l’évaluation des indicateurs d’exposition et des recommandations de valeurs limites biologiques et de valeurs biologiques de référence pour le diméthylformamide (DMF) CAS n°68-12-2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ndaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Antignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice M.R. Appenzeller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jos Bessems</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Saisine n°2021-MPEX-0138, Anses. 2023, 65 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04166858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Note d’appui scientifique et technique de l’Anses relatif à la recommandation de valeurs biologiques pour la surveillance des expositions professionnelles concernant le méthyl tert-butyl éther (MTBE) (CAS n° 1634-04-4)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId290" w:history="1">
+                <w:t xml:space="preserve">Évaluation des indicateurs biologiques d’exposition en vue de la recommandation de valeurs limites biologiques et de valeurs biologiques de référence pour l’oxyde de styrène (n° CAS 96-09-3)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Viau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Antignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Delepee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Saisine n° 2018-SA-0032, Anses. 2022, 79 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphael Delepee</w:t>
-[...59 lines deleted...]
-                <w:t xml:space="preserve">anses-04009298v1</w:t>
+                <w:t xml:space="preserve">anses-03888867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expertise en vue de la fixation de valeurs limites d’exposition à des agents chimiques en milieu professionnelÉvaluation des indicateurs biologiques d’exposition en vue de la recommandation de valeurs limites biologiques et de valeurs biologiques de référence pour l’oxyde de styrène (n° CAS 96-09-3)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Note d’appui scientifique et technique de l’Anses relatif à la recommandation de valeurs biologiques pour la surveillance des expositions professionnelles concernant l’éthyl tert-butyl éther (CAS n° 637-92-3)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Ndaw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Antignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sami Haddad</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice M.R. Appenzeller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jos Bessems</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Saisine n° 2018-SA-0032, Anses. 2022, 79 p</w:t>
+              <w:t xml:space="preserve">Saisine n° 2019-SA-0214, Anses. 2022, 23 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-04000877v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04026099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Note d’appui scientifique et technique de l’Anses relatif à la recommandation de valeurs biologiques pour la surveillance des expositions professionnelles concernant l’éthyl tert-butyl éther (CAS n° 637-92-3)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId284" w:history="1">
+                <w:t xml:space="preserve">Note d’appui scientifique et technique de l’Anses relatif à la recommandation de valeurs biologiques pour la surveillance des expositions professionnelles concernant le méthyl tert-butyl éther (MTBE) (CAS n° 1634-04-4)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Viau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Antignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Delepee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jos Bessems</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Saisine n° 2019-SA-0214, Anses. 2022, 23 p</w:t>
+              <w:t xml:space="preserve">Saisine n° 2019-SA-0215, Anses. 2022, 37 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-04026099v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04009298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation des indicateurs biologiques d’exposition en vue de la recommandation de valeurs limites biologiques et de valeurs biologiques de référence pour l’oxyde de styrène (n° CAS 96-09-3)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId290" w:history="1">
+                <w:t xml:space="preserve">Expertise en vue de la fixation de valeurs limites d’exposition à des agents chimiques en milieu professionnelÉvaluation des indicateurs biologiques d’exposition en vue de la recommandation de valeurs limites biologiques et de valeurs biologiques de référence pour l’oxyde de styrène (n° CAS 96-09-3)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Viau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Antignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Delepee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Saisine n° 2018-SA-0032, Anses. 2022, 79 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-03888867v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04000877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expertise en vue de la fixation de valeurs limites d’exposition à des agents chimiques en milieu professionnel - Évaluation des indicateurs biologiques d’exposition en vue de la recommandation de valeurs limites biologiques et de valeurs biologiques de référence pour le trichloroéthylène (n° CAS 79-01-6)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Viau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Antignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Delepee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Saisine n° 2013-SA-0105, Anses. 2021, 114 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-03880660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expertise en vue de la fixation de valeurs limites d’exposition à des agents chimiques en milieu professionnel. Évaluation des indicateurs biologiques d’exposition en vue de la recommandation de valeurs biologiques de référence pour le 2-méthoxy-1-propanol (n° CAS 1589-47-5) et l’acétate de 2-méthoxypropyle (n° CAS 70657-70-4).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Viau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Marie-Desvergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancy Hopf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lelièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Noisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Saisine n° 2012-SA-0073, Anses. 2021, 56 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
-              <w:r>
-[...58 lines deleted...]
-            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-03878297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId302"/>
+      <w:footerReference w:type="default" r:id="rId304"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11493,51 +11623,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570286v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur David" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lennon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mercier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihene Bouhlel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Chaker" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41591-026-04289-7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05495476v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Par&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ratier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Desroziers" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mhaouty-Kodja" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chardon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2026.123933" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05132938v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Coustillet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Bearth" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Coumoul" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Vill&#233;gier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Bisson" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tox.2025.154225" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04688554v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zeman" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2024.07.360" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752493v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Th&#233;paut" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleo Tebby" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brochot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ratier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheh.2024.114480" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04510125v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Personne" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice M.R. Appenzeller" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2024.118606" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04532832v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maribel Casas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Grazuleviciene" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Slama" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Sm&#229;stuen Haug" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2024.108621" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04646178v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Macheka" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Palazzi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Iglesias- Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Zaros" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2024.108881" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04161353v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Th&#233;paut" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brochot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Personne" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comtox.2023.100282" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04161687v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fa&#255;s" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Zeman" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Hardy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Schaeffer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.2c06777" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-04278064v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Thepaut" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Audouze" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Beranger" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Bisson" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2023.1744" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03661044v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Meslin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Beausoleil" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Antignac" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marike Kolossa-Gehring" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics10050228" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03218244v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Regrain" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Anna Zeman" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Guedda" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Chardon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bach" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41370-021-00315-7" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03498668v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Marcelo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Corona" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Desmots" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fped.2021.730383" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03309604v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Ougier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rousselle" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Lange" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2021.106563" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03266904v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Caudeville" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Tognet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roseline Bonnard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12940-021-00736-9" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02556779v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Tomasetig" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tebby" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Graillot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre R.R. Pery" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2020.03.007" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03319063v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyntia Manzano-Salgado" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schettgen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.taap.2019.114640" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03229712v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Letinois" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tognet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2019.1340" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03229714v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Pilard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Baltora-Rosset" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-019-02157-7" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01960310v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Basagana" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amrit K. Sakhi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line S. Haug" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Philippat" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2018.09.046" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01237085v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Fournier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Glorennec" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Zmirou-Navier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yrtph.2015.11.017" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01862928v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emilie Willemin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Le Grand" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lestremau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.taap.2016.01.011" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01869530v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01869494v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boudet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Tack" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863935v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Vrijheid" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Slama" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Robinson" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leda Chatzi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muireann Coen" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/ehp.1307204" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963467v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Barneaud" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheh.2012.12.005" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-195JNRCM-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961804v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Mombelli" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2013.03.032" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01869416v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963410v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ulaszewska" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciffroy" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fazia Tahraoui" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ettore Capri" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/jes.2012.36" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963362v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Audebert" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Beaudouin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre J. P. Cravedi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.taap.2012.01.022" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963367v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2012.04.021" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NPHNSD3Z-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963284v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Massarin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Floriani" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Gilbin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es104082e" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963323v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Vandentorren" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amivi Oleko" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Sarter" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Bidondo" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963307v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Morin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2011.05.018" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1XGKRXWT-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579289v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Alonzo" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lecomte-Pradines" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Garnier-Laplace" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.AQUATOX.2007.11.018" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GKMCF2Z0-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579299v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alonzo" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gilbin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.A. Zeman" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garnier-Laplace" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2008.01.015" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FLJTJZD7-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179297v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Duhamel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Moutin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lom.2006.4.416" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04426036v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03987816v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03987748v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marcelo" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Robidel" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03987481v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03987464v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice M. R. Appenzeller" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Beranger" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chevrier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Adouze" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03229545v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03229547v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237772v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Thomsen" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03229549v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Haraux" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03229565v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237777v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;o Tebby" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berit Granum" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853366v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathrine Thomsen" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyntia Manzano" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853203v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853365v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03229533v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Habran" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853151v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853551v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854694v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Tan" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854695v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852995v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Khoury" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855506v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hinfray" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farzad Pakdel" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim Ait-Aissa" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Piccini" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01862443v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lacome" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Martin Vincent" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971219v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971203v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01103901v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Me Willemin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Desmots" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Le Grand" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Zeman" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Lestremau" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01103861v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lecomte" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chatellier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971110v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guldner" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saoudi" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Bidondo" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oleko" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971030v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Floch-Barneaud" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970934v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Gajewska" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan G. Diaz" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971006v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Manuel Zaldivar" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Bucher" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971031v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971005v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Fioravanzo" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pavan" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971109v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970881v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Zalko" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970649v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taku Tanaka" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Johansson" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970619v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Fevrier" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Aliaume" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970686v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970687v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04425978v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14293/P2199-8442.1.SOP-.PQDEVT.v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803960v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03319538v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557890v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05172835v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Garnier" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ndaw" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Appenzeller" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos Bessems" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04166858v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04009298v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Viau" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Delepee" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Haddad" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04000877v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04026099v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03888867v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03880660v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03878297v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Marie-Desvergne" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Hopf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Leli&#232;vre" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Noisel" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05495476v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Par&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ratier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Desroziers" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mhaouty-Kodja" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chardon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2026.123933" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05596832v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zeman" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.etap.2026.105024" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570286v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur David" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lennon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mercier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihene Bouhlel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Chaker" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41591-026-04289-7" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05132938v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Coustillet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Bearth" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Coumoul" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Vill&#233;gier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Bisson" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tox.2025.154225" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04646178v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Macheka" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Palazzi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Iglesias- Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Zaros" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice M.R. Appenzeller" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2024.108881" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04688554v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2024.07.360" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752493v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Th&#233;paut" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleo Tebby" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brochot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ratier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheh.2024.114480" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04510125v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Personne" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2024.118606" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04532832v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maribel Casas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Grazuleviciene" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Slama" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Sm&#229;stuen Haug" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2024.108621" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04161353v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Th&#233;paut" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brochot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Personne" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comtox.2023.100282" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04161687v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fa&#255;s" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Zeman" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Hardy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Schaeffer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.2c06777" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-04278064v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Thepaut" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Audouze" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Beranger" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Bisson" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2023.1744" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03661044v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Meslin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Beausoleil" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Antignac" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marike Kolossa-Gehring" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics10050228" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03218244v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Regrain" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Anna Zeman" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Guedda" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Chardon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bach" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41370-021-00315-7" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03309604v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Ougier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rousselle" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Lange" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2021.106563" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03498668v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Marcelo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Corona" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Desmots" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fped.2021.730383" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03266904v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Caudeville" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Tognet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roseline Bonnard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12940-021-00736-9" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02556779v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Tomasetig" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tebby" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Graillot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre R.R. Pery" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2020.03.007" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03229714v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Pilard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Baltora-Rosset" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-019-02157-7" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03319063v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyntia Manzano-Salgado" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schettgen" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.taap.2019.114640" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03229712v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Letinois" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tognet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2019.1340" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01960310v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Basagana" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amrit K. Sakhi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line S. Haug" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Philippat" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2018.09.046" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01862928v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emilie Willemin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Le Grand" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lestremau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.taap.2016.01.011" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01237085v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Fournier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Glorennec" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Zmirou-Navier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yrtph.2015.11.017" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01869530v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01869494v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boudet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Tack" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863935v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Vrijheid" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Slama" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Robinson" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leda Chatzi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muireann Coen" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/ehp.1307204" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963467v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Barneaud" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheh.2012.12.005" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-195JNRCM-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961804v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Mombelli" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2013.03.032" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963410v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ulaszewska" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciffroy" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fazia Tahraoui" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ettore Capri" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/jes.2012.36" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01869416v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963362v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Audebert" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Beaudouin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre J. P. Cravedi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.taap.2012.01.022" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963367v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2012.04.021" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NPHNSD3Z-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963284v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Massarin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Floriani" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Gilbin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es104082e" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963323v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Vandentorren" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amivi Oleko" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Sarter" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Bidondo" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963307v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Morin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2011.05.018" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1XGKRXWT-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579299v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alonzo" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gilbin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.A. Zeman" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garnier-Laplace" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2008.01.015" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FLJTJZD7-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579289v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Alonzo" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lecomte-Pradines" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Garnier-Laplace" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.AQUATOX.2007.11.018" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GKMCF2Z0-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179297v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Duhamel" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Moutin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lom.2006.4.416" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04426036v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03987481v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03987816v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03987748v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marcelo" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Robidel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03987464v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice M. R. Appenzeller" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Beranger" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chevrier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Adouze" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237772v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Thomsen" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03229545v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03229547v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03229549v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Haraux" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03229565v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237777v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;o Tebby" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berit Granum" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853365v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyntia Manzano" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853366v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathrine Thomsen" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853203v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03229533v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Habran" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853551v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853151v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854694v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Tan" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854695v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01862443v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lacome" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Martin Vincent" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852995v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Khoury" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855506v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hinfray" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farzad Pakdel" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim Ait-Aissa" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Piccini" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01103901v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Me Willemin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Desmots" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Le Grand" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Zeman" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Lestremau" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971203v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971219v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01103861v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lecomte" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chatellier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971005v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Fioravanzo" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pavan" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971031v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971006v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Manuel Zaldivar" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan G. Diaz" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Bucher" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970934v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Gajewska" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971030v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Floch-Barneaud" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971110v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guldner" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saoudi" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Bidondo" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oleko" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971109v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970881v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Zalko" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970687v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970649v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taku Tanaka" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Johansson" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970619v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Fevrier" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Aliaume" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970686v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04425978v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14293/P2199-8442.1.SOP-.PQDEVT.v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803960v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03319538v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557890v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05172835v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Garnier" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ndaw" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Appenzeller" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos Bessems" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04166858v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03888867v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Viau" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Delepee" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Haddad" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04026099v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04009298v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04000877v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03880660v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03878297v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Marie-Desvergne" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Hopf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Leli&#232;vre" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Noisel" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>