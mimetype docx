--- v0 (2026-03-19)
+++ v1 (2026-04-09)
@@ -844,801 +844,801 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04098639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gender Equity in Academic Rheumatology, Current Status and Potential for Improvement: A Cross-Sectional Study to Inform an EULAR Task Force</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">miRNA profile at diagnosis predicts treatment outcome in patients with B-chronic lymphocytic leukemia: A FILO study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Duroux-Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pavel V Ovseiko</w:t>
+                <w:t xml:space="preserve">Anne-Laure Gagez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Gossec</w:t>
+                <w:t xml:space="preserve">Elina Alaterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Andreoli</w:t>
+                <w:t xml:space="preserve">Rémi Letestu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uta Kiltz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Leonieke Van Mens</w:t>
+                <w:t xml:space="preserve">Olfa Khalifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RMD Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/rmdopen-2022-002518⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.983771. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2022.983771⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03879085v1</w:t>
+                <w:t xml:space="preserve">hal-03946290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">miRNA profile at diagnosis predicts treatment outcome in patients with B-chronic lymphocytic leukemia: A FILO study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Duroux-Richard</w:t>
+                <w:t xml:space="preserve">Gender Equity in Academic Rheumatology, Current Status and Potential for Improvement: A Cross-Sectional Study to Inform an EULAR Task Force</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavel V Ovseiko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Laure Gagez</w:t>
+                <w:t xml:space="preserve">Laure Gossec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elina Alaterre</w:t>
+                <w:t xml:space="preserve">Laura Andreoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Letestu</w:t>
+                <w:t xml:space="preserve">Uta Kiltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olfa Khalifa</w:t>
+                <w:t xml:space="preserve">Leonieke Van Mens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 13, pp.983771. </w:t>
+              <w:t xml:space="preserve">RMD Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8 (2), pp.e002518. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2022.983771⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/rmdopen-2022-002518⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03946290v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03879085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitochondrial MicroRNAs Contribute to Macrophage Immune Functions Including Differentiation, Polarization, and Activation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Duroux-Richard</w:t>
+                <w:t xml:space="preserve">Novel insights into macrophage diversity in rheumatoid arthritis synovium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Astrid A Boutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Courties</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Nerviani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Apparailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fphys.2021.738140⟩</w:t>
+              <w:t xml:space="preserve">Autoimmunity Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 20 (3), pp.102758. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.autrev.2021.102758⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03413128v1</w:t>
+                <w:t xml:space="preserve">inserm-04947254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SMASH' recommendations for standardised microscopic arthritis scoring of histological sections from inflammatory arthritis animal models</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maria C Denis</w:t>
+                <w:t xml:space="preserve">Mitochondrial MicroRNAs Contribute to Macrophage Immune Functions Including Differentiation, Polarization, and Activation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Duroux-Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Apparailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marietta Armaka</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maroun Khoury</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/annrheumdis-2020-219247⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.738140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2021.738140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03157626v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03413128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TNFR1-d2 carrying the p.(Thr79Met) pathogenic variant is a potential novel actor of TNFα/TNFR1 signalling regulation in the pathophysiology of TRAPS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SMASH' recommendations for standardised microscopic arthritis scoring of histological sections from inflammatory arthritis animal models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Hayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Rittore</w:t>
+                <w:t xml:space="preserve">Margriet J Vervoordeldonk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déborah Méchin</w:t>
+                <w:t xml:space="preserve">Maria C Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Sanchez</w:t>
+                <w:t xml:space="preserve">Marietta Armaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Marinèche</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vuthy Ea</w:t>
+                <w:t xml:space="preserve">Markus Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-83539-9⟩</w:t>
+              <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.annrheumdis-2020-219247. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/annrheumdis-2020-219247⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03145389v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03157626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel insights into macrophage diversity in rheumatoid arthritis synovium</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">TNFR1-d2 carrying the p.(Thr79Met) pathogenic variant is a potential novel actor of TNFα/TNFR1 signalling regulation in the pathophysiology of TRAPS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Rittore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Astrid A Boutet</w:t>
+                <w:t xml:space="preserve">Déborah Méchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Courties</w:t>
+                <w:t xml:space="preserve">Elodie Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandra Nerviani</w:t>
+                <w:t xml:space="preserve">Léa Marinèche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Le Goff</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florence Apparailly</w:t>
+                <w:t xml:space="preserve">Vuthy Ea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autoimmunity Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 20 (3), pp.102758. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11, pp.4172. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.autrev.2021.102758⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-83539-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04947254v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03145389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrative Analysis of Human Macrophage Inflammatory Response Related to Mycobacterium tuberculosis Virulence</w:t>
               </w:r>
@@ -1752,1242 +1752,1242 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03714483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissecting the phenotypic and functional heterogeneity of mouse inflammatory osteoclasts by the expression of Cx3cr1</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dysregulation of microRNA expression in the skin during cutaneous adverse drug reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Ciucci</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julia Halper</w:t>
+                <w:t xml:space="preserve">Eric Pedruzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Rouleau</w:t>
+                <w:t xml:space="preserve">François Chasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Duroux-Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bocarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Apparailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7554/eLife.54493⟩</w:t>
+              <w:t xml:space="preserve">Allergy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 75 (12), pp.3279-3283. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/all.14464⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03048183v1</w:t>
+                <w:t xml:space="preserve">hal-03994558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential Accumulation and Activation of Monocyte and Dendritic Cell Subsets in Inflamed Synovial Fluid Discriminates Between Juvenile Idiopathic Arthritis and Septic Arthritis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïlys Cren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Nziza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Carbasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Mahe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Dufourcq-Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 11, pp.1716. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fimmu.2020.01716⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02965159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">POLR1B and neural crest cell anomalies in Treacher Collins syndrome type 4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béryl Laplace-Builhé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Tran Mau-Them</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Goldenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics in Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 22 (3), pp.547-556. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41436-019-0669-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02549940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dysregulation of microRNA expression in the skin during cutaneous adverse drug reactions</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">David Bocarra</w:t>
+                <w:t xml:space="preserve">New insights into macrophage heterogeneity in rheumatoid arthritis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Hannemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Apparailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Courties</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Allergy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/all.14464⟩</w:t>
+              <w:t xml:space="preserve">Joint Bone Spine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 88 (1), pp.105091. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbspin.2020.105091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03994558v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04947233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights into macrophage heterogeneity in rheumatoid arthritis</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Clinical and Molecular Spectrum of Nonsyndromic Early‐Onset Osteoarthritis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Ruault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Yauy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Fradin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien van Gils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Bone Spine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbspin.2020.105091⟩</w:t>
+              <w:t xml:space="preserve">Arthritis &amp; rheumatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 72 (10), pp.1689 - 1693. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/art.41387⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04947233v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03714570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical and Molecular Spectrum of Nonsyndromic Early‐Onset Osteoarthritis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Fabre</w:t>
+                <w:t xml:space="preserve">Dissecting the phenotypic and functional heterogeneity of mouse inflammatory osteoclasts by the expression of Cx3cr1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Bernadette Madel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lidia Ibáñez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Fradin</w:t>
+                <w:t xml:space="preserve">Thomas Ciucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Halper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien van Gils</w:t>
+                <w:t xml:space="preserve">Matthieu Rouleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arthritis &amp; rheumatology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 72 (10), pp.1689 - 1693. </w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9, </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/art.41387⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7554/eLife.54493⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03714570v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03048183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MicroRNAs in juvenile idiopathic arthritis: can we learn more about pathophysiological mechanisms?</w:t>
+                <w:t xml:space="preserve">Arthritis sensory and motor scale: predicting functional deficits from the clinical score in collagen-induced arthritis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadege Nziza</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anne-Laure Mausset-Bonnefont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïlys Cren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Vicente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Quentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jorgensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autoimmunity Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.autrev.2019.06.006⟩</w:t>
+              <w:t xml:space="preserve">Arthritis Research and Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21 (264), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13075-019-2047-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03024109v1</w:t>
+                <w:t xml:space="preserve">hal-02397115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthritis sensory and motor scale: predicting functional deficits from the clinical score in collagen-induced arthritis</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Julie Quentin</w:t>
+                <w:t xml:space="preserve">Immune Function and Diversity of Osteoclasts in Normal and Pathological Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Bernadette Madel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lidia Ibáñez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Jorgensen</w:t>
+                <w:t xml:space="preserve">Abdelilah Wakkach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teun de Vries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Teti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arthritis Research and Therapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13075-019-2047-z⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2019.01408⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02397115v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02402778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immune Function and Diversity of Osteoclasts in Normal and Pathological Conditions</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">MicroRNAs in juvenile idiopathic arthritis: can we learn more about pathophysiological mechanisms?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Teti</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nadege Nziza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Duroux-Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Apparailly</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 10, </w:t>
+              <w:t xml:space="preserve">Autoimmunity Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 18 (8), pp.796-804. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2019.01408⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.autrev.2019.06.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02402778v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03024109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synovial-Fluid miRNA Signature for Diagnosis of Juvenile Idiopathic Arthritis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadege Nziza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Jeziorski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Delpont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïlys Cren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Chevassus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3413,1809 +3413,1809 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02874993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beneficial Effect of Alcohol Withdrawal on Gut Permeability and Microbial Translocation in Patients with Alcohol Use Disorder</w:t>
+                <w:t xml:space="preserve">Advanced microRNA-based cancer diagnostics using amplified time-gated FRET</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Donnadieu-Rigole</w:t>
+                <w:t xml:space="preserve">Xue Qiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Pansu</w:t>
+                <w:t xml:space="preserve">Jingyue Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Mura</w:t>
+                <w:t xml:space="preserve">Jiajia Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Pelletier</w:t>
+                <w:t xml:space="preserve">Akram Yahia-Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régis Alarcon</w:t>
+                <w:t xml:space="preserve">Nikiforos-Ioannis Kapetanakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alcoholism: Clinical and Experimental Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 42 (1), pp.32 - 40. </w:t>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (42), pp.8046--8055. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/acer.13527⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c8sc03121e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01845044v1</w:t>
+                <w:t xml:space="preserve">hal-02183316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delivery of miR-146a to Ly6C high Monocytes Inhibits Pathogenic Bone Erosion in Inflammatory Arthritis</w:t>
+                <w:t xml:space="preserve">Beneficial Effect of Alcohol Withdrawal on Gut Permeability and Microbial Translocation in Patients with Alcohol Use Disorder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meryem Ammari</w:t>
+                <w:t xml:space="preserve">Hélène Donnadieu-Rigole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessy Presumey</w:t>
+                <w:t xml:space="preserve">Nathalie Pansu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clara Ponsolles</w:t>
+                <w:t xml:space="preserve">Thibault Mura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gautier Roussignol</w:t>
+                <w:t xml:space="preserve">Stéphanie Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Roubert</w:t>
+                <w:t xml:space="preserve">Régis Alarcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theranostics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 8 (21), pp.5972-5985. </w:t>
+              <w:t xml:space="preserve">Alcoholism: Clinical and Experimental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 42 (1), pp.32 - 40. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7150/thno.29313⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/acer.13527⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02309187v1</w:t>
+                <w:t xml:space="preserve">hal-01845044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced microRNA-based cancer diagnostics using amplified time-gated FRET</w:t>
+                <w:t xml:space="preserve">Delivery of miR-146a to Ly6C high Monocytes Inhibits Pathogenic Bone Erosion in Inflammatory Arthritis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xue Qiu</w:t>
+                <w:t xml:space="preserve">Meryem Ammari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jingyue Xu</w:t>
+                <w:t xml:space="preserve">Jessy Presumey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jiajia Guo</w:t>
+                <w:t xml:space="preserve">Clara Ponsolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Akram Yahia-Ammar</w:t>
+                <w:t xml:space="preserve">Gautier Roussignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nikiforos-Ioannis Kapetanakis</w:t>
+                <w:t xml:space="preserve">Christine Roubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 9 (42), pp.8046--8055. </w:t>
+              <w:t xml:space="preserve">Theranostics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (21), pp.5972-5985. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c8sc03121e⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7150/thno.29313⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02183316v1</w:t>
+                <w:t xml:space="preserve">hal-02309187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CRISPR-Cas9: A revolution in genome editing in rheumatic diseases</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Regenerative medicine: Breaking Prometheus's curse for cartilage regeneration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Apparailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Bone Spine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbspin.2016.09.012⟩</w:t>
+              <w:t xml:space="preserve">Nature Reviews Rheumatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 13 (9), pp.516 - 518. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nrrheum.2017.116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01845048v1</w:t>
+                <w:t xml:space="preserve">hal-01845049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new autoinflammatory and autoimmune syndrome associated with NLRP1 mutations: NAIAD ( NLRP1- associated autoinflammation with arthritis and dyskeratosis)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">microRNA target prediction programs predict many false positives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Pinzón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Grandemange</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elodie Sanchez</w:t>
+                <w:t xml:space="preserve">Blaise Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Louis-Plence</w:t>
+                <w:t xml:space="preserve">Laura Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Tran Mau-Them</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Didier Bessis</w:t>
+                <w:t xml:space="preserve">Anna Sergeeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessy Presumey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/annrheumdis-2016-210021⟩</w:t>
+              <w:t xml:space="preserve">Genome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 27 (2), pp.234 - 245. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/gr.205146.116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01796999v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01845045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regenerative medicine: Breaking Prometheus's curse for cartilage regeneration</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">TMEM187-IRAK1 Polymorphisms Associated with Rheumatoid Arthritis Susceptibility in Tunisian and French Female Populations: Influence of Geographic Origin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olfa Khalifa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Balandraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Roudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Reviews Rheumatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nrrheum.2017.116⟩</w:t>
+              <w:t xml:space="preserve">Journal of Immunology Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2017, pp.1 - 12 / 4915950. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2017/4915950⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01845049v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01488124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">microRNA target prediction programs predict many false positives</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laura Martinez</w:t>
+                <w:t xml:space="preserve">miR-125b and miR-532-3p predict the efficiency of rituximab-mediated lymphodepletion in chronic lymphocytic leukemia patients. A French Innovative Leukemia Organization study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Gagez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Duroux-Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Sergeeva</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jessy Presumey</w:t>
+                <w:t xml:space="preserve">Stéphane Leprêtre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Orsini-Piocelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Letestu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1101/gr.205146.116⟩</w:t>
+              <w:t xml:space="preserve">Haematologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 102 (4), pp.746-754. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3324/haematol.2016.153189⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01845045v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01568353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TMEM187-IRAK1 Polymorphisms Associated with Rheumatoid Arthritis Susceptibility in Tunisian and French Female Populations: Influence of Geographic Origin</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A new autoinflammatory and autoimmune syndrome associated with NLRP1 mutations: NAIAD ( NLRP1- associated autoinflammation with arthritis and dyskeratosis)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Lambert</w:t>
+                <w:t xml:space="preserve">Sylvie Grandemange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Auger</w:t>
+                <w:t xml:space="preserve">Pascale Louis-Plence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Roudier</w:t>
+                <w:t xml:space="preserve">Frederic Tran Mau-Them</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bessis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Immunology Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2017/4915950⟩</w:t>
+              <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 76 (7), pp.1191 - 1198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/annrheumdis-2016-210021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01488124v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01796999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">miR-125b and miR-532-3p predict the efficiency of rituximab-mediated lymphodepletion in chronic lymphocytic leukemia patients. A French Innovative Leukemia Organization study.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">CRISPR-Cas9: A revolution in genome editing in rheumatic diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Duroux-Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Orsini-Piocelle</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Carine Giovannangeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Apparailly</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Haematologica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 102 (4), pp.746-754. </w:t>
+              <w:t xml:space="preserve">Joint Bone Spine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 84 (1), pp.1 - 4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3324/haematol.2016.153189⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jbspin.2016.09.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01568353v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01845048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-Linked miRNAs Associated with Gender Differences in Rheumatoid Arthritis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olfa Khalifa</w:t>
+                <w:t xml:space="preserve">Effects of alcohol withdrawal on monocyte subset defects in chronic alcohol users</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Donnadieu-Rigole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Mura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves-Marie Pers</w:t>
+                <w:t xml:space="preserve">Pierre Portales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Duroux-Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rosanna Ferreira</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christian Jorgensen</w:t>
+                <w:t xml:space="preserve">Martine Bouthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms17111852⟩</w:t>
+              <w:t xml:space="preserve">Journal of Leukocyte Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 100 (5), pp.1191 - 1199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1189/jlb.5A0216-060RR⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01815741v1</w:t>
+                <w:t xml:space="preserve">hal-01845051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erratum: Deregulation and therapeutic potential of microRNAs in arthritic diseases</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">miR-125b controls monocyte adaptation to inflammation through mitochondrial metabolism and dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Duroux-Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Roubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meryem Ammari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessy Presumey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Grün</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Reviews Rheumatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nrrheum.2016.119⟩</w:t>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 128 (26), pp.3125-3136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/blood-2016-02-697003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01844606v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01818909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of alcohol withdrawal on monocyte subset defects in chronic alcohol users</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thibault Mura</w:t>
+                <w:t xml:space="preserve">Deregulation and therapeutic potential of microRNAs in arthritic diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Vicente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Portales</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yves-Marie Pers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Apparailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jorgensen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Leukocyte Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1189/jlb.5A0216-060RR⟩</w:t>
+              <w:t xml:space="preserve">Nature Reviews Rheumatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12 (4), pp.211 - 220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nrrheum.2015.162⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01845051v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01834238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">miR-125b controls monocyte adaptation to inflammation through mitochondrial metabolism and dynamics</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jessy Presumey</w:t>
+                <w:t xml:space="preserve">X-Linked miRNAs Associated with Gender Differences in Rheumatoid Arthritis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olfa Khalifa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves-Marie Pers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosanna Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joachim Grün</w:t>
+                <w:t xml:space="preserve">Audrey Sénéchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jorgensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 128 (26), pp.3125-3136. </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 17 (11), pp.1852. </w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1182/blood-2016-02-697003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms17111852⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01818909v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01815741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deregulation and therapeutic potential of microRNAs in arthritic diseases</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+                <w:t xml:space="preserve">Erratum: Deregulation and therapeutic potential of microRNAs in arthritic diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Vicente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Marie Pers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Apparailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jorgensen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Reviews Rheumatology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 12 (4), pp.211 - 220. </w:t>
+              <w:t xml:space="preserve">, 2016, 12 (8), pp.496 - 496. </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nrrheum.2015.162⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/nrrheum.2016.119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01834238v1</w:t>
+                <w:t xml:space="preserve">hal-01844606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A4.4 MIR-146A deficiency in LY6C high monocytes contributes to pathogenic bone loss during inflammatory arthritis</w:t>
               </w:r>
@@ -5361,64 +5361,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonja Herman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anita Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessy Presumey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marije Koenders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5495,51 +5495,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Duroux-Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimena Cuenca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Ponsolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Badilla Piñeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5629,51 +5629,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kolandaswamy Anbazhagan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Duroux-Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jorgensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Apparailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5733,77 +5733,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circulating miRNA-125b Is a Potential Biomarker Predicting Response to Rituximab in Rheumatoid Arthritis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Duroux-Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Marie Pers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meryem Ammari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Baeten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5982,325 +5982,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01845061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Therapeutic mesenchymal stem cells in rheumatic diseases: rationale, clinical data and perspectives</w:t>
+                <w:t xml:space="preserve">E2F transcription factor-1 regulates oxidative metabolism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Guérit</w:t>
+                <w:t xml:space="preserve">Emilie Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Maumus</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Sébastien Annicotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Lagarrigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Aguilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrielle Clapé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Investigation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature Cell Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 13 (9), pp.1146-1152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncb2309⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00644029v1</w:t>
+                <w:t xml:space="preserve">hal-02651296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E2F transcription factor-1 regulates oxidative metabolism</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Therapeutic mesenchymal stem cells in rheumatic diseases: rationale, clinical data and perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyrielle Clapé</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">David Guérit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Maumus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Apparailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jorgensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Noël</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Cell Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Clinical Investigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 1 (9), pp.1269-1277</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02651296v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00644029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BIK is a novel pro-apoptotic target gene for miR-125b in human monocytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Duroux-Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessy Presumey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Pers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6377,64 +6377,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cytosolic phospholipase A2α gene silencing in monocytes alters development of Th1 responses and reduces autoimmune arthritis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Courties</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessy Presumey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6511,51 +6511,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The micrornas as biomarkers in knee osteoarthritis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Marie Pers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farida Djouad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6770,51 +6770,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">132 VALIDATION OF BLOOD BIOMARKERS IN KNEE OSTEOARTHRITIS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Marie Pers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6898,338 +6898,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05002781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concerted stimuli regulating osteo-chondral differentiation from stem cells: phenotype acquisition regulated by microRNAs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">miR-143 interferes with ERK5 signaling, and abrogates prostate cancer progression in mice.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrielle Clapé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan Gordeladze</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Farida Djouad</w:t>
+                <w:t xml:space="preserve">Vanessa Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Brondello</w:t>
+                <w:t xml:space="preserve">Corinne Henriquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Apparailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Noel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Duroux-Richard</w:t>
+                <w:t xml:space="preserve">Pedro Luis Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Pharmacologica Sinica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 30 (10), pp.1369-1384. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 4 (10), pp.e7542. </w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/aps.2009.143⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0007542⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04989608v1</w:t>
+                <w:t xml:space="preserve">inserm-00431462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">miR-143 interferes with ERK5 signaling, and abrogates prostate cancer progression in mice.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Concerted stimuli regulating osteo-chondral differentiation from stem cells: phenotype acquisition regulated by microRNAs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanessa Fritz</w:t>
+                <w:t xml:space="preserve">Jan Gordeladze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farida Djouad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Henriquet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florence Apparailly</w:t>
+                <w:t xml:space="preserve">Jean-Marc Brondello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedro Luis Fernandez</w:t>
+                <w:t xml:space="preserve">D. Noel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Duroux-Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 4 (10), pp.e7542. </w:t>
+              <w:t xml:space="preserve">Acta Pharmacologica Sinica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 30 (10), pp.1369-1384. </w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0007542⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/aps.2009.143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00431462v1</w:t>
+                <w:t xml:space="preserve">hal-04989608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antitumoral Activity and Osteogenic Potential of hATF-Expressing Mesenchymal Stem Cells In A Murine Model of Osteolytic Tumor.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7345,51 +7345,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Marie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Bouffi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Louis-Plence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7613,64 +7613,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Apparailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Louis-Plence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jorgensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transplantation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 82 (8), pp.1060-1066. </w:t>
@@ -7708,90 +7708,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparative study on intra-articular versus systemic gene electrotransfer in experimental arthritis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maroun Khoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bigey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Louis-Plence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Rhinn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7854,90 +7854,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient new cationic liposome formulation for systemic delivery of small interfering RNA silencing tumor necrosis factor alpha in experimental arthritis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maroun Khoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Louis-Plence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Escriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Largeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8001,90 +8001,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impairment of the functional properties of mesenchymal stem cells in the presence of TNF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farida Djouad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Noel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Apparailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Louis-Plence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jorgensen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical and experimental rheumatology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 23, pp.745</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8122,51 +8122,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tumor necrosis factor alpha reverses the immunosuppressive properties of mesenchymal stem cells in collagen-induced arthritis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farida Djouad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Louis-Plence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Bony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8295,51 +8295,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Uzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Haüpl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Louis-Plence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arthritis Research &amp; Therapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 7 (Suppl 1), pp.P73. </w:t>
@@ -8524,77 +8524,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reversal of the immunosuppressive properties of mesenchymal stem cells by tumor necrosis factor α in collagen‐induced arthritis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farida Djouad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Apparailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Louis-Plence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8684,51 +8684,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Dudler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-C Renauld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Louis-Plence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Dumoutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8792,51 +8792,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immunosuppressive effect of mesenchymal stem cells favors tumor growth in allogeneic animals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farida Djouad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Louis-Plence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9043,103 +9043,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesenchymal stem cells and rheumatoid arthritis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jorgensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farida Djouad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Apparailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Louis-Plence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint Bone Spine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 70 (6), pp.483-485. </w:t>
@@ -9177,51 +9177,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engineering mesenchymal stem cells for immunotherapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jorgensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farida Djouad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9732,64 +9732,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NAMPT/Visfatin expression by inflammatory monocytes mediates arthritis pathogenesis by promoting IL-17-producing T cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessy Présumey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Courties</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Louis-Plence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Escriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9857,51 +9857,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Targeted delivery to inflammatory monocytes for efficient RNAi-mediated immuno-intervention in auto-immune arthritis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessy Présumey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Courties</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Marie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10289,90 +10289,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PSMB10, the last immunoproteasome gene missing for PRAAS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sarrabay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Méchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aicha Salhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilaine Boursier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Rittore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -10563,51 +10563,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323223v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Laouteouet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bortolotti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Marineche" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Hannemann" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Chambon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/art.43299" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323516v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Lima" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Astrid Boutet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-Agn&#232;s Ch&#233;peaux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;l Glasson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ard.2025.07.019" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913847v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Comel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norma Saad" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debapratim Sil" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Apparailly" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Willems" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10875-024-01796-5" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959089v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhum.2024.10.001" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068580v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Bernadette Madel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Halper" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Ib&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lozano" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rouleau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.82037" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098639v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Duroux-Richard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Touitou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jeziorski" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imlet.2023.04.001" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03879085v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel V Ovseiko" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gossec" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Andreoli" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uta Kiltz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonieke Van Mens" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/rmdopen-2022-002518" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946290v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Gagez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Alaterre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Letestu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Khalifa" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.983771" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413128v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroun Khoury" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2021.738140" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03157626v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Hayer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margriet J Vervoordeldonk" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria C Denis" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marietta Armaka" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Hoffmann" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2020-219247" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145389v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rittore" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah M&#233;chin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Sanchez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Marin&#232;che" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vuthy Ea" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-83539-9" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04947254v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Astrid A Boutet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Courties" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Nerviani" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Le Goff" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autrev.2021.102758" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714483v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bade" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Simonetti" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Sans" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Laboudie" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Kissane" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.668060" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048183v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ciucci" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rouleau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.54493" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965159v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lys Cren" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Nziza" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Carbasse" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Mahe" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dufourcq-Lopez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2020.01716" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02549940v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;ryl Laplace-Builh&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tran Mau-Them" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Richard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Goldenberg" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41436-019-0669-9" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994558v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pedruzzi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chasset" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bocarra" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.14464" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04947233v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2020.105091" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714570v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Ruault" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Yauy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fabre" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Fradin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien van Gils" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/art.41387" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03024109v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadege Nziza" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autrev.2019.06.006" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02397115v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Mausset-Bonnefont" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Vicente" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Quentin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jorgensen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13075-019-2047-z" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402778v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelilah Wakkach" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teun de Vries" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Teti" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2019.01408" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02389053v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Delpont" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Chevassus" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells8121521" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01845043v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Imbert-Bouteille" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tran Mau Them" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Thevenon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guignard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gatinois" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmg.2018.07.003" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714574v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Robin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Peillex" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2019.02145" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02874993v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#252;seyin Firat" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Schordan" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2019.00375" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01845044v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Donnadieu-Rigole" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pansu" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Mura" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pelletier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Alarcon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acer.13527" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02309187v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Ammari" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Presumey" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Ponsolles" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Roussignol" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Roubert" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/thno.29313" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183316v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue Qiu" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingyue Xu" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiajia Guo" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akram Yahia-Ammar" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikiforos-Ioannis Kapetanakis" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8sc03121e" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01845048v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Giovannangeli" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2016.09.012" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796999v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Grandemange" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Louis-Plence" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Tran Mau-Them" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bessis" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2016-210021" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01845049v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nrrheum.2017.116" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01845045v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Pinz&#243;n" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Li" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Martinez" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Sergeeva" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.205146.116" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488124v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Balandraud" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lambert" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Auger" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roudier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/4915950" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568353v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Orsini-Piocelle" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2016.153189" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815741v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Pers" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosanna Ferreira" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey S&#233;n&#233;chal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms17111852" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844606v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le No&#235;l" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nrrheum.2016.119" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01845051v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Portales" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bouthier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1189/jlb.5A0216-060RR" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818909v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Gr&#252;n" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2016-02-697003" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01834238v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nrrheum.2015.162" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01834614v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ammari" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Presumey" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ponsolles" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Roussignol" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2015-207259.86" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01845054v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Herman" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Fischer" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marije Koenders" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/art.39223" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01834583v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimena Cuenca" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Badilla Pi&#241;eiro" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Gonzalez" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms160816953" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01845071v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kolandaswamy Anbazhagan" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/08830185.2014.902453" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01845068v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Fabre" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baeten" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/342524" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01845061v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Garcin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franciane Paul" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Staufenbiel" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bordat" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; van Der Heyden" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms4016" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00644029v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gu&#233;rit" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Maumus" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651296v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Blanchet" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Annicotte" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Lagarrigue" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Aguilar" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Clap&#233;" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncb2309" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00668428v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Pers" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Lecellier" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1479-5876-8-S1-P56" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00934267v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Baron" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Escriou" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter van Lent" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1479-5876-8-S1-O3" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002886v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Djouad" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Duroux-Richard" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Noel" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/ard.2010.129635n" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00622783v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Marklein" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Konthur" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T H&#228;upl" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Shlomchik" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Steiner" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002781v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fabre" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Duroux-Richard" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1063-4584(10)60159-8" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989608v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Gordeladze" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Brondello" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Noel" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/aps.2009.143" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00431462v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Fritz" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Henriquet" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Luis Fernandez" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0007542" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315969v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bouquet" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Opolon" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Voide" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1634/stemcells.2008-0139" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942354v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Marie Charbonnier" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Bouffi" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bony" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1634/stemcells.2006-0548" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990609v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Delorme" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Maurice" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/ar2153" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942391v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.tp.0000236098.13804.0b" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00193122v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bigey" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rhinn" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgm.922" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LX9T6BHM-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00193135v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Largeau" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/art.21876" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015004v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003025v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bony" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Jorgensen" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/ar1573" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004099v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D No&#235;l" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Uz&#233;" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Ha&#252;pl" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/ar1594" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00089978v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas H&#228;upl" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Uz&#233;" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najiba Lahlou" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/ar1827" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942453v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/art.21012" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004856v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Dudler" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C Renauld" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Dumoutier" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/ar1123" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000040v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tropel" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2003-04-1193" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004870v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Sany" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/ar906" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000678v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2003.08.001" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000687v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.gt.3302019" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05099269v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Marineche" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bienfait Abasi Ali" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bertrand-Gaday" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Severac" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joca.2025.03.063" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04989414v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lambour" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vachin" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Combes" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Daumur" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Denis" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01834586v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Cuenca" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Badilla" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2015-207259.182" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00758223v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Pr&#233;sumey" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Scherman" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00643966v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714607v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Richard" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Maldiney" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Le Masne de Chermont" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Seguin" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Wattier" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04947272v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02396614v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sarrabay" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Salhi" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilaine Boursier" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323223v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Laouteouet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bortolotti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Marineche" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Hannemann" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Chambon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/art.43299" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323516v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Lima" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Astrid Boutet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-Agn&#232;s Ch&#233;peaux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;l Glasson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ard.2025.07.019" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913847v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Comel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norma Saad" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debapratim Sil" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Apparailly" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Willems" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10875-024-01796-5" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959089v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhum.2024.10.001" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068580v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Bernadette Madel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Halper" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Ib&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lozano" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rouleau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.82037" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098639v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Duroux-Richard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Touitou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jeziorski" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imlet.2023.04.001" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946290v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Gagez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Alaterre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Letestu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Khalifa" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.983771" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03879085v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel V Ovseiko" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gossec" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Andreoli" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uta Kiltz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonieke Van Mens" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/rmdopen-2022-002518" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04947254v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Astrid A Boutet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Courties" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Nerviani" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Le Goff" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autrev.2021.102758" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413128v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroun Khoury" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2021.738140" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03157626v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Hayer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margriet J Vervoordeldonk" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria C Denis" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marietta Armaka" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Hoffmann" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2020-219247" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145389v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rittore" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah M&#233;chin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Sanchez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Marin&#232;che" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vuthy Ea" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-83539-9" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714483v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bade" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Simonetti" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Sans" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Laboudie" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Kissane" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.668060" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994558v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pedruzzi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chasset" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bocarra" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.14464" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965159v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lys Cren" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Nziza" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Carbasse" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Mahe" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dufourcq-Lopez" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2020.01716" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02549940v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;ryl Laplace-Builh&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tran Mau-Them" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Richard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Goldenberg" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41436-019-0669-9" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04947233v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2020.105091" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714570v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Ruault" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Yauy" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fabre" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Fradin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien van Gils" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/art.41387" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048183v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ciucci" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rouleau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.54493" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02397115v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Mausset-Bonnefont" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Vicente" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Quentin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jorgensen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13075-019-2047-z" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402778v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelilah Wakkach" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teun de Vries" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Teti" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2019.01408" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03024109v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadege Nziza" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autrev.2019.06.006" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02389053v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Delpont" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Chevassus" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells8121521" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01845043v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Imbert-Bouteille" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tran Mau Them" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Thevenon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guignard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gatinois" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmg.2018.07.003" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714574v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Robin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Peillex" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2019.02145" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02874993v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#252;seyin Firat" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Schordan" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2019.00375" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183316v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue Qiu" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingyue Xu" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiajia Guo" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akram Yahia-Ammar" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikiforos-Ioannis Kapetanakis" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8sc03121e" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01845044v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Donnadieu-Rigole" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pansu" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Mura" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pelletier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Alarcon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acer.13527" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02309187v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Ammari" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Presumey" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Ponsolles" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Roussignol" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Roubert" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/thno.29313" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01845049v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nrrheum.2017.116" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01845045v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Pinz&#243;n" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Li" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Martinez" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Sergeeva" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.205146.116" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488124v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Balandraud" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lambert" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Auger" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roudier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/4915950" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568353v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Orsini-Piocelle" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2016.153189" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796999v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Grandemange" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Louis-Plence" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Tran Mau-Them" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bessis" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2016-210021" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01845048v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Giovannangeli" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2016.09.012" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01845051v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Portales" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bouthier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1189/jlb.5A0216-060RR" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818909v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Gr&#252;n" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2016-02-697003" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01834238v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le No&#235;l" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Pers" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nrrheum.2015.162" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815741v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosanna Ferreira" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey S&#233;n&#233;chal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms17111852" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844606v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nrrheum.2016.119" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01834614v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ammari" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Presumey" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ponsolles" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Roussignol" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2015-207259.86" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01845054v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Herman" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Fischer" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marije Koenders" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/art.39223" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01834583v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimena Cuenca" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Badilla Pi&#241;eiro" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Gonzalez" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms160816953" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01845071v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kolandaswamy Anbazhagan" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/08830185.2014.902453" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01845068v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Fabre" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baeten" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/342524" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01845061v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Garcin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franciane Paul" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Staufenbiel" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bordat" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; van Der Heyden" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms4016" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651296v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Blanchet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Annicotte" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Lagarrigue" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Aguilar" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Clap&#233;" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncb2309" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00644029v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gu&#233;rit" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Maumus" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00668428v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Pers" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Lecellier" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1479-5876-8-S1-P56" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00934267v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Baron" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Escriou" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter van Lent" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1479-5876-8-S1-O3" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002886v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Djouad" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Duroux-Richard" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Noel" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/ard.2010.129635n" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00622783v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Marklein" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Konthur" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T H&#228;upl" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Shlomchik" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Steiner" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002781v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fabre" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Duroux-Richard" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1063-4584(10)60159-8" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00431462v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Fritz" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Henriquet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Luis Fernandez" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0007542" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989608v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Gordeladze" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Brondello" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Noel" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/aps.2009.143" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315969v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bouquet" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Opolon" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Voide" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1634/stemcells.2008-0139" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942354v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Marie Charbonnier" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Bouffi" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bony" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1634/stemcells.2006-0548" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990609v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Delorme" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Maurice" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/ar2153" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942391v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.tp.0000236098.13804.0b" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00193122v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bigey" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rhinn" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgm.922" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LX9T6BHM-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00193135v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Largeau" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/art.21876" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015004v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003025v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bony" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Jorgensen" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/ar1573" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004099v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D No&#235;l" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Uz&#233;" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Ha&#252;pl" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/ar1594" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00089978v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas H&#228;upl" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Uz&#233;" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najiba Lahlou" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/ar1827" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942453v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/art.21012" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004856v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Dudler" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C Renauld" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Dumoutier" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/ar1123" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000040v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tropel" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2003-04-1193" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004870v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Sany" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/ar906" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000678v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2003.08.001" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000687v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.gt.3302019" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05099269v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Marineche" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bienfait Abasi Ali" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bertrand-Gaday" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Severac" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joca.2025.03.063" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04989414v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lambour" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vachin" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Combes" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Daumur" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Denis" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01834586v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Cuenca" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Badilla" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2015-207259.182" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00758223v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Pr&#233;sumey" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Scherman" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00643966v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714607v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Richard" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Maldiney" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Le Masne de Chermont" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Seguin" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Wattier" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04947272v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02396614v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sarrabay" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Salhi" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilaine Boursier" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>