--- v1 (2026-04-09)
+++ v2 (2026-05-03)
@@ -1112,399 +1112,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03879085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel insights into macrophage diversity in rheumatoid arthritis synovium</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mitochondrial MicroRNAs Contribute to Macrophage Immune Functions Including Differentiation, Polarization, and Activation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Duroux-Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Apparailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Astrid A Boutet</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maroun Khoury</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autoimmunity Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.autrev.2021.102758⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.738140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2021.738140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-04947254v1</w:t>
+                <w:t xml:space="preserve">hal-03413128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitochondrial MicroRNAs Contribute to Macrophage Immune Functions Including Differentiation, Polarization, and Activation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florence Apparailly</w:t>
+                <w:t xml:space="preserve">SMASH' recommendations for standardised microscopic arthritis scoring of histological sections from inflammatory arthritis animal models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Hayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margriet J Vervoordeldonk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria C Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maroun Khoury</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marietta Armaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Hoffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fphys.2021.738140⟩</w:t>
+              <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.annrheumdis-2020-219247. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/annrheumdis-2020-219247⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03413128v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03157626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SMASH' recommendations for standardised microscopic arthritis scoring of histological sections from inflammatory arthritis animal models</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Novel insights into macrophage diversity in rheumatoid arthritis synovium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margriet J Vervoordeldonk</w:t>
+                <w:t xml:space="preserve">Marie-Astrid A Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria C Denis</w:t>
+                <w:t xml:space="preserve">Gabriel Courties</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marietta Armaka</w:t>
+                <w:t xml:space="preserve">Alessandra Nerviani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Markus Hoffmann</w:t>
+                <w:t xml:space="preserve">Benoit Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Apparailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, pp.annrheumdis-2020-219247. </w:t>
+              <w:t xml:space="preserve">Autoimmunity Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 20 (3), pp.102758. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/annrheumdis-2020-219247⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.autrev.2021.102758⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03157626v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04947254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TNFR1-d2 carrying the p.(Thr79Met) pathogenic variant is a potential novel actor of TNFα/TNFR1 signalling regulation in the pathophysiology of TRAPS</w:t>
               </w:r>
@@ -1752,295 +1752,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03714483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dysregulation of microRNA expression in the skin during cutaneous adverse drug reactions</w:t>
+                <w:t xml:space="preserve">Differential Accumulation and Activation of Monocyte and Dendritic Cell Subsets in Inflamed Synovial Fluid Discriminates Between Juvenile Idiopathic Arthritis and Septic Arthritis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Pedruzzi</w:t>
+                <w:t xml:space="preserve">Maïlys Cren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Chasset</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Duroux-Richard</w:t>
+                <w:t xml:space="preserve">Nadège Nziza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Bocarra</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florence Apparailly</w:t>
+                <w:t xml:space="preserve">Aurélia Carbasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Mahe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Dufourcq-Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Allergy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/all.14464⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, pp.1716. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2020.01716⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03994558v1</w:t>
+                <w:t xml:space="preserve">hal-02965159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential Accumulation and Activation of Monocyte and Dendritic Cell Subsets in Inflamed Synovial Fluid Discriminates Between Juvenile Idiopathic Arthritis and Septic Arthritis</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dysregulation of microRNA expression in the skin during cutaneous adverse drug reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélia Carbasse</w:t>
+                <w:t xml:space="preserve">Eric Pedruzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perrine Mahe</w:t>
+                <w:t xml:space="preserve">François Chasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Duroux-Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Dufourcq-Lopez</w:t>
+                <w:t xml:space="preserve">David Bocarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Apparailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11, pp.1716. </w:t>
+              <w:t xml:space="preserve">Allergy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 75 (12), pp.3279-3283. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2020.01716⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/all.14464⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02965159v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03994558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">POLR1B and neural crest cell anomalies in Treacher Collins syndrome type 4</w:t>
               </w:r>
@@ -2186,51 +2186,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Hannemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Apparailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Courties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint Bone Spine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 88 (1), pp.105091. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2545,51 +2545,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthritis sensory and motor scale: predicting functional deficits from the clinical score in collagen-induced arthritis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Mausset-Bonnefont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïlys Cren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Vicente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2943,51 +2943,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Jeziorski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Delpont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïlys Cren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Chevassus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3547,295 +3547,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02183316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beneficial Effect of Alcohol Withdrawal on Gut Permeability and Microbial Translocation in Patients with Alcohol Use Disorder</w:t>
+                <w:t xml:space="preserve">Delivery of miR-146a to Ly6C high Monocytes Inhibits Pathogenic Bone Erosion in Inflammatory Arthritis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Donnadieu-Rigole</w:t>
+                <w:t xml:space="preserve">Meryem Ammari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Pansu</w:t>
+                <w:t xml:space="preserve">Jessy Presumey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Mura</w:t>
+                <w:t xml:space="preserve">Clara Ponsolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Pelletier</w:t>
+                <w:t xml:space="preserve">Gautier Roussignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régis Alarcon</w:t>
+                <w:t xml:space="preserve">Christine Roubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alcoholism: Clinical and Experimental Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 42 (1), pp.32 - 40. </w:t>
+              <w:t xml:space="preserve">Theranostics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (21), pp.5972-5985. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/acer.13527⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7150/thno.29313⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01845044v1</w:t>
+                <w:t xml:space="preserve">hal-02309187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delivery of miR-146a to Ly6C high Monocytes Inhibits Pathogenic Bone Erosion in Inflammatory Arthritis</w:t>
+                <w:t xml:space="preserve">Beneficial Effect of Alcohol Withdrawal on Gut Permeability and Microbial Translocation in Patients with Alcohol Use Disorder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meryem Ammari</w:t>
+                <w:t xml:space="preserve">Hélène Donnadieu-Rigole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessy Presumey</w:t>
+                <w:t xml:space="preserve">Nathalie Pansu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clara Ponsolles</w:t>
+                <w:t xml:space="preserve">Thibault Mura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gautier Roussignol</w:t>
+                <w:t xml:space="preserve">Stéphanie Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Roubert</w:t>
+                <w:t xml:space="preserve">Régis Alarcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theranostics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 8 (21), pp.5972-5985. </w:t>
+              <w:t xml:space="preserve">Alcoholism: Clinical and Experimental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 42 (1), pp.32 - 40. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7150/thno.29313⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/acer.13527⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02309187v1</w:t>
+                <w:t xml:space="preserve">hal-01845044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regenerative medicine: Breaking Prometheus's curse for cartilage regeneration</w:t>
               </w:r>
@@ -3951,51 +3951,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Sergeeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessy Presumey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 27 (2), pp.234 - 245. </w:t>
@@ -4027,295 +4027,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01845045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TMEM187-IRAK1 Polymorphisms Associated with Rheumatoid Arthritis Susceptibility in Tunisian and French Female Populations: Influence of Geographic Origin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olfa Khalifa</w:t>
+                <w:t xml:space="preserve">miR-125b and miR-532-3p predict the efficiency of rituximab-mediated lymphodepletion in chronic lymphocytic leukemia patients. A French Innovative Leukemia Organization study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Gagez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Duroux-Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Balandraud</w:t>
+                <w:t xml:space="preserve">Stéphane Leprêtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Lambert</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean Roudier</w:t>
+                <w:t xml:space="preserve">Frédérique Orsini-Piocelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Letestu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Immunology Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2017/4915950⟩</w:t>
+              <w:t xml:space="preserve">Haematologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 102 (4), pp.746-754. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3324/haematol.2016.153189⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01488124v1</w:t>
+                <w:t xml:space="preserve">hal-01568353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">miR-125b and miR-532-3p predict the efficiency of rituximab-mediated lymphodepletion in chronic lymphocytic leukemia patients. A French Innovative Leukemia Organization study.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Duroux-Richard</w:t>
+                <w:t xml:space="preserve">TMEM187-IRAK1 Polymorphisms Associated with Rheumatoid Arthritis Susceptibility in Tunisian and French Female Populations: Influence of Geographic Origin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olfa Khalifa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Balandraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Leprêtre</w:t>
+                <w:t xml:space="preserve">Isabelle Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Orsini-Piocelle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rémi Letestu</w:t>
+                <w:t xml:space="preserve">Jean Roudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Haematologica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 102 (4), pp.746-754. </w:t>
+              <w:t xml:space="preserve">Journal of Immunology Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2017, pp.1 - 12 / 4915950. </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3324/haematol.2016.153189⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1155/2017/4915950⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01568353v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01488124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new autoinflammatory and autoimmune syndrome associated with NLRP1 mutations: NAIAD ( NLRP1- associated autoinflammation with arthritis and dyskeratosis)</w:t>
               </w:r>
@@ -4539,64 +4539,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of alcohol withdrawal on monocyte subset defects in chronic alcohol users</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Donnadieu-Rigole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Mura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Portales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4686,77 +4686,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">miR-125b controls monocyte adaptation to inflammation through mitochondrial metabolism and dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Duroux-Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Roubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meryem Ammari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessy Presumey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Grün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5361,64 +5361,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonja Herman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anita Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessy Presumey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marije Koenders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5495,51 +5495,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Duroux-Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimena Cuenca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Ponsolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Badilla Piñeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5759,51 +5759,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Marie Pers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meryem Ammari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Baeten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6237,295 +6237,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00644029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BIK is a novel pro-apoptotic target gene for miR-125b in human monocytes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
+                <w:t xml:space="preserve">Cytosolic phospholipase A2α gene silencing in monocytes alters development of Th1 responses and reduces autoimmune arthritis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Courties</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessy Presumey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y Pers</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Fabre</w:t>
+                <w:t xml:space="preserve">Michel Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles-Henri Lecellier</w:t>
+                <w:t xml:space="preserve">Virginie Escriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter van Lent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Translational Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 8 (Suppl 1), pp.P56. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1479-5876-8-S1-P56⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 8 (Suppl 1), pp.O3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1479-5876-8-S1-O3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00668428v1</w:t>
+                <w:t xml:space="preserve">inserm-00934267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cytosolic phospholipase A2α gene silencing in monocytes alters development of Th1 responses and reduces autoimmune arthritis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
+                <w:t xml:space="preserve">BIK is a novel pro-apoptotic target gene for miR-125b in human monocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Duroux-Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessy Presumey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Escriou</w:t>
+                <w:t xml:space="preserve">Y Pers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter van Lent</w:t>
+                <w:t xml:space="preserve">Charles-Henri Lecellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Translational Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 8 (Suppl 1), pp.O3. </w:t>
+              <w:t xml:space="preserve">, 2010, 8 (Suppl 1), pp.P56. </w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1479-5876-8-S1-O3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1479-5876-8-S1-P56⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00934267v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00668428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The micrornas as biomarkers in knee osteoarthritis</w:t>
               </w:r>
@@ -6639,286 +6639,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05002886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toll-like receptor dependent autoantigens in animal models and humans in use to improve collagen induced arthritis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">132 VALIDATION OF BLOOD BIOMARKERS IN KNEE OSTEOARTHRITIS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves-Marie Pers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Marklein</w:t>
+                <w:t xml:space="preserve">S. Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farida Djouad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z Konthur</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">G Steiner</w:t>
+                <w:t xml:space="preserve">I. Duroux-Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Apparailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Translational Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Osteoarthritis and Cartilage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 18, pp.S66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1063-4584(10)60159-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00622783v1</w:t>
+                <w:t xml:space="preserve">hal-05002781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">132 VALIDATION OF BLOOD BIOMARKERS IN KNEE OSTEOARTHRITIS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves-Marie Pers</w:t>
+                <w:t xml:space="preserve">Toll-like receptor dependent autoantigens in animal models and humans in use to improve collagen induced arthritis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Marklein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z Konthur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Fabre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Farida Djouad</w:t>
+                <w:t xml:space="preserve">T Häupl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Duroux-Richard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florence Apparailly</w:t>
+                <w:t xml:space="preserve">M Shlomchik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Steiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Osteoarthritis and Cartilage</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Translational Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 8 (Suppl 1), pp.P53</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05002781v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00622783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">miR-143 interferes with ERK5 signaling, and abrogates prostate cancer progression in mice.</w:t>
               </w:r>
@@ -7708,51 +7708,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparative study on intra-articular versus systemic gene electrotransfer in experimental arthritis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maroun Khoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bigey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7854,77 +7854,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient new cationic liposome formulation for systemic delivery of small interfering RNA silencing tumor necrosis factor alpha in experimental arthritis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maroun Khoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Louis-Plence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Escriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9732,77 +9732,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NAMPT/Visfatin expression by inflammatory monocytes mediates arthritis pathogenesis by promoting IL-17-producing T cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessy Présumey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Courties</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Louis-Plence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Escriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Scherman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9857,77 +9857,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Targeted delivery to inflammatory monocytes for efficient RNAi-mediated immuno-intervention in auto-immune arthritis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessy Présumey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Courties</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Marie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Escriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Scherman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10563,51 +10563,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323223v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Laouteouet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bortolotti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Marineche" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Hannemann" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Chambon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/art.43299" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323516v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Lima" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Astrid Boutet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-Agn&#232;s Ch&#233;peaux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;l Glasson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ard.2025.07.019" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913847v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Comel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norma Saad" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debapratim Sil" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Apparailly" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Willems" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10875-024-01796-5" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959089v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhum.2024.10.001" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068580v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Bernadette Madel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Halper" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Ib&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lozano" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rouleau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.82037" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098639v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Duroux-Richard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Touitou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jeziorski" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imlet.2023.04.001" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946290v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Gagez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Alaterre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Letestu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Khalifa" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.983771" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03879085v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel V Ovseiko" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gossec" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Andreoli" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uta Kiltz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonieke Van Mens" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/rmdopen-2022-002518" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04947254v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Astrid A Boutet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Courties" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Nerviani" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Le Goff" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autrev.2021.102758" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413128v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroun Khoury" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2021.738140" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03157626v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Hayer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margriet J Vervoordeldonk" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria C Denis" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marietta Armaka" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Hoffmann" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2020-219247" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145389v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rittore" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah M&#233;chin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Sanchez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Marin&#232;che" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vuthy Ea" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-83539-9" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714483v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bade" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Simonetti" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Sans" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Laboudie" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Kissane" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.668060" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994558v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pedruzzi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chasset" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bocarra" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.14464" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965159v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lys Cren" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Nziza" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Carbasse" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Mahe" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dufourcq-Lopez" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2020.01716" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02549940v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;ryl Laplace-Builh&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tran Mau-Them" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Richard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Goldenberg" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41436-019-0669-9" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04947233v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2020.105091" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714570v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Ruault" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Yauy" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fabre" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Fradin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien van Gils" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/art.41387" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048183v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ciucci" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rouleau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.54493" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02397115v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Mausset-Bonnefont" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Vicente" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Quentin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jorgensen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13075-019-2047-z" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402778v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelilah Wakkach" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teun de Vries" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Teti" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2019.01408" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03024109v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadege Nziza" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autrev.2019.06.006" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02389053v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Delpont" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Chevassus" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells8121521" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01845043v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Imbert-Bouteille" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tran Mau Them" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Thevenon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guignard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gatinois" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmg.2018.07.003" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714574v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Robin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Peillex" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2019.02145" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02874993v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#252;seyin Firat" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Schordan" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2019.00375" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183316v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue Qiu" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingyue Xu" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiajia Guo" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akram Yahia-Ammar" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikiforos-Ioannis Kapetanakis" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8sc03121e" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01845044v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Donnadieu-Rigole" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pansu" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Mura" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pelletier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Alarcon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acer.13527" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02309187v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Ammari" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Presumey" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Ponsolles" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Roussignol" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Roubert" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/thno.29313" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01845049v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nrrheum.2017.116" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01845045v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Pinz&#243;n" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Li" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Martinez" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Sergeeva" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.205146.116" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488124v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Balandraud" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lambert" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Auger" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roudier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/4915950" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568353v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Orsini-Piocelle" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2016.153189" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796999v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Grandemange" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Louis-Plence" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Tran Mau-Them" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bessis" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2016-210021" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01845048v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Giovannangeli" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2016.09.012" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01845051v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Portales" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bouthier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1189/jlb.5A0216-060RR" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818909v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Gr&#252;n" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2016-02-697003" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01834238v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le No&#235;l" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Pers" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nrrheum.2015.162" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815741v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosanna Ferreira" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey S&#233;n&#233;chal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms17111852" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844606v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nrrheum.2016.119" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01834614v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ammari" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Presumey" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ponsolles" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Roussignol" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2015-207259.86" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01845054v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Herman" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Fischer" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marije Koenders" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/art.39223" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01834583v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimena Cuenca" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Badilla Pi&#241;eiro" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Gonzalez" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms160816953" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01845071v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kolandaswamy Anbazhagan" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/08830185.2014.902453" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01845068v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Fabre" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baeten" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/342524" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01845061v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Garcin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franciane Paul" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Staufenbiel" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bordat" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; van Der Heyden" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms4016" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651296v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Blanchet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Annicotte" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Lagarrigue" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Aguilar" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Clap&#233;" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncb2309" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00644029v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gu&#233;rit" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Maumus" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00668428v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Pers" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Lecellier" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1479-5876-8-S1-P56" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00934267v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Baron" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Escriou" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter van Lent" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1479-5876-8-S1-O3" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002886v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Djouad" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Duroux-Richard" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Noel" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/ard.2010.129635n" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00622783v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Marklein" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Konthur" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T H&#228;upl" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Shlomchik" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Steiner" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002781v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fabre" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Duroux-Richard" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1063-4584(10)60159-8" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00431462v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Fritz" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Henriquet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Luis Fernandez" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0007542" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989608v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Gordeladze" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Brondello" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Noel" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/aps.2009.143" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315969v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bouquet" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Opolon" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Voide" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1634/stemcells.2008-0139" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942354v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Marie Charbonnier" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Bouffi" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bony" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1634/stemcells.2006-0548" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990609v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Delorme" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Maurice" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/ar2153" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942391v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.tp.0000236098.13804.0b" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00193122v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bigey" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rhinn" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgm.922" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LX9T6BHM-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00193135v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Largeau" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/art.21876" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015004v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003025v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bony" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Jorgensen" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/ar1573" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004099v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D No&#235;l" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Uz&#233;" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Ha&#252;pl" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/ar1594" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00089978v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas H&#228;upl" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Uz&#233;" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najiba Lahlou" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/ar1827" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942453v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/art.21012" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004856v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Dudler" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C Renauld" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Dumoutier" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/ar1123" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000040v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tropel" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2003-04-1193" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004870v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Sany" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/ar906" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000678v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2003.08.001" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000687v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.gt.3302019" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05099269v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Marineche" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bienfait Abasi Ali" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bertrand-Gaday" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Severac" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joca.2025.03.063" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04989414v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lambour" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vachin" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Combes" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Daumur" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Denis" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01834586v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Cuenca" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Badilla" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2015-207259.182" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00758223v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Pr&#233;sumey" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Scherman" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00643966v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714607v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Richard" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Maldiney" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Le Masne de Chermont" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Seguin" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Wattier" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04947272v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02396614v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sarrabay" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Salhi" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilaine Boursier" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323223v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Laouteouet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bortolotti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Marineche" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Hannemann" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Chambon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/art.43299" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323516v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Lima" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Astrid Boutet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-Agn&#232;s Ch&#233;peaux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;l Glasson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ard.2025.07.019" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913847v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Comel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norma Saad" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debapratim Sil" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Apparailly" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Willems" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10875-024-01796-5" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959089v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhum.2024.10.001" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068580v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Bernadette Madel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Halper" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Ib&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lozano" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rouleau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.82037" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098639v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Duroux-Richard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Touitou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jeziorski" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imlet.2023.04.001" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946290v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Gagez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Alaterre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Letestu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Khalifa" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.983771" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03879085v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel V Ovseiko" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gossec" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Andreoli" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uta Kiltz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonieke Van Mens" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/rmdopen-2022-002518" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413128v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroun Khoury" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2021.738140" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03157626v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Hayer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margriet J Vervoordeldonk" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria C Denis" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marietta Armaka" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Hoffmann" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2020-219247" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04947254v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Astrid A Boutet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Courties" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Nerviani" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Le Goff" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autrev.2021.102758" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145389v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rittore" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah M&#233;chin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Sanchez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Marin&#232;che" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vuthy Ea" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-83539-9" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714483v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bade" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Simonetti" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Sans" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Laboudie" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Kissane" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.668060" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965159v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lys Cren" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Nziza" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Carbasse" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Mahe" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dufourcq-Lopez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2020.01716" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994558v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pedruzzi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chasset" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bocarra" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.14464" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02549940v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;ryl Laplace-Builh&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tran Mau-Them" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Richard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Goldenberg" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41436-019-0669-9" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04947233v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2020.105091" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714570v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Ruault" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Yauy" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fabre" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Fradin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien van Gils" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/art.41387" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048183v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ciucci" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rouleau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.54493" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02397115v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Mausset-Bonnefont" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Vicente" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Quentin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jorgensen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13075-019-2047-z" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402778v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelilah Wakkach" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teun de Vries" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Teti" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2019.01408" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03024109v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadege Nziza" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autrev.2019.06.006" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02389053v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Delpont" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Chevassus" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells8121521" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01845043v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Imbert-Bouteille" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tran Mau Them" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Thevenon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guignard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gatinois" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmg.2018.07.003" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714574v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Robin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Peillex" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2019.02145" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02874993v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#252;seyin Firat" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Schordan" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2019.00375" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183316v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue Qiu" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingyue Xu" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiajia Guo" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akram Yahia-Ammar" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikiforos-Ioannis Kapetanakis" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8sc03121e" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02309187v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Ammari" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Presumey" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Ponsolles" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Roussignol" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Roubert" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/thno.29313" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01845044v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Donnadieu-Rigole" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pansu" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Mura" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pelletier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Alarcon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acer.13527" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01845049v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nrrheum.2017.116" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01845045v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Pinz&#243;n" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Li" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Martinez" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Sergeeva" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.205146.116" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568353v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Orsini-Piocelle" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2016.153189" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488124v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Balandraud" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lambert" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Auger" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roudier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/4915950" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796999v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Grandemange" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Louis-Plence" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Tran Mau-Them" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bessis" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2016-210021" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01845048v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Giovannangeli" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2016.09.012" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01845051v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Portales" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bouthier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1189/jlb.5A0216-060RR" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818909v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Gr&#252;n" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2016-02-697003" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01834238v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le No&#235;l" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Pers" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nrrheum.2015.162" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815741v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosanna Ferreira" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey S&#233;n&#233;chal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms17111852" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844606v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nrrheum.2016.119" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01834614v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ammari" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Presumey" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ponsolles" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Roussignol" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2015-207259.86" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01845054v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Herman" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Fischer" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marije Koenders" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/art.39223" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01834583v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimena Cuenca" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Badilla Pi&#241;eiro" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Gonzalez" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms160816953" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01845071v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kolandaswamy Anbazhagan" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/08830185.2014.902453" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01845068v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Fabre" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baeten" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/342524" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01845061v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Garcin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franciane Paul" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Staufenbiel" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bordat" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; van Der Heyden" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms4016" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651296v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Blanchet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Annicotte" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Lagarrigue" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Aguilar" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Clap&#233;" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncb2309" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00644029v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gu&#233;rit" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Maumus" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00934267v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Baron" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Escriou" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter van Lent" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1479-5876-8-S1-O3" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00668428v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Pers" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Lecellier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1479-5876-8-S1-P56" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002886v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Djouad" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Duroux-Richard" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Noel" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/ard.2010.129635n" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002781v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fabre" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Duroux-Richard" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1063-4584(10)60159-8" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00622783v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Marklein" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Konthur" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T H&#228;upl" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Shlomchik" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Steiner" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00431462v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Fritz" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Henriquet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Luis Fernandez" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0007542" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989608v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Gordeladze" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Brondello" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Noel" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/aps.2009.143" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315969v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bouquet" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Opolon" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Voide" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1634/stemcells.2008-0139" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942354v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Marie Charbonnier" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Bouffi" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bony" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1634/stemcells.2006-0548" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990609v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Delorme" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Maurice" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/ar2153" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942391v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.tp.0000236098.13804.0b" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00193122v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bigey" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rhinn" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgm.922" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LX9T6BHM-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00193135v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Largeau" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/art.21876" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015004v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003025v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bony" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Jorgensen" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/ar1573" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004099v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D No&#235;l" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Uz&#233;" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Ha&#252;pl" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/ar1594" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00089978v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas H&#228;upl" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Uz&#233;" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najiba Lahlou" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/ar1827" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942453v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/art.21012" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004856v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Dudler" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C Renauld" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Dumoutier" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/ar1123" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000040v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tropel" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2003-04-1193" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004870v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Sany" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/ar906" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000678v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2003.08.001" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000687v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.gt.3302019" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05099269v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Marineche" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bienfait Abasi Ali" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bertrand-Gaday" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Severac" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joca.2025.03.063" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04989414v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lambour" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vachin" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Combes" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Daumur" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Denis" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01834586v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Cuenca" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Badilla" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2015-207259.182" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00758223v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Pr&#233;sumey" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Scherman" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00643966v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714607v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Richard" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Maldiney" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Le Masne de Chermont" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Seguin" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Wattier" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04947272v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02396614v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sarrabay" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Salhi" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilaine Boursier" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>