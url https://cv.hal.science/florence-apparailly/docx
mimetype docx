--- v2 (2026-05-03)
+++ v3 (2026-05-25)
@@ -844,295 +844,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04098639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">miRNA profile at diagnosis predicts treatment outcome in patients with B-chronic lymphocytic leukemia: A FILO study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gender Equity in Academic Rheumatology, Current Status and Potential for Improvement: A Cross-Sectional Study to Inform an EULAR Task Force</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Laure Gagez</w:t>
+                <w:t xml:space="preserve">Pavel V Ovseiko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elina Alaterre</w:t>
+                <w:t xml:space="preserve">Laure Gossec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Letestu</w:t>
+                <w:t xml:space="preserve">Laura Andreoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olfa Khalifa</w:t>
+                <w:t xml:space="preserve">Uta Kiltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonieke Van Mens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2022.983771⟩</w:t>
+              <w:t xml:space="preserve">RMD Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8 (2), pp.e002518. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/rmdopen-2022-002518⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03946290v1</w:t>
+                <w:t xml:space="preserve">hal-03879085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gender Equity in Academic Rheumatology, Current Status and Potential for Improvement: A Cross-Sectional Study to Inform an EULAR Task Force</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pavel V Ovseiko</w:t>
+                <w:t xml:space="preserve">miRNA profile at diagnosis predicts treatment outcome in patients with B-chronic lymphocytic leukemia: A FILO study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Duroux-Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Gossec</w:t>
+                <w:t xml:space="preserve">Anne-Laure Gagez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Andreoli</w:t>
+                <w:t xml:space="preserve">Elina Alaterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uta Kiltz</w:t>
+                <w:t xml:space="preserve">Rémi Letestu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leonieke Van Mens</w:t>
+                <w:t xml:space="preserve">Olfa Khalifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RMD Open</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 8 (2), pp.e002518. </w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.983771. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/rmdopen-2022-002518⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2022.983771⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03879085v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03946290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitochondrial MicroRNAs Contribute to Macrophage Immune Functions Including Differentiation, Polarization, and Activation</w:t>
               </w:r>
@@ -1752,844 +1752,844 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03714483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential Accumulation and Activation of Monocyte and Dendritic Cell Subsets in Inflamed Synovial Fluid Discriminates Between Juvenile Idiopathic Arthritis and Septic Arthritis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dissecting the phenotypic and functional heterogeneity of mouse inflammatory osteoclasts by the expression of Cx3cr1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Bernadette Madel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lidia Ibáñez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maïlys Cren</w:t>
+                <w:t xml:space="preserve">Thomas Ciucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Halper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadège Nziza</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Emilie Dufourcq-Lopez</w:t>
+                <w:t xml:space="preserve">Matthieu Rouleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2020.01716⟩</w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7554/eLife.54493⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02965159v1</w:t>
+                <w:t xml:space="preserve">hal-03048183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dysregulation of microRNA expression in the skin during cutaneous adverse drug reactions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Differential Accumulation and Activation of Monocyte and Dendritic Cell Subsets in Inflamed Synovial Fluid Discriminates Between Juvenile Idiopathic Arthritis and Septic Arthritis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïlys Cren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Nziza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Carbasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Pedruzzi</w:t>
+                <w:t xml:space="preserve">Perrine Mahe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Chasset</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Florence Apparailly</w:t>
+                <w:t xml:space="preserve">Emilie Dufourcq-Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Allergy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/all.14464⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, pp.1716. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2020.01716⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03994558v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02965159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">POLR1B and neural crest cell anomalies in Treacher Collins syndrome type 4</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elodie Sanchez</w:t>
+                <w:t xml:space="preserve">Dysregulation of microRNA expression in the skin during cutaneous adverse drug reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pedruzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béryl Laplace-Builhé</w:t>
+                <w:t xml:space="preserve">François Chasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Duroux-Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Tran Mau-Them</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alice Goldenberg</w:t>
+                <w:t xml:space="preserve">David Bocarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Apparailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics in Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41436-019-0669-9⟩</w:t>
+              <w:t xml:space="preserve">Allergy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 75 (12), pp.3279-3283. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/all.14464⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02549940v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03994558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights into macrophage heterogeneity in rheumatoid arthritis</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">POLR1B and neural crest cell anomalies in Treacher Collins syndrome type 4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béryl Laplace-Builhé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Tran Mau-Them</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Goldenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Bone Spine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbspin.2020.105091⟩</w:t>
+              <w:t xml:space="preserve">Genetics in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22 (3), pp.547-556. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41436-019-0669-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04947233v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02549940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical and Molecular Spectrum of Nonsyndromic Early‐Onset Osteoarthritis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New insights into macrophage heterogeneity in rheumatoid arthritis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Hannemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Apparailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Courties</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arthritis &amp; rheumatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/art.41387⟩</w:t>
+              <w:t xml:space="preserve">Joint Bone Spine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 88 (1), pp.105091. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbspin.2020.105091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03714570v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04947233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissecting the phenotypic and functional heterogeneity of mouse inflammatory osteoclasts by the expression of Cx3cr1</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lidia Ibáñez</w:t>
+                <w:t xml:space="preserve">Clinical and Molecular Spectrum of Nonsyndromic Early‐Onset Osteoarthritis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Ruault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Yauy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Ciucci</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julia Halper</w:t>
+                <w:t xml:space="preserve">Mélanie Fradin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Rouleau</w:t>
+                <w:t xml:space="preserve">Julien van Gils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 9, </w:t>
+              <w:t xml:space="preserve">Arthritis &amp; rheumatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 72 (10), pp.1689 - 1693. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7554/eLife.54493⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/art.41387⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03048183v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03714570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthritis sensory and motor scale: predicting functional deficits from the clinical score in collagen-induced arthritis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Mausset-Bonnefont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïlys Cren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Vicente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2943,51 +2943,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Jeziorski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Delpont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïlys Cren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Chevassus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3815,1407 +3815,1407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01845044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regenerative medicine: Breaking Prometheus's curse for cartilage regeneration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CRISPR-Cas9: A revolution in genome editing in rheumatic diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Duroux-Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Giovannangeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Apparailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Reviews Rheumatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nrrheum.2017.116⟩</w:t>
+              <w:t xml:space="preserve">Joint Bone Spine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 84 (1), pp.1 - 4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbspin.2016.09.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01845049v1</w:t>
+                <w:t xml:space="preserve">hal-01845048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">microRNA target prediction programs predict many false positives</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A new autoinflammatory and autoimmune syndrome associated with NLRP1 mutations: NAIAD ( NLRP1- associated autoinflammation with arthritis and dyskeratosis)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blaise Li</w:t>
+                <w:t xml:space="preserve">Sylvie Grandemange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Martinez</w:t>
+                <w:t xml:space="preserve">Pascale Louis-Plence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Sergeeva</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jessy Presumey</w:t>
+                <w:t xml:space="preserve">Frederic Tran Mau-Them</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bessis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1101/gr.205146.116⟩</w:t>
+              <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 76 (7), pp.1191 - 1198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/annrheumdis-2016-210021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01845045v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01796999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">miR-125b and miR-532-3p predict the efficiency of rituximab-mediated lymphodepletion in chronic lymphocytic leukemia patients. A French Innovative Leukemia Organization study.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Regenerative medicine: Breaking Prometheus's curse for cartilage regeneration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Apparailly</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Haematologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3324/haematol.2016.153189⟩</w:t>
+              <w:t xml:space="preserve">Nature Reviews Rheumatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 13 (9), pp.516 - 518. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nrrheum.2017.116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01568353v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01845049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TMEM187-IRAK1 Polymorphisms Associated with Rheumatoid Arthritis Susceptibility in Tunisian and French Female Populations: Influence of Geographic Origin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olfa Khalifa</w:t>
+                <w:t xml:space="preserve">microRNA target prediction programs predict many false positives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Pinzón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Balandraud</w:t>
+                <w:t xml:space="preserve">Blaise Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Lambert</w:t>
+                <w:t xml:space="preserve">Laura Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Auger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean Roudier</w:t>
+                <w:t xml:space="preserve">Anna Sergeeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessy Presumey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Immunology Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2017/4915950⟩</w:t>
+              <w:t xml:space="preserve">Genome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 27 (2), pp.234 - 245. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/gr.205146.116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01488124v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01845045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new autoinflammatory and autoimmune syndrome associated with NLRP1 mutations: NAIAD ( NLRP1- associated autoinflammation with arthritis and dyskeratosis)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">TMEM187-IRAK1 Polymorphisms Associated with Rheumatoid Arthritis Susceptibility in Tunisian and French Female Populations: Influence of Geographic Origin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olfa Khalifa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Balandraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Grandemange</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elodie Sanchez</w:t>
+                <w:t xml:space="preserve">Nathalie Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Louis-Plence</w:t>
+                <w:t xml:space="preserve">Isabelle Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Tran Mau-Them</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Didier Bessis</w:t>
+                <w:t xml:space="preserve">Jean Roudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/annrheumdis-2016-210021⟩</w:t>
+              <w:t xml:space="preserve">Journal of Immunology Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2017, pp.1 - 12 / 4915950. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2017/4915950⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01796999v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01488124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CRISPR-Cas9: A revolution in genome editing in rheumatic diseases</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">miR-125b and miR-532-3p predict the efficiency of rituximab-mediated lymphodepletion in chronic lymphocytic leukemia patients. A French Innovative Leukemia Organization study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Gagez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Duroux-Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Leprêtre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Giovannangeli</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Frédérique Orsini-Piocelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Letestu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Bone Spine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 84 (1), pp.1 - 4. </w:t>
+              <w:t xml:space="preserve">Haematologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 102 (4), pp.746-754. </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jbspin.2016.09.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3324/haematol.2016.153189⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01845048v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01568353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of alcohol withdrawal on monocyte subset defects in chronic alcohol users</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thibault Mura</w:t>
+                <w:t xml:space="preserve">Erratum: Deregulation and therapeutic potential of microRNAs in arthritic diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Vicente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Portales</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Duroux-Richard</w:t>
+                <w:t xml:space="preserve">Danièle Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Bouthier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yves-Marie Pers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Apparailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jorgensen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Leukocyte Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 100 (5), pp.1191 - 1199. </w:t>
+              <w:t xml:space="preserve">Nature Reviews Rheumatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12 (8), pp.496 - 496. </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1189/jlb.5A0216-060RR⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/nrrheum.2016.119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01845051v1</w:t>
+                <w:t xml:space="preserve">hal-01844606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">miR-125b controls monocyte adaptation to inflammation through mitochondrial metabolism and dynamics</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jessy Presumey</w:t>
+                <w:t xml:space="preserve">X-Linked miRNAs Associated with Gender Differences in Rheumatoid Arthritis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olfa Khalifa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves-Marie Pers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joachim Grün</w:t>
+                <w:t xml:space="preserve">Rosanna Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Sénéchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jorgensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1182/blood-2016-02-697003⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 17 (11), pp.1852. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms17111852⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01818909v1</w:t>
+                <w:t xml:space="preserve">hal-01815741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deregulation and therapeutic potential of microRNAs in arthritic diseases</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Danièle Noël</w:t>
+                <w:t xml:space="preserve">Effects of alcohol withdrawal on monocyte subset defects in chronic alcohol users</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Donnadieu-Rigole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Mura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves-Marie Pers</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pierre Portales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Duroux-Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Bouthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Reviews Rheumatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nrrheum.2015.162⟩</w:t>
+              <w:t xml:space="preserve">Journal of Leukocyte Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 100 (5), pp.1191 - 1199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1189/jlb.5A0216-060RR⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01834238v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01845051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-Linked miRNAs Associated with Gender Differences in Rheumatoid Arthritis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rosanna Ferreira</w:t>
+                <w:t xml:space="preserve">miR-125b controls monocyte adaptation to inflammation through mitochondrial metabolism and dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Duroux-Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Roubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meryem Ammari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessy Presumey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Sénéchal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christian Jorgensen</w:t>
+                <w:t xml:space="preserve">Joachim Grün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 17 (11), pp.1852. </w:t>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 128 (26), pp.3125-3136. </w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms17111852⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1182/blood-2016-02-697003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01815741v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01818909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erratum: Deregulation and therapeutic potential of microRNAs in arthritic diseases</w:t>
+                <w:t xml:space="preserve">Deregulation and therapeutic potential of microRNAs in arthritic diseases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Vicente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Marie Pers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Apparailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jorgensen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Reviews Rheumatology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 12 (8), pp.496 - 496. </w:t>
+              <w:t xml:space="preserve">, 2016, 12 (4), pp.211 - 220. </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nrrheum.2016.119⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/nrrheum.2015.162⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01844606v1</w:t>
+                <w:t xml:space="preserve">hal-01834238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A4.4 MIR-146A deficiency in LY6C high monocytes contributes to pathogenic bone loss during inflammatory arthritis</w:t>
               </w:r>
@@ -5733,51 +5733,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circulating miRNA-125b Is a Potential Biomarker Predicting Response to Rituximab in Rheumatoid Arthritis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Duroux-Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Marie Pers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6174,51 +6174,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Apparailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jorgensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Noël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Investigation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 1 (9), pp.1269-1277</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6511,51 +6511,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The micrornas as biomarkers in knee osteoarthritis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Marie Pers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farida Djouad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6639,597 +6639,597 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05002886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">132 VALIDATION OF BLOOD BIOMARKERS IN KNEE OSTEOARTHRITIS</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Toll-like receptor dependent autoantigens in animal models and humans in use to improve collagen induced arthritis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Fabre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Farida Djouad</w:t>
+                <w:t xml:space="preserve">B Marklein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Duroux-Richard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florence Apparailly</w:t>
+                <w:t xml:space="preserve">Z Konthur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Häupl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Shlomchik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Steiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Osteoarthritis and Cartilage</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Translational Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 8 (Suppl 1), pp.P53</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05002781v1</w:t>
+                <w:t xml:space="preserve">inserm-00622783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toll-like receptor dependent autoantigens in animal models and humans in use to improve collagen induced arthritis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Z Konthur</w:t>
+                <w:t xml:space="preserve">132 VALIDATION OF BLOOD BIOMARKERS IN KNEE OSTEOARTHRITIS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves-Marie Pers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T Häupl</w:t>
+                <w:t xml:space="preserve">S. Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farida Djouad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Shlomchik</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">G Steiner</w:t>
+                <w:t xml:space="preserve">I. Duroux-Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Apparailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Translational Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Osteoarthritis and Cartilage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 18, pp.S66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1063-4584(10)60159-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00622783v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05002781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">miR-143 interferes with ERK5 signaling, and abrogates prostate cancer progression in mice.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Concerted stimuli regulating osteo-chondral differentiation from stem cells: phenotype acquisition regulated by microRNAs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanessa Fritz</w:t>
+                <w:t xml:space="preserve">Jan Gordeladze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farida Djouad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Henriquet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florence Apparailly</w:t>
+                <w:t xml:space="preserve">Jean-Marc Brondello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedro Luis Fernandez</w:t>
+                <w:t xml:space="preserve">D. Noel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Duroux-Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 4 (10), pp.e7542. </w:t>
+              <w:t xml:space="preserve">Acta Pharmacologica Sinica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 30 (10), pp.1369-1384. </w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0007542⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/aps.2009.143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00431462v1</w:t>
+                <w:t xml:space="preserve">hal-04989608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concerted stimuli regulating osteo-chondral differentiation from stem cells: phenotype acquisition regulated by microRNAs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">miR-143 interferes with ERK5 signaling, and abrogates prostate cancer progression in mice.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrielle Clapé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan Gordeladze</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Farida Djouad</w:t>
+                <w:t xml:space="preserve">Vanessa Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Brondello</w:t>
+                <w:t xml:space="preserve">Corinne Henriquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Apparailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Noel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Duroux-Richard</w:t>
+                <w:t xml:space="preserve">Pedro Luis Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Pharmacologica Sinica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 30 (10), pp.1369-1384. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 4 (10), pp.e7542. </w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/aps.2009.143⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0007542⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04989608v1</w:t>
+                <w:t xml:space="preserve">inserm-00431462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antitumoral Activity and Osteogenic Potential of hATF-Expressing Mesenchymal Stem Cells In A Murine Model of Osteolytic Tumor.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7345,51 +7345,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Marie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Bouffi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Louis-Plence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7613,51 +7613,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Apparailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Louis-Plence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jorgensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7734,64 +7734,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maroun Khoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bigey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Louis-Plence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Rhinn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7867,77 +7867,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient new cationic liposome formulation for systemic delivery of small interfering RNA silencing tumor necrosis factor alpha in experimental arthritis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maroun Khoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Louis-Plence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Escriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Largeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8001,77 +8001,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impairment of the functional properties of mesenchymal stem cells in the presence of TNF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farida Djouad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Noel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Apparailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Louis-Plence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jorgensen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8122,51 +8122,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tumor necrosis factor alpha reverses the immunosuppressive properties of mesenchymal stem cells in collagen-induced arthritis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farida Djouad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Louis-Plence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Bony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8295,51 +8295,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Uzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Haüpl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Louis-Plence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arthritis Research &amp; Therapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 7 (Suppl 1), pp.P73. </w:t>
@@ -8524,77 +8524,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reversal of the immunosuppressive properties of mesenchymal stem cells by tumor necrosis factor α in collagen‐induced arthritis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farida Djouad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Apparailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Louis-Plence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8684,51 +8684,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Dudler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-C Renauld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Louis-Plence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Dumoutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8792,51 +8792,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immunosuppressive effect of mesenchymal stem cells favors tumor growth in allogeneic animals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farida Djouad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Louis-Plence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9069,77 +9069,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jorgensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farida Djouad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Apparailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Louis-Plence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint Bone Spine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 70 (6), pp.483-485. </w:t>
@@ -9745,51 +9745,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessy Présumey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Courties</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Louis-Plence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Escriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10563,51 +10563,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323223v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Laouteouet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bortolotti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Marineche" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Hannemann" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Chambon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/art.43299" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323516v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Lima" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Astrid Boutet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-Agn&#232;s Ch&#233;peaux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;l Glasson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ard.2025.07.019" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913847v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Comel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norma Saad" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debapratim Sil" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Apparailly" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Willems" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10875-024-01796-5" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959089v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhum.2024.10.001" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068580v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Bernadette Madel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Halper" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Ib&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lozano" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rouleau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.82037" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098639v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Duroux-Richard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Touitou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jeziorski" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imlet.2023.04.001" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946290v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Gagez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Alaterre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Letestu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Khalifa" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.983771" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03879085v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel V Ovseiko" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gossec" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Andreoli" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uta Kiltz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonieke Van Mens" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/rmdopen-2022-002518" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413128v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroun Khoury" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2021.738140" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03157626v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Hayer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margriet J Vervoordeldonk" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria C Denis" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marietta Armaka" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Hoffmann" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2020-219247" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04947254v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Astrid A Boutet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Courties" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Nerviani" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Le Goff" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autrev.2021.102758" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145389v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rittore" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah M&#233;chin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Sanchez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Marin&#232;che" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vuthy Ea" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-83539-9" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714483v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bade" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Simonetti" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Sans" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Laboudie" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Kissane" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.668060" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965159v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lys Cren" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Nziza" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Carbasse" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Mahe" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dufourcq-Lopez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2020.01716" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994558v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pedruzzi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chasset" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bocarra" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.14464" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02549940v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;ryl Laplace-Builh&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tran Mau-Them" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Richard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Goldenberg" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41436-019-0669-9" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04947233v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2020.105091" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714570v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Ruault" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Yauy" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fabre" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Fradin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien van Gils" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/art.41387" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048183v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ciucci" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rouleau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.54493" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02397115v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Mausset-Bonnefont" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Vicente" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Quentin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jorgensen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13075-019-2047-z" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402778v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelilah Wakkach" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teun de Vries" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Teti" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2019.01408" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03024109v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadege Nziza" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autrev.2019.06.006" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02389053v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Delpont" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Chevassus" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells8121521" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01845043v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Imbert-Bouteille" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tran Mau Them" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Thevenon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guignard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gatinois" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmg.2018.07.003" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714574v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Robin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Peillex" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2019.02145" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02874993v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#252;seyin Firat" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Schordan" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2019.00375" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183316v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue Qiu" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingyue Xu" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiajia Guo" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akram Yahia-Ammar" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikiforos-Ioannis Kapetanakis" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8sc03121e" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02309187v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Ammari" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Presumey" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Ponsolles" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Roussignol" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Roubert" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/thno.29313" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01845044v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Donnadieu-Rigole" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pansu" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Mura" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pelletier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Alarcon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acer.13527" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01845049v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nrrheum.2017.116" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01845045v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Pinz&#243;n" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Li" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Martinez" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Sergeeva" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.205146.116" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568353v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Orsini-Piocelle" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2016.153189" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488124v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Balandraud" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lambert" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Auger" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roudier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/4915950" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796999v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Grandemange" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Louis-Plence" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Tran Mau-Them" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bessis" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2016-210021" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01845048v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Giovannangeli" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2016.09.012" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01845051v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Portales" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bouthier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1189/jlb.5A0216-060RR" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818909v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Gr&#252;n" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2016-02-697003" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01834238v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le No&#235;l" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Pers" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nrrheum.2015.162" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815741v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosanna Ferreira" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey S&#233;n&#233;chal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms17111852" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844606v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nrrheum.2016.119" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01834614v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ammari" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Presumey" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ponsolles" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Roussignol" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2015-207259.86" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01845054v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Herman" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Fischer" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marije Koenders" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/art.39223" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01834583v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimena Cuenca" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Badilla Pi&#241;eiro" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Gonzalez" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms160816953" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01845071v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kolandaswamy Anbazhagan" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/08830185.2014.902453" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01845068v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Fabre" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baeten" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/342524" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01845061v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Garcin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franciane Paul" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Staufenbiel" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bordat" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; van Der Heyden" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms4016" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651296v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Blanchet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Annicotte" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Lagarrigue" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Aguilar" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Clap&#233;" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncb2309" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00644029v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gu&#233;rit" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Maumus" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00934267v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Baron" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Escriou" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter van Lent" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1479-5876-8-S1-O3" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00668428v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Pers" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Lecellier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1479-5876-8-S1-P56" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002886v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Djouad" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Duroux-Richard" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Noel" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/ard.2010.129635n" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002781v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fabre" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Duroux-Richard" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1063-4584(10)60159-8" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00622783v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Marklein" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Konthur" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T H&#228;upl" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Shlomchik" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Steiner" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00431462v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Fritz" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Henriquet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Luis Fernandez" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0007542" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989608v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Gordeladze" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Brondello" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Noel" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/aps.2009.143" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315969v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bouquet" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Opolon" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Voide" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1634/stemcells.2008-0139" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942354v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Marie Charbonnier" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Bouffi" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bony" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1634/stemcells.2006-0548" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990609v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Delorme" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Maurice" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/ar2153" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942391v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.tp.0000236098.13804.0b" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00193122v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bigey" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rhinn" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgm.922" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LX9T6BHM-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00193135v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Largeau" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/art.21876" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015004v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003025v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bony" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Jorgensen" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/ar1573" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004099v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D No&#235;l" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Uz&#233;" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Ha&#252;pl" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/ar1594" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00089978v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas H&#228;upl" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Uz&#233;" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najiba Lahlou" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/ar1827" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942453v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/art.21012" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004856v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Dudler" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C Renauld" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Dumoutier" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/ar1123" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000040v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tropel" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2003-04-1193" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004870v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Sany" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/ar906" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000678v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2003.08.001" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000687v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.gt.3302019" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05099269v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Marineche" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bienfait Abasi Ali" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bertrand-Gaday" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Severac" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joca.2025.03.063" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04989414v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lambour" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vachin" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Combes" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Daumur" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Denis" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01834586v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Cuenca" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Badilla" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2015-207259.182" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00758223v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Pr&#233;sumey" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Scherman" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00643966v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714607v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Richard" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Maldiney" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Le Masne de Chermont" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Seguin" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Wattier" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04947272v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02396614v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sarrabay" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Salhi" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilaine Boursier" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323223v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Laouteouet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bortolotti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Marineche" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Hannemann" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Chambon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/art.43299" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323516v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Lima" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Astrid Boutet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-Agn&#232;s Ch&#233;peaux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;l Glasson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ard.2025.07.019" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913847v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Comel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norma Saad" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debapratim Sil" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Apparailly" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Willems" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10875-024-01796-5" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959089v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhum.2024.10.001" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068580v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Bernadette Madel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Halper" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Ib&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lozano" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rouleau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.82037" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098639v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Duroux-Richard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Touitou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jeziorski" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imlet.2023.04.001" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03879085v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel V Ovseiko" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gossec" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Andreoli" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uta Kiltz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonieke Van Mens" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/rmdopen-2022-002518" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946290v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Gagez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Alaterre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Letestu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Khalifa" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.983771" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413128v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroun Khoury" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2021.738140" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03157626v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Hayer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margriet J Vervoordeldonk" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria C Denis" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marietta Armaka" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Hoffmann" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2020-219247" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04947254v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Astrid A Boutet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Courties" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Nerviani" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Le Goff" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autrev.2021.102758" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145389v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rittore" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah M&#233;chin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Sanchez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Marin&#232;che" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vuthy Ea" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-83539-9" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714483v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bade" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Simonetti" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Sans" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Laboudie" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Kissane" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.668060" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048183v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ciucci" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rouleau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.54493" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965159v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lys Cren" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Nziza" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Carbasse" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Mahe" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dufourcq-Lopez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2020.01716" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994558v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pedruzzi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chasset" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bocarra" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.14464" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02549940v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;ryl Laplace-Builh&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tran Mau-Them" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Richard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Goldenberg" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41436-019-0669-9" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04947233v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2020.105091" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714570v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Ruault" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Yauy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fabre" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Fradin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien van Gils" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/art.41387" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02397115v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Mausset-Bonnefont" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Vicente" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Quentin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jorgensen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13075-019-2047-z" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402778v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelilah Wakkach" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teun de Vries" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Teti" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2019.01408" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03024109v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadege Nziza" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autrev.2019.06.006" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02389053v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Delpont" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Chevassus" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells8121521" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01845043v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Imbert-Bouteille" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tran Mau Them" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Thevenon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guignard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gatinois" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmg.2018.07.003" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714574v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Robin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Peillex" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2019.02145" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02874993v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#252;seyin Firat" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Schordan" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2019.00375" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183316v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue Qiu" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingyue Xu" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiajia Guo" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akram Yahia-Ammar" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikiforos-Ioannis Kapetanakis" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8sc03121e" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02309187v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Ammari" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Presumey" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Ponsolles" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Roussignol" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Roubert" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/thno.29313" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01845044v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Donnadieu-Rigole" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pansu" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Mura" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pelletier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Alarcon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acer.13527" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01845048v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Giovannangeli" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2016.09.012" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796999v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Grandemange" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Louis-Plence" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Tran Mau-Them" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bessis" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2016-210021" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01845049v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nrrheum.2017.116" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01845045v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Pinz&#243;n" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Li" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Martinez" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Sergeeva" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.205146.116" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488124v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Balandraud" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lambert" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Auger" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roudier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/4915950" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568353v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Orsini-Piocelle" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2016.153189" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844606v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le No&#235;l" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Pers" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nrrheum.2016.119" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815741v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosanna Ferreira" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey S&#233;n&#233;chal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms17111852" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01845051v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Portales" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bouthier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1189/jlb.5A0216-060RR" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818909v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Gr&#252;n" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2016-02-697003" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01834238v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nrrheum.2015.162" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01834614v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ammari" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Presumey" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ponsolles" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Roussignol" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2015-207259.86" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01845054v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Herman" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Fischer" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marije Koenders" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/art.39223" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01834583v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimena Cuenca" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Badilla Pi&#241;eiro" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Gonzalez" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms160816953" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01845071v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kolandaswamy Anbazhagan" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/08830185.2014.902453" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01845068v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Fabre" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baeten" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/342524" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01845061v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Garcin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franciane Paul" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Staufenbiel" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bordat" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; van Der Heyden" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms4016" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651296v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Blanchet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Annicotte" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Lagarrigue" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Aguilar" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Clap&#233;" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncb2309" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00644029v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gu&#233;rit" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Maumus" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00934267v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Baron" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Escriou" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter van Lent" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1479-5876-8-S1-O3" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00668428v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Pers" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Lecellier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1479-5876-8-S1-P56" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002886v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Djouad" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Duroux-Richard" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Noel" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/ard.2010.129635n" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00622783v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Marklein" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Konthur" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T H&#228;upl" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Shlomchik" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Steiner" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002781v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fabre" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Duroux-Richard" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1063-4584(10)60159-8" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989608v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Gordeladze" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Brondello" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Noel" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/aps.2009.143" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00431462v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Fritz" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Henriquet" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Luis Fernandez" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0007542" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315969v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bouquet" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Opolon" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Voide" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1634/stemcells.2008-0139" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942354v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Marie Charbonnier" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Bouffi" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bony" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1634/stemcells.2006-0548" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990609v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Delorme" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Maurice" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/ar2153" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942391v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.tp.0000236098.13804.0b" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00193122v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bigey" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rhinn" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgm.922" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LX9T6BHM-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00193135v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Largeau" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/art.21876" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015004v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003025v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bony" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Jorgensen" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/ar1573" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004099v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D No&#235;l" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Uz&#233;" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Ha&#252;pl" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/ar1594" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00089978v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas H&#228;upl" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Uz&#233;" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najiba Lahlou" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/ar1827" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942453v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/art.21012" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004856v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Dudler" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C Renauld" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Dumoutier" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/ar1123" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000040v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tropel" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2003-04-1193" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004870v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Sany" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/ar906" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000678v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2003.08.001" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000687v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.gt.3302019" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05099269v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Marineche" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bienfait Abasi Ali" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bertrand-Gaday" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Severac" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joca.2025.03.063" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04989414v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lambour" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vachin" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Combes" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Daumur" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Denis" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01834586v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Cuenca" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Badilla" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2015-207259.182" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00758223v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Pr&#233;sumey" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Scherman" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00643966v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714607v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Richard" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Maldiney" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Le Masne de Chermont" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Seguin" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Wattier" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04947272v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02396614v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sarrabay" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Salhi" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilaine Boursier" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>