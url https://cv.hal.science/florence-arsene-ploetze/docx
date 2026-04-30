--- v0 (2026-03-21)
+++ v1 (2026-04-30)
@@ -1071,295 +1071,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01717528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erratum to: Multiple controls affect arsenite oxidase gene expression in Herminiimonas arsenicoxydans</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of biofilm formation and motility processes in arsenic-resistant Thiomonas spp. strains revealed divergent response to arsenite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Farasin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Koechler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessica Cleiss-Arnold</w:t>
+                <w:t xml:space="preserve">Hugo Varet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Proux</w:t>
+                <w:t xml:space="preserve">Julien Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnès Dillies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12866-017-0976-8⟩</w:t>
+              <w:t xml:space="preserve">Microbial Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Thematic Issue on Biofilms: Microbial Works of Art, 10 (4), pp.789-803. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1751-7915.12556/pdf⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02001351v1</w:t>
+                <w:t xml:space="preserve">insu-01461688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of biofilm formation and motility processes in arsenic-resistant Thiomonas spp. strains revealed divergent response to arsenite</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Erratum to: Multiple controls affect arsenite oxidase gene expression in Herminiimonas arsenicoxydans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Koechler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Cleiss-Arnold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Varet</w:t>
+                <w:t xml:space="preserve">Caroline Proux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Deschamps</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Odile Sismeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnès Dillies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Thematic Issue on Biofilms: Microbial Works of Art, 10 (4), pp.789-803. </w:t>
+              <w:t xml:space="preserve">BMC Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (1), pp.74. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1751-7915.12556/pdf⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12866-017-0976-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01461688v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02001351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correction to: Adaptation in toxic environments: comparative genomics of loci carrying antibiotic resistance genes derived from acid mine drainage waters</w:t>
               </w:r>
@@ -1857,976 +1857,976 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02084513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteomic tools to decipher microbial community structure and functioning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Toxic metal resistance in biofilms: diversity of microbial responses and their evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Koechler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Farasin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Cleiss-Arnold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Arsène-Ploetze</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christine Carapito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-014-3898-0⟩</w:t>
+              <w:t xml:space="preserve">Research in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 166 (10), pp.764-773. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.resmic.2015.03.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04268064v1</w:t>
+                <w:t xml:space="preserve">hal-04268075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thiomonas sp. CB2 is able to degrade urea and promote toxic metal precipitation in acid mine drainage waters supplemented with urea</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Constitutive arsenite oxidase expression detected in arsenic-hypertolerant Pseudomonas xanthomarina S11</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Koechler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Farasin</w:t>
+                <w:t xml:space="preserve">F. Arsene-Ploetze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Andres</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Corinne Casiot</w:t>
+                <w:t xml:space="preserve">Céline Brochier-Armanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Barbe</w:t>
+                <w:t xml:space="preserve">F. Goulhen-Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Faerber</w:t>
+                <w:t xml:space="preserve">A. Heinrich-Salmeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Research in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 166, pp.205-14</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01213792v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02044782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toxic metal resistance in biofilms: diversity of microbial responses and their evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Koechler</w:t>
+                <w:t xml:space="preserve">Adaptation in toxic environments: arsenic Genomic Islands in the bacterial genus $Thiomonas$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelle Freel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Krueger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Farasin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Brochier-Armanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Barbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.resmic.2015.03.008⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (9), pp.0139011. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0139011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04268075v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01825879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constitutive arsenite oxidase expression detected in arsenic-hypertolerant Pseudomonas xanthomarina S11</w:t>
+                <w:t xml:space="preserve">Arsenic hypertolerance in the protist Euglena mutabilis is mediated by specific transporters and functional integrity maintenance mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Koechler</w:t>
+                <w:t xml:space="preserve">David Halter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Arsene-Ploetze</w:t>
+                <w:t xml:space="preserve">Jérémy Andres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Plewniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Brochier-Armanet</w:t>
+                <w:t xml:space="preserve">Julie Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Goulhen-Chollet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Heinrich-Salmeron</w:t>
+                <w:t xml:space="preserve">Corinne da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17 (6), pp.1941-1949. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1462-2920.12474⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02044782v1</w:t>
+                <w:t xml:space="preserve">hal-04268070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation in toxic environments: arsenic Genomic Islands in the bacterial genus $Thiomonas$</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Valérie Barbe</w:t>
+                <w:t xml:space="preserve">Environmental microbiology as a mosaic of explored ecosystems and issues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Bonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Duran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Amato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Arsene-Ploetze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0139011⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 22 (18), pp.13577-13598. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-015-5164-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01825879v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01247096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arsenic hypertolerance in the protist Euglena mutabilis is mediated by specific transporters and functional integrity maintenance mechanisms</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Proteomic tools to decipher microbial community structure and functioning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Arsène-Ploetze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Carapito</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 22 (18), pp.13599-13612. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-014-3898-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1462-2920.12474⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04268070v1</w:t>
+                <w:t xml:space="preserve">hal-04268064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental microbiology as a mosaic of explored ecosystems and issues</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thiomonas sp. CB2 is able to degrade urea and promote toxic metal precipitation in acid mine drainage waters supplemented with urea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Duran</w:t>
+                <w:t xml:space="preserve">J. Farasin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Amato</w:t>
+                <w:t xml:space="preserve">J. Andres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Casiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Arsene-Ploetze</w:t>
+                <w:t xml:space="preserve">Jacques Faerber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 22 (18), pp.13577-13598. </w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6, pp.993. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-015-5164-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2015.00993⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01247096v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01213792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapid Impact of Phenanthrene and Arsenic on Bacterial Community Structure and Activities in Sand Batches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Cebron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Arsene-Ploetze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Bauda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2897,588 +2897,588 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01076355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Life in an arsenic-containing gold mine: genome and physiology of the autotrophic arsenite-oxidizing bacterium rhizobium sp. NT-26.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Andres</w:t>
+                <w:t xml:space="preserve">An Improved Stable Isotope N-Terminal Labeling Approach with Light/Heavy TMPP To Automate Proteogenomics Data Validation: dN-TOP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Bertaccini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Vaca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Carapito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Arsène-Ploetze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jessica Cleiss-Arnold</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain van Dorsselaer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gbe/evt061⟩</w:t>
+              <w:t xml:space="preserve">Journal of Proteome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 12 (6), pp.3063-3070. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/pr4002993⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00972245v1</w:t>
+                <w:t xml:space="preserve">hal-04268054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacterial metabolism of environmental arsenic—mechanisms and biotechnological applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Kruger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermann Heipieper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Arsène-Ploetze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 97 (9), pp.3827-3841. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00253-013-4838-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04268062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential expression of Ixodes ricinus salivary gland proteins in the presence of the Borrelia burgdorferi sensu lato complex.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Rousselle</w:t>
+                <w:t xml:space="preserve">Life in an arsenic-containing gold mine: genome and physiology of the autotrophic arsenite-oxidizing bacterium rhizobium sp. NT-26.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Andres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Arsène-Ploetze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Barbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Brochier-Armanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Cleiss-Arnold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Proteomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jprot.2013.10.033⟩</w:t>
+              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 5 (5), pp.934-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gbe/evt061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01054566v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00972245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Improved Stable Isotope N-Terminal Labeling Approach with Light/Heavy TMPP To Automate Proteogenomics Data Validation: dN-TOP</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Differential expression of Ixodes ricinus salivary gland proteins in the presence of the Borrelia burgdorferi sensu lato complex.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Cotté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diego Bertaccini</w:t>
+                <w:t xml:space="preserve">Gilles Schnell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastian Vaca</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Florence Arsène-Ploetze</w:t>
+                <w:t xml:space="preserve">Annick Carmi-Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain van Dorsselaer</w:t>
+                <w:t xml:space="preserve">Jean-Claude Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Proteome Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 12 (6), pp.3063-3070. </w:t>
+              <w:t xml:space="preserve">Journal of Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 96, pp.29-43. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/pr4002993⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jprot.2013.10.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04268054v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01054566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ proteo-metabolomics reveals metabolite secretion by the acid mine drainage bio-indicator, Euglena mutabilis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Halter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Goulhen-Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3562,242 +3562,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02645603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the Active Bacterial Community Involved in Natural Attenuation Processes in Arsenic-Rich Creek Sediments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Odile Bruneel</w:t>
+                <w:t xml:space="preserve">Unsuspected Diversity of Arsenite-Oxidizing Bacteria Revealed by a Widespread Distribution of the &amp;lt;i&amp;gt;aoxB&amp;lt;/i&amp;gt; Gene in Prokaryotes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Heinrich-Salmeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurelie Volant</w:t>
+                <w:t xml:space="preserve">A. Cordi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Brochier-Armanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Gallien</w:t>
+                <w:t xml:space="preserve">D. Halter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Chaumande</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Corinne Casiot</w:t>
+                <w:t xml:space="preserve">C. Pagnout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 61 (4), pp.793-810. </w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 77, pp.4685-92. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00248-011-9808-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/AEM.02884-10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02341109v1</w:t>
+                <w:t xml:space="preserve">hal-00697950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taxonomic and functional prokaryote diversity in mildly arsenic-contaminated sediments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Halter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Cordi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Cordi</w:t>
+                <w:t xml:space="preserve">Simonetta Gribaldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gallien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Goulhen-Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3812,126 +3800,126 @@
               <w:t xml:space="preserve">Research in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 162 (9), pp.877-887. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.resmic.2011.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-02445836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolic diversity among main microorganisms inside an arsenic-rich ecosystem revealed by meta-and proteo-genomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.N. Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Heinrich-Salmeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Goulhen-Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Arsène-Ploetze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3976,752 +3964,764 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01631857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unsuspected Diversity of Arsenite-Oxidizing Bacteria Revealed by a Widespread Distribution of the &amp;lt;i&amp;gt;aoxB&amp;lt;/i&amp;gt; Gene in Prokaryotes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Heinrich-Salmeron</w:t>
+                <w:t xml:space="preserve">Surface properties and intracellular speciation revealed an original adaptive mechanism to arsenic in the acid mine drainage bio-indicator Euglena mutabilis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Halter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Casiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Cordi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Céline Brochier-Armanet</w:t>
+                <w:t xml:space="preserve">Hermann J. Heipieper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Plewniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Halter</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Pagnout</w:t>
+                <w:t xml:space="preserve">Marie Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.first online. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00253-011-3493-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/AEM.02884-10⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00697950v1</w:t>
+                <w:t xml:space="preserve">hal-00654727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface properties and intracellular speciation revealed an original adaptive mechanism to arsenic in the acid mine drainage bio-indicator Euglena mutabilis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Halter</w:t>
+                <w:t xml:space="preserve">Characterization of the Active Bacterial Community Involved in Natural Attenuation Processes in Arsenic-Rich Creek Sediments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Bruneel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Volant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gallien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Chaumande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Casiot</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, pp.first online. </w:t>
+              <w:t xml:space="preserve">Microbial ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 61 (4), pp.793-810. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00253-011-3493-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00248-011-9808-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00654727v1</w:t>
+                <w:t xml:space="preserve">hal-02341109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple controls affect arsenite oxidase gene expression in Herminiimonas arsenicoxydans</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Temporal transcriptomic response during arsenic stress in Herminiimonas arsenicoxydans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Cleiss-Arnold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Koechler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Proux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Fardeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnès Dillies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2180-10-53⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 11 (1), pp.709. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-11-709⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-00670630v1</w:t>
+                <w:t xml:space="preserve">pasteur-00670618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal transcriptomic response during arsenic stress in Herminiimonas arsenicoxydans</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jessica Cleiss-Arnold</w:t>
+                <w:t xml:space="preserve">Structure, function, and evolution of the Thiomonas spp. genome.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Arsène-Ploetze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Koechler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marie-Agnès Dillies</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Coppée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Chandler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2164-11-709⟩</w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 6 (2), pp.e1000859. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1000859⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-00670618v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00463879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure, function, and evolution of the Thiomonas spp. genome.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multiple controls affect arsenite oxidase gene expression in Herminiimonas arsenicoxydans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Koechler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Michael Chandler</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Cleiss-Arnold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Proux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Sismeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Agnès Dillies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 6 (2), pp.e1000859. </w:t>
+              <w:t xml:space="preserve">BMC Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 10 (1), pp.53. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1000859⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1471-2180-10-53⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00463879v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-00670630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon and arsenic metabolism in Thiomonas strains: differences revealed diverse adaptation processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher G. Bryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Battaglia-Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4811,51 +4811,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced structural and functional genome elucidation of the arsenite-oxidizing strain Herminiimonas arsenicoxydans by proteomics data.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Carapito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Cleiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4938,382 +4938,382 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00370778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lactobacillus plantarum response to inorganic carbon concentrations: PyrR2-dependent and -independent transcription regulation of genes involved in arginine and nucleotide metabolism.</w:t>
+                <w:t xml:space="preserve">Low Carbamoyl Phosphate Pools May Drive Lactobacillus plantarum CO(2)-Dependent Growth Phenotype.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bringel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Hammann</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valérie Kugler</w:t>
+                <w:t xml:space="preserve">Stéphane Vuilleumier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Arsène-Ploetze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1099/mic.0.2008/018184-0⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Microbiology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 14 (1-3), pp.22-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000107966⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00347602v1</w:t>
+                <w:t xml:space="preserve">hal-00185855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low Carbamoyl Phosphate Pools May Drive Lactobacillus plantarum CO(2)-Dependent Growth Phenotype.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Françoise Bringel</w:t>
+                <w:t xml:space="preserve">Molecular basis for regulation of the heat shock transcription factor sigma32 by the DnaK and DnaJ chaperones.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernanda Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Arsène-Ploetze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Vuilleumier</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Wolfgang Rist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Rüdiger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Schneider-Mergener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Microbiology and Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1159/000107966⟩</w:t>
+              <w:t xml:space="preserve">Molecular Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 32 (3), pp.347-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molcel.2008.09.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00185855v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00370892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular basis for regulation of the heat shock transcription factor sigma32 by the DnaK and DnaJ chaperones.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fernanda Rodriguez</w:t>
+                <w:t xml:space="preserve">Lactobacillus plantarum response to inorganic carbon concentrations: PyrR2-dependent and -independent transcription regulation of genes involved in arginine and nucleotide metabolism.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Bringel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Hammann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Kugler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Arsène-Ploetze</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Cell</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 32 (3), pp.347-58. </w:t>
+              <w:t xml:space="preserve">Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 154 (Pt 9), pp.2629-40. </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.molcel.2008.09.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1099/mic.0.2008/018184-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00370892v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00347602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A tale of two oxidation states: bacterial colonization of arsenic-rich environments.</w:t>
               </w:r>
@@ -5338,51 +5338,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Médigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Koechler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">​mohamed Barakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5563,51 +5563,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expression of the pyr operon of Lactobacillus plantarum is regulated by inorganic carbon availability through a second regulator, PyrR2, homologous to the pyrimidine-dependent regulator PyrR1.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Arsene-Ploetze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Kugler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6145,51 +6145,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00895525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche d'orthologues d'ArgR/AhrC dans le génome de bactéries à Gram positif</w:t>
+                <w:t xml:space="preserve">Phylogenetic analysis and gene linkage of ArgR/AhrC orthologs revealed groups of syntenie in Gram-positive bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bringel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Nicoloff</w:t>
@@ -6207,97 +6207,106 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Arsène-Ploetze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Hubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences des Aliments</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sciences des aliments = Food science : an international journal of food science and technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 22 (1-2), pp.133-142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/sda.22.133-142⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04733325v1</w:t>
+                <w:t xml:space="preserve">hal-04268039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogenetic analysis and gene linkage of ArgR/AhrC orthologs revealed groups of syntenie in Gram-positive bacteria</w:t>
+                <w:t xml:space="preserve">Recherche d'orthologues d'ArgR/AhrC dans le génome de bactéries à Gram positif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bringel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Nicoloff</w:t>
@@ -6315,82 +6324,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Arsène-Ploetze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Hubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences des aliments = Food science : an international journal of food science and technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sciences des Aliments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/sda.22.133-142⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04268039v1</w:t>
+                <w:t xml:space="preserve">hal-04733325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The C Terminus of sigma32 Is Not Essential for Degradation by FtsH</w:t>
               </w:r>
@@ -7518,77 +7518,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe N. Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Geist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Halter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Koechler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Joanne M. Santini, Seamus A. Ward. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Metabolism of Arsenite</w:t>
@@ -7643,77 +7643,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proteomics as a Tool for the Characterization of Microbial Isolates and Complex Communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Arsène-Ploetze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Carapito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Plewniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bertin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proteomic Applications in Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, InTech, 2012, </w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7760,51 +7760,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arsenic stress in bacteria: involvement in the colonization of arsenic-contaminated environments?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Carapito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Koechler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8987,51 +8987,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E377C9BA"/>
+    <w:nsid w:val="81CCE329"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9135,51 +9135,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="772ED16C"/>
+    <w:nsid w:val="F4779A3B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9369,51 +9369,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florence-arsene-ploetze" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8299-447X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/HZK-3945-2023" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05526592v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Jachmann" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi Sun" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Velghe" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ars&#232;ne-Ploetze" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Hirschler" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.5c00902" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493195v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Cheminat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Waeckerle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Alioua" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cognat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Erhardt" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-025-04493-4" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730186v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Rompais" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/phytofr-12-22-0149-r" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03858976v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;fanie Graindorge" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Villette" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Koechler" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Groh" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Comtet-Marre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms232112952" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02963992v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelle C Freel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Fouteau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Roche" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Farasin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Huber" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mgen.0.000447" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01717528v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Chiboub" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Li&#232;vremont" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelle Freel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-0535-8" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001351v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Cleiss-Arnold" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Proux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Sismeiro" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Dillies" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-017-0976-8" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01461688v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Varet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deschamps" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1751-7915.12556/pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05527103v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-0803-7" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268076v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Dekker" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Santini" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2016.01.007" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086958v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Hovasse" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Bruneel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Casiot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Desoeuvre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2016.00003" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084513v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe N. Bertin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Plewniak" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymonde Baltenweck" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.13227" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HMVPRD5Q-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268064v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bertin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Carapito" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-3898-0" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213792v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Farasin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Andres" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Faerber" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.00993" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268075v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2015.03.008" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CPWMDTG2-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02044782v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Koechler" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Arsene-Ploetze" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brochier-Armanet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Goulhen-Chollet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Heinrich-Salmeron" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01825879v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Krueger" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0139011" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268070v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Halter" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Andres" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Poulain" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne da Silva" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12474" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8B0664KP-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247096v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Faure" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bonin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Duran" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Amato" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Arsene-Ploetze" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5164-5" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076355v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cebron" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bauda" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Billard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-013-0313-1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00972245v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evt061" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268062v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kruger" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Heipieper" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-013-4838-5" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6JGWDPLS-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01054566v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Cott&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Sabatier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Schnell" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Carmi-Leroy" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Rousselle" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2013.10.033" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268054v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Bertaccini" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Vaca" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain van Dorsselaer" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/pr4002993" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645603v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Goulhen-Chollet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Gallien" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Hamelin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2011.198" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341109v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Volant" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gallien" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Chaumande" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-011-9808-9" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/592A7DB11FB771BE12F1E11423547E095375FABC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02445836v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Cordi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simonetta Gribaldo" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2011.06.001" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631857v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.N. Bertin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pelletier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ars&#232;ne-Ploetze" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2011.51" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697950v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cordi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Halter" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pagnout" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02884-10" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00654727v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann J. Heipieper" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Marchal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-011-3493-y" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SP5T6CX3-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00670630v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-10-53" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00670618v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Fardeau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-11-709" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463879v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Copp&#233;e" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Chandler" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1000859" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00512152v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher G. Bryan" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Battaglia-Brunet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Kugler" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lemaitre-Guillier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-9-127" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370778v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Weiss" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Cleiss" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Turlin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2008.07.013" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BSFJXB3J-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347602v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bringel" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hammann" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Kugler" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.2008/018184-0" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185855v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vuilleumier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000107966" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370892v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Rodriguez" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Rist" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan R&#252;diger" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Schneider-Mergener" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2008.09.016" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340034v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Muller" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine M&#233;digue" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#8203;mohamed Barakat" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.0030053" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00107338v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Nicoloff" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Kammerer" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Martinussen" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00195-06" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00107334v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00985-06" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112051v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00203-005-0774-9" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NLG3DMTS-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112056v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aram Elag&#246;z" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.187.6.2093-2104.2005" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110626v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Malandain" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel Kleerebezem" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.186.18.6059-6069.2004" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895525v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2003040" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733325v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Hubert" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268039v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/sda.22.133-142" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267924v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshifumi Tomoyasu" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ars&#232;ne" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teru Ogura" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Bukau" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.183.20.5911-5917.2001" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267932v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0168-1605(00)00206-3" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P94N1N7M-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267936v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Mogk" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Schirra" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Schulze-Specking" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.181.11.3552-3561.1999" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03659718v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Kaminski" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Elmerich" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.1999.tb08747.x" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03659928v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Elmerich" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Zamaroczy" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ars&#232;ne" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pereg" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Paquelin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0038-0717(96)00228-3" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8VF21C6N-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03659875v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Arsene" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jb.178.16.4830-4838.1996" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268001v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunietha Katupitiya" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Kennedy" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-7-0748" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267973v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Yun Liang" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00277056" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-X9793N5N-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267966v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miklos Zamaroczy" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Paquelin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.1992.tb14028.x" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268269v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Geist" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b12350-9" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268207v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/29689" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00232173v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Salmeron" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268297v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pereg-Gerk" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gounon" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Carreno-Lopez" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-011-5159-7_240" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268324v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-79906-8_7" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268357v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Liang" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kaminski" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Arsene" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-2416-6_44" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04268456v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02127585v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Volant" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Dahmani" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sbaboui" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05381415v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ez-Zahra Oubassou" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05492655v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Raynaud" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nussaume" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Besnard" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Cenci" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Clesse" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05493291v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florence-arsene-ploetze" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8299-447X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/HZK-3945-2023" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05526592v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Jachmann" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi Sun" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Velghe" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ars&#232;ne-Ploetze" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Hirschler" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.5c00902" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493195v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Cheminat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Waeckerle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Alioua" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cognat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Erhardt" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-025-04493-4" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730186v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Rompais" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/phytofr-12-22-0149-r" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03858976v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;fanie Graindorge" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Villette" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Koechler" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Groh" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Comtet-Marre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms232112952" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02963992v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelle C Freel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Fouteau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Roche" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Farasin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Huber" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mgen.0.000447" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01717528v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Chiboub" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Li&#232;vremont" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelle Freel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-0535-8" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01461688v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Varet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deschamps" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Dillies" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1751-7915.12556/pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001351v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Cleiss-Arnold" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Proux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Sismeiro" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-017-0976-8" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05527103v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-0803-7" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268076v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Dekker" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Santini" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2016.01.007" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086958v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Hovasse" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Bruneel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Casiot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Desoeuvre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2016.00003" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084513v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe N. Bertin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Plewniak" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymonde Baltenweck" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.13227" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HMVPRD5Q-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268075v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2015.03.008" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CPWMDTG2-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02044782v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Koechler" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Arsene-Ploetze" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brochier-Armanet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Goulhen-Chollet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Heinrich-Salmeron" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01825879v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Krueger" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0139011" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268070v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Halter" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Andres" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Poulain" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne da Silva" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12474" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8B0664KP-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247096v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Faure" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bonin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Duran" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Amato" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Arsene-Ploetze" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5164-5" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268064v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bertin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Carapito" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-3898-0" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213792v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Farasin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Andres" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Faerber" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.00993" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076355v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cebron" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bauda" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Billard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-013-0313-1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268054v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Bertaccini" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Vaca" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain van Dorsselaer" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/pr4002993" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268062v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kruger" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Heipieper" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-013-4838-5" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6JGWDPLS-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00972245v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evt061" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01054566v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Cott&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Sabatier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Schnell" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Carmi-Leroy" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Rousselle" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2013.10.033" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645603v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Goulhen-Chollet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Gallien" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Hamelin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2011.198" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697950v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cordi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Halter" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pagnout" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02884-10" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02445836v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Cordi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simonetta Gribaldo" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gallien" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2011.06.001" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631857v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.N. Bertin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pelletier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ars&#232;ne-Ploetze" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2011.51" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00654727v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann J. Heipieper" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Marchal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-011-3493-y" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SP5T6CX3-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341109v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Volant" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Chaumande" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-011-9808-9" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/592A7DB11FB771BE12F1E11423547E095375FABC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00670618v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Fardeau" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-11-709" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463879v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Copp&#233;e" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Chandler" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1000859" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00670630v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-10-53" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00512152v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher G. Bryan" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Battaglia-Brunet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Kugler" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lemaitre-Guillier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-9-127" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370778v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Weiss" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Cleiss" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Turlin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2008.07.013" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BSFJXB3J-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185855v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bringel" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vuilleumier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000107966" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370892v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Rodriguez" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Rist" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan R&#252;diger" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Schneider-Mergener" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2008.09.016" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347602v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hammann" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Kugler" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.2008/018184-0" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340034v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Muller" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine M&#233;digue" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#8203;mohamed Barakat" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.0030053" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00107338v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Nicoloff" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Kammerer" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Martinussen" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00195-06" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00107334v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00985-06" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112051v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00203-005-0774-9" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NLG3DMTS-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112056v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aram Elag&#246;z" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.187.6.2093-2104.2005" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110626v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Malandain" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel Kleerebezem" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.186.18.6059-6069.2004" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895525v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2003040" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268039v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Hubert" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/sda.22.133-142" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733325v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267924v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshifumi Tomoyasu" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ars&#232;ne" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teru Ogura" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Bukau" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.183.20.5911-5917.2001" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267932v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0168-1605(00)00206-3" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P94N1N7M-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267936v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Mogk" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Schirra" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Schulze-Specking" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.181.11.3552-3561.1999" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03659718v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Kaminski" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Elmerich" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.1999.tb08747.x" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03659928v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Elmerich" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Zamaroczy" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ars&#232;ne" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pereg" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Paquelin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0038-0717(96)00228-3" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8VF21C6N-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03659875v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Arsene" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jb.178.16.4830-4838.1996" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268001v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunietha Katupitiya" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Kennedy" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-7-0748" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267973v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Yun Liang" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00277056" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-X9793N5N-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267966v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miklos Zamaroczy" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Paquelin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.1992.tb14028.x" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268269v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Geist" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b12350-9" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268207v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/29689" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00232173v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Salmeron" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268297v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pereg-Gerk" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gounon" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Carreno-Lopez" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-011-5159-7_240" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268324v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-79906-8_7" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268357v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Liang" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kaminski" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Arsene" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-2416-6_44" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04268456v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02127585v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Volant" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Dahmani" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sbaboui" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05381415v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ez-Zahra Oubassou" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05492655v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Raynaud" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nussaume" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Besnard" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Cenci" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Clesse" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05493291v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>