--- v1 (2026-04-30)
+++ v2 (2026-04-30)
@@ -1473,265 +1473,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05527103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative proteomics of Acidithiobacillus ferrooxidans grown in the presence and absence of uranium</w:t>
+                <w:t xml:space="preserve">Spatio-Temporal Detection of the Thiomonas Population and the Thiomonas Arsenite Oxidase Involved in Natural Arsenite Attenuation Processes in the Carnoulès Acid Mine Drainage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linda Dekker</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florence Arsène-Ploetze</w:t>
+                <w:t xml:space="preserve">Agnès Hovasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joanne Santini</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Odile Bruneel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Casiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Desoeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Farasin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.resmic.2016.01.007⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fcell.2016.00003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04268076v1</w:t>
+                <w:t xml:space="preserve">hal-02086958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatio-Temporal Detection of the Thiomonas Population and the Thiomonas Arsenite Oxidase Involved in Natural Arsenite Attenuation Processes in the Carnoulès Acid Mine Drainage</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparative proteomics of Acidithiobacillus ferrooxidans grown in the presence and absence of uranium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Casiot</w:t>
+                <w:t xml:space="preserve">Linda Dekker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Arsène-Ploetze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angélique Desoeuvre</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Joanne Santini</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 4, </w:t>
+              <w:t xml:space="preserve">Research in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 167 (3), pp.234-239. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fcell.2016.00003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.resmic.2016.01.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02086958v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04268076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arsenite response in Coccomyxa sp. Carn explored by transcriptomic and non-targeted metabolomic approaches</w:t>
               </w:r>
@@ -1769,51 +1769,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Plewniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymonde Baltenweck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Casiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 18 (4), pp.1289--1300. </w:t>
@@ -1857,976 +1857,976 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02084513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toxic metal resistance in biofilms: diversity of microbial responses and their evolution</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Proteomic tools to decipher microbial community structure and functioning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Arsène-Ploetze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Carapito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.resmic.2015.03.008⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 22 (18), pp.13599-13612. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-014-3898-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04268075v1</w:t>
+                <w:t xml:space="preserve">hal-04268064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constitutive arsenite oxidase expression detected in arsenic-hypertolerant Pseudomonas xanthomarina S11</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thiomonas sp. CB2 is able to degrade urea and promote toxic metal precipitation in acid mine drainage waters supplemented with urea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Arsene-Ploetze</w:t>
+                <w:t xml:space="preserve">J. Farasin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Brochier-Armanet</w:t>
+                <w:t xml:space="preserve">J. Andres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Casiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Goulhen-Chollet</w:t>
+                <w:t xml:space="preserve">Valérie Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Heinrich-Salmeron</w:t>
+                <w:t xml:space="preserve">Jacques Faerber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6, pp.993. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2015.00993⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02044782v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01213792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation in toxic environments: arsenic Genomic Islands in the bacterial genus $Thiomonas$</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Martin Krueger</w:t>
+                <w:t xml:space="preserve">Toxic metal resistance in biofilms: diversity of microbial responses and their evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Koechler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Farasin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Cleiss-Arnold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Arsène-Ploetze</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Research in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 166 (10), pp.764-773. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.resmic.2015.03.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0139011⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">cea-01825879v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04268075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arsenic hypertolerance in the protist Euglena mutabilis is mediated by specific transporters and functional integrity maintenance mechanisms</w:t>
+                <w:t xml:space="preserve">Constitutive arsenite oxidase expression detected in arsenic-hypertolerant Pseudomonas xanthomarina S11</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Halter</w:t>
+                <w:t xml:space="preserve">S. Koechler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Andres</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Plewniak</w:t>
+                <w:t xml:space="preserve">F. Arsene-Ploetze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Poulain</w:t>
+                <w:t xml:space="preserve">Céline Brochier-Armanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne da Silva</w:t>
+                <w:t xml:space="preserve">F. Goulhen-Chollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Heinrich-Salmeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Research in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 166, pp.205-14</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04268070v1</w:t>
+                <w:t xml:space="preserve">hal-02044782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental microbiology as a mosaic of explored ecosystems and issues</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Florence Arsene-Ploetze</w:t>
+                <w:t xml:space="preserve">Adaptation in toxic environments: arsenic Genomic Islands in the bacterial genus $Thiomonas$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelle Freel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Krueger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Farasin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Brochier-Armanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-015-5164-5⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (9), pp.0139011. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0139011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01247096v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01825879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteomic tools to decipher microbial community structure and functioning</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Arsenic hypertolerance in the protist Euglena mutabilis is mediated by specific transporters and functional integrity maintenance mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Halter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Andres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Plewniak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-014-3898-0⟩</w:t>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17 (6), pp.1941-1949. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1462-2920.12474⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04268064v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04268070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thiomonas sp. CB2 is able to degrade urea and promote toxic metal precipitation in acid mine drainage waters supplemented with urea</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Environmental microbiology as a mosaic of explored ecosystems and issues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Bonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Farasin</w:t>
+                <w:t xml:space="preserve">Robert Duran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Andres</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Valérie Barbe</w:t>
+                <w:t xml:space="preserve">Pierre Amato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Faerber</w:t>
+                <w:t xml:space="preserve">Florence Arsene-Ploetze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 6, pp.993. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 22 (18), pp.13577-13598. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2015.00993⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-015-5164-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01213792v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01247096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapid Impact of Phenanthrene and Arsenic on Bacterial Community Structure and Activities in Sand Batches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Cebron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Arsene-Ploetze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Bauda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2929,51 +2929,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Bertaccini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Vaca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Carapito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Arsène-Ploetze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3031,493 +3031,493 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04268054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial metabolism of environmental arsenic—mechanisms and biotechnological applications</w:t>
+                <w:t xml:space="preserve">Differential expression of Ixodes ricinus salivary gland proteins in the presence of the Borrelia burgdorferi sensu lato complex.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Kruger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Bertin</w:t>
+                <w:t xml:space="preserve">Violaine Cotté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hermann Heipieper</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laurence Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Schnell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Carmi-Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Rousselle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00253-013-4838-5⟩</w:t>
+              <w:t xml:space="preserve">Journal of Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 96, pp.29-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jprot.2013.10.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04268062v1</w:t>
+                <w:t xml:space="preserve">pasteur-01054566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Life in an arsenic-containing gold mine: genome and physiology of the autotrophic arsenite-oxidizing bacterium rhizobium sp. NT-26.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Andres</w:t>
+                <w:t xml:space="preserve">Bacterial metabolism of environmental arsenic—mechanisms and biotechnological applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Kruger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermann Heipieper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Arsène-Ploetze</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gbe/evt061⟩</w:t>
+              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 97 (9), pp.3827-3841. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00253-013-4838-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00972245v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04268062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential expression of Ixodes ricinus salivary gland proteins in the presence of the Borrelia burgdorferi sensu lato complex.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Rousselle</w:t>
+                <w:t xml:space="preserve">Life in an arsenic-containing gold mine: genome and physiology of the autotrophic arsenite-oxidizing bacterium rhizobium sp. NT-26.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Andres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Arsène-Ploetze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Barbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Brochier-Armanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Cleiss-Arnold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Proteomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 96, pp.29-43. </w:t>
+              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 5 (5), pp.934-53. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jprot.2013.10.033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/gbe/evt061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01054566v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00972245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ proteo-metabolomics reveals metabolite secretion by the acid mine drainage bio-indicator, Euglena mutabilis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Halter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Goulhen-Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Gallien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Casiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme J. Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3562,1166 +3562,1166 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02645603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unsuspected Diversity of Arsenite-Oxidizing Bacteria Revealed by a Widespread Distribution of the &amp;lt;i&amp;gt;aoxB&amp;lt;/i&amp;gt; Gene in Prokaryotes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Heinrich-Salmeron</w:t>
+                <w:t xml:space="preserve">Characterization of the Active Bacterial Community Involved in Natural Attenuation Processes in Arsenic-Rich Creek Sediments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Bruneel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Cordi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Céline Brochier-Armanet</w:t>
+                <w:t xml:space="preserve">Aurelie Volant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Halter</w:t>
+                <w:t xml:space="preserve">Sébastien Gallien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Pagnout</w:t>
+                <w:t xml:space="preserve">Bertrand Chaumande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Casiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 77, pp.4685-92. </w:t>
+              <w:t xml:space="preserve">Microbial ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 61 (4), pp.793-810. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/AEM.02884-10⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00248-011-9808-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00697950v1</w:t>
+                <w:t xml:space="preserve">hal-02341109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taxonomic and functional prokaryote diversity in mildly arsenic-contaminated sediments</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Audrey Cordi</w:t>
+                <w:t xml:space="preserve">Unsuspected Diversity of Arsenite-Oxidizing Bacteria Revealed by a Widespread Distribution of the &amp;lt;i&amp;gt;aoxB&amp;lt;/i&amp;gt; Gene in Prokaryotes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Heinrich-Salmeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simonetta Gribaldo</w:t>
+                <w:t xml:space="preserve">A. Cordi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Brochier-Armanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Gallien</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florence Goulhen-Chollet</w:t>
+                <w:t xml:space="preserve">D. Halter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pagnout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.resmic.2011.06.001⟩</w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 77, pp.4685-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.02884-10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-02445836v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00697950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolic diversity among main microorganisms inside an arsenic-rich ecosystem revealed by meta-and proteo-genomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.N. Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Heinrich-Salmeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Goulhen-Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Arsène-Ploetze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 5 (11), pp.1735-1747. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/ismej.2011.51⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01631857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface properties and intracellular speciation revealed an original adaptive mechanism to arsenic in the acid mine drainage bio-indicator Euglena mutabilis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">Taxonomic and functional prokaryote diversity in mildly arsenic-contaminated sediments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Halter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Marchal</w:t>
+                <w:t xml:space="preserve">Audrey Cordi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simonetta Gribaldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gallien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Goulhen-Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00253-011-3493-y⟩</w:t>
+              <w:t xml:space="preserve">Research in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 162 (9), pp.877-887. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.resmic.2011.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00654727v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-02445836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the Active Bacterial Community Involved in Natural Attenuation Processes in Arsenic-Rich Creek Sediments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Odile Bruneel</w:t>
+                <w:t xml:space="preserve">Surface properties and intracellular speciation revealed an original adaptive mechanism to arsenic in the acid mine drainage bio-indicator Euglena mutabilis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Halter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Casiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurelie Volant</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Gallien</w:t>
+                <w:t xml:space="preserve">Hermann J. Heipieper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Plewniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Chaumande</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Corinne Casiot</w:t>
+                <w:t xml:space="preserve">Marie Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 61 (4), pp.793-810. </w:t>
+              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.first online. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00248-011-9808-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00253-011-3493-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02341109v1</w:t>
+                <w:t xml:space="preserve">hal-00654727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal transcriptomic response during arsenic stress in Herminiimonas arsenicoxydans</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multiple controls affect arsenite oxidase gene expression in Herminiimonas arsenicoxydans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Koechler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Cleiss-Arnold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Proux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Fardeau</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Sismeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnès Dillies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2164-11-709⟩</w:t>
+              <w:t xml:space="preserve">BMC Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 10 (1), pp.53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2180-10-53⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-00670618v1</w:t>
+                <w:t xml:space="preserve">pasteur-00670630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure, function, and evolution of the Thiomonas spp. genome.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Arsène-Ploetze</w:t>
+                <w:t xml:space="preserve">Temporal transcriptomic response during arsenic stress in Herminiimonas arsenicoxydans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Cleiss-Arnold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Koechler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Michael Chandler</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Proux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Fardeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Agnès Dillies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1000859⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 11 (1), pp.709. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-11-709⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00463879v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-00670618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple controls affect arsenite oxidase gene expression in Herminiimonas arsenicoxydans</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structure, function, and evolution of the Thiomonas spp. genome.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Arsène-Ploetze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Koechler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Marie-Agnès Dillies</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Coppée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Chandler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 10 (1), pp.53. </w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 6 (2), pp.e1000859. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1471-2180-10-53⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1000859⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-00670630v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00463879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon and arsenic metabolism in Thiomonas strains: differences revealed diverse adaptation processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher G. Bryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Battaglia-Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4811,51 +4811,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced structural and functional genome elucidation of the arsenite-oxidizing strain Herminiimonas arsenicoxydans by proteomics data.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Carapito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Cleiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4938,382 +4938,382 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00370778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low Carbamoyl Phosphate Pools May Drive Lactobacillus plantarum CO(2)-Dependent Growth Phenotype.</w:t>
+                <w:t xml:space="preserve">Lactobacillus plantarum response to inorganic carbon concentrations: PyrR2-dependent and -independent transcription regulation of genes involved in arginine and nucleotide metabolism.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bringel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Vuilleumier</w:t>
+                <w:t xml:space="preserve">Philippe Hammann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Kugler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Arsène-Ploetze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Microbiology and Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1159/000107966⟩</w:t>
+              <w:t xml:space="preserve">Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 154 (Pt 9), pp.2629-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/mic.0.2008/018184-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00185855v1</w:t>
+                <w:t xml:space="preserve">hal-00347602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular basis for regulation of the heat shock transcription factor sigma32 by the DnaK and DnaJ chaperones.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fernanda Rodriguez</w:t>
+                <w:t xml:space="preserve">Low Carbamoyl Phosphate Pools May Drive Lactobacillus plantarum CO(2)-Dependent Growth Phenotype.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Bringel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vuilleumier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Arsène-Ploetze</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.molcel.2008.09.016⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Microbiology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 14 (1-3), pp.22-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000107966⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00370892v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00185855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lactobacillus plantarum response to inorganic carbon concentrations: PyrR2-dependent and -independent transcription regulation of genes involved in arginine and nucleotide metabolism.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Françoise Bringel</w:t>
+                <w:t xml:space="preserve">Molecular basis for regulation of the heat shock transcription factor sigma32 by the DnaK and DnaJ chaperones.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernanda Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Arsène-Ploetze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfgang Rist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Hammann</w:t>
+                <w:t xml:space="preserve">Stefan Rüdiger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Kugler</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jens Schneider-Mergener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 154 (Pt 9), pp.2629-40. </w:t>
+              <w:t xml:space="preserve">Molecular Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 32 (3), pp.347-58. </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1099/mic.0.2008/018184-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.molcel.2008.09.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00347602v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00370892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A tale of two oxidation states: bacterial colonization of arsenic-rich environments.</w:t>
               </w:r>
@@ -5338,51 +5338,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Médigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Koechler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">​mohamed Barakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5563,51 +5563,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expression of the pyr operon of Lactobacillus plantarum is regulated by inorganic carbon availability through a second regulator, PyrR2, homologous to the pyrimidine-dependent regulator PyrR1.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Arsene-Ploetze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Kugler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7518,77 +7518,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe N. Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Geist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Halter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Koechler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Joanne M. Santini, Seamus A. Ward. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Metabolism of Arsenite</w:t>
@@ -7643,77 +7643,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proteomics as a Tool for the Characterization of Microbial Isolates and Complex Communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Arsène-Ploetze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Carapito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Plewniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bertin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proteomic Applications in Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, InTech, 2012, </w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7760,51 +7760,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arsenic stress in bacteria: involvement in the colonization of arsenic-contaminated environments?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Carapito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Koechler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8374,51 +8374,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implication of microorganisms in formation and attenuation of acid mine drainage, lessons from the former Pb-Zn and arsenic-rich mine of Carnoulès, France.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Bruneel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Volant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8426,51 +8426,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ikram Dahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Sbaboui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Casiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sfécologie-2016, International Conference of Ecological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Marseille, France</w:t>
@@ -8987,51 +8987,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="81CCE329"/>
+    <w:nsid w:val="5368D049"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9135,51 +9135,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="F4779A3B"/>
+    <w:nsid w:val="9306290B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9369,51 +9369,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florence-arsene-ploetze" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8299-447X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/HZK-3945-2023" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05526592v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Jachmann" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi Sun" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Velghe" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ars&#232;ne-Ploetze" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Hirschler" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.5c00902" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493195v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Cheminat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Waeckerle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Alioua" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cognat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Erhardt" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-025-04493-4" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730186v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Rompais" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/phytofr-12-22-0149-r" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03858976v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;fanie Graindorge" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Villette" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Koechler" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Groh" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Comtet-Marre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms232112952" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02963992v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelle C Freel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Fouteau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Roche" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Farasin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Huber" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mgen.0.000447" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01717528v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Chiboub" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Li&#232;vremont" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelle Freel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-0535-8" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01461688v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Varet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deschamps" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Dillies" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1751-7915.12556/pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001351v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Cleiss-Arnold" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Proux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Sismeiro" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-017-0976-8" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05527103v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-0803-7" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268076v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Dekker" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Santini" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2016.01.007" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086958v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Hovasse" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Bruneel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Casiot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Desoeuvre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2016.00003" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084513v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe N. Bertin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Plewniak" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymonde Baltenweck" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.13227" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HMVPRD5Q-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268075v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2015.03.008" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CPWMDTG2-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02044782v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Koechler" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Arsene-Ploetze" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brochier-Armanet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Goulhen-Chollet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Heinrich-Salmeron" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01825879v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Krueger" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0139011" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268070v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Halter" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Andres" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Poulain" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne da Silva" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12474" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8B0664KP-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247096v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Faure" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bonin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Duran" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Amato" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Arsene-Ploetze" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5164-5" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268064v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bertin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Carapito" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-3898-0" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213792v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Farasin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Andres" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Faerber" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.00993" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076355v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cebron" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bauda" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Billard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-013-0313-1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268054v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Bertaccini" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Vaca" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain van Dorsselaer" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/pr4002993" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268062v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kruger" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Heipieper" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-013-4838-5" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6JGWDPLS-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00972245v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evt061" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01054566v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Cott&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Sabatier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Schnell" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Carmi-Leroy" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Rousselle" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2013.10.033" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645603v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Goulhen-Chollet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Gallien" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Hamelin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2011.198" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697950v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cordi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Halter" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pagnout" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02884-10" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02445836v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Cordi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simonetta Gribaldo" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gallien" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2011.06.001" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631857v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.N. Bertin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pelletier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ars&#232;ne-Ploetze" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2011.51" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00654727v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann J. Heipieper" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Marchal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-011-3493-y" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SP5T6CX3-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341109v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Volant" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Chaumande" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-011-9808-9" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/592A7DB11FB771BE12F1E11423547E095375FABC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00670618v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Fardeau" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-11-709" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463879v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Copp&#233;e" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Chandler" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1000859" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00670630v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-10-53" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00512152v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher G. Bryan" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Battaglia-Brunet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Kugler" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lemaitre-Guillier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-9-127" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370778v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Weiss" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Cleiss" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Turlin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2008.07.013" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BSFJXB3J-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185855v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bringel" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vuilleumier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000107966" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370892v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Rodriguez" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Rist" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan R&#252;diger" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Schneider-Mergener" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2008.09.016" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347602v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hammann" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Kugler" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.2008/018184-0" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340034v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Muller" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine M&#233;digue" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#8203;mohamed Barakat" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.0030053" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00107338v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Nicoloff" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Kammerer" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Martinussen" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00195-06" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00107334v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00985-06" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112051v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00203-005-0774-9" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NLG3DMTS-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112056v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aram Elag&#246;z" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.187.6.2093-2104.2005" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110626v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Malandain" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel Kleerebezem" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.186.18.6059-6069.2004" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895525v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2003040" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268039v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Hubert" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/sda.22.133-142" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733325v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267924v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshifumi Tomoyasu" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ars&#232;ne" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teru Ogura" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Bukau" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.183.20.5911-5917.2001" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267932v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0168-1605(00)00206-3" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P94N1N7M-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267936v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Mogk" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Schirra" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Schulze-Specking" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.181.11.3552-3561.1999" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03659718v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Kaminski" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Elmerich" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.1999.tb08747.x" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03659928v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Elmerich" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Zamaroczy" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ars&#232;ne" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pereg" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Paquelin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0038-0717(96)00228-3" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8VF21C6N-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03659875v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Arsene" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jb.178.16.4830-4838.1996" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268001v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunietha Katupitiya" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Kennedy" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-7-0748" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267973v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Yun Liang" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00277056" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-X9793N5N-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267966v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miklos Zamaroczy" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Paquelin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.1992.tb14028.x" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268269v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Geist" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b12350-9" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268207v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/29689" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00232173v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Salmeron" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268297v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pereg-Gerk" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gounon" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Carreno-Lopez" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-011-5159-7_240" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268324v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-79906-8_7" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268357v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Liang" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kaminski" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Arsene" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-2416-6_44" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04268456v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02127585v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Volant" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Dahmani" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sbaboui" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05381415v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ez-Zahra Oubassou" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05492655v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Raynaud" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nussaume" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Besnard" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Cenci" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Clesse" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05493291v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florence-arsene-ploetze" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8299-447X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/HZK-3945-2023" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05526592v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Jachmann" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi Sun" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Velghe" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ars&#232;ne-Ploetze" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Hirschler" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.5c00902" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493195v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Cheminat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Waeckerle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Alioua" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cognat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Erhardt" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-025-04493-4" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730186v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Rompais" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/phytofr-12-22-0149-r" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03858976v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;fanie Graindorge" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Villette" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Koechler" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Groh" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Comtet-Marre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms232112952" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02963992v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelle C Freel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Fouteau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Roche" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Farasin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Huber" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mgen.0.000447" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01717528v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Chiboub" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Li&#232;vremont" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelle Freel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-0535-8" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01461688v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Varet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deschamps" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Dillies" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1751-7915.12556/pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001351v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Cleiss-Arnold" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Proux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Sismeiro" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-017-0976-8" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05527103v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-0803-7" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086958v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Hovasse" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Bruneel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Casiot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Desoeuvre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2016.00003" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268076v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Dekker" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Santini" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2016.01.007" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084513v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe N. Bertin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Plewniak" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymonde Baltenweck" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.13227" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HMVPRD5Q-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268064v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bertin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Carapito" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-3898-0" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213792v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Farasin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Andres" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Faerber" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.00993" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268075v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2015.03.008" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CPWMDTG2-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02044782v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Koechler" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Arsene-Ploetze" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brochier-Armanet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Goulhen-Chollet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Heinrich-Salmeron" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01825879v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Krueger" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0139011" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268070v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Halter" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Andres" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Poulain" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne da Silva" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12474" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8B0664KP-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247096v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Faure" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bonin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Duran" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Amato" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Arsene-Ploetze" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5164-5" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076355v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cebron" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bauda" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Billard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-013-0313-1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268054v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Bertaccini" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Vaca" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain van Dorsselaer" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/pr4002993" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01054566v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Cott&#233;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Sabatier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Schnell" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Carmi-Leroy" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Rousselle" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2013.10.033" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268062v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kruger" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Heipieper" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-013-4838-5" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6JGWDPLS-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00972245v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evt061" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645603v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Goulhen-Chollet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Gallien" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Hamelin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2011.198" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341109v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Volant" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gallien" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Chaumande" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-011-9808-9" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/592A7DB11FB771BE12F1E11423547E095375FABC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697950v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cordi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Halter" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pagnout" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02884-10" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631857v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.N. Bertin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pelletier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ars&#232;ne-Ploetze" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2011.51" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02445836v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Cordi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simonetta Gribaldo" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2011.06.001" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00654727v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann J. Heipieper" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Marchal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-011-3493-y" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SP5T6CX3-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00670630v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-10-53" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00670618v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Fardeau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-11-709" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463879v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Copp&#233;e" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Chandler" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1000859" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00512152v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher G. Bryan" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Battaglia-Brunet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Kugler" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lemaitre-Guillier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-9-127" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370778v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Weiss" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Cleiss" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Turlin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2008.07.013" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BSFJXB3J-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347602v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bringel" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hammann" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Kugler" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.2008/018184-0" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185855v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vuilleumier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000107966" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370892v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Rodriguez" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Rist" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan R&#252;diger" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Schneider-Mergener" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2008.09.016" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340034v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Muller" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine M&#233;digue" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#8203;mohamed Barakat" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.0030053" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00107338v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Nicoloff" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Kammerer" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Martinussen" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00195-06" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00107334v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00985-06" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112051v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00203-005-0774-9" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NLG3DMTS-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112056v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aram Elag&#246;z" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.187.6.2093-2104.2005" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110626v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Malandain" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel Kleerebezem" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.186.18.6059-6069.2004" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895525v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2003040" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268039v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Hubert" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/sda.22.133-142" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733325v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267924v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshifumi Tomoyasu" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ars&#232;ne" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teru Ogura" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Bukau" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.183.20.5911-5917.2001" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267932v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0168-1605(00)00206-3" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P94N1N7M-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267936v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Mogk" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Schirra" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Schulze-Specking" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.181.11.3552-3561.1999" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03659718v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Kaminski" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Elmerich" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.1999.tb08747.x" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03659928v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Elmerich" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Zamaroczy" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ars&#232;ne" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pereg" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Paquelin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0038-0717(96)00228-3" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8VF21C6N-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03659875v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Arsene" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jb.178.16.4830-4838.1996" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268001v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunietha Katupitiya" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Kennedy" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-7-0748" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267973v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Yun Liang" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00277056" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-X9793N5N-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267966v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miklos Zamaroczy" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Paquelin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.1992.tb14028.x" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268269v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Geist" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b12350-9" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268207v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/29689" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00232173v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Salmeron" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268297v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pereg-Gerk" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gounon" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Carreno-Lopez" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-011-5159-7_240" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268324v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-79906-8_7" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268357v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Liang" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kaminski" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Arsene" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-2416-6_44" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04268456v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02127585v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Volant" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Dahmani" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sbaboui" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05381415v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ez-Zahra Oubassou" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05492655v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Raynaud" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nussaume" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Besnard" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Cenci" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Clesse" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05493291v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>