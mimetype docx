--- v0 (2026-03-22)
+++ v1 (2026-05-04)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Florence Azais </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation and Performance Analysis of a Digital BPSK Demodulation Technique for Galvanic-Coupling Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Pitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Kerzérho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Rouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 26 (3), pp.5141-5150. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2025.3641296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-05477014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital-Based Solution for the Generation of FM/PM Test Stimuli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamilia Tahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Vayssade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computer-Aided Design of Integrated Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 44 (2), pp.777-790. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCAD.2024.3434356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04689470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost-Effective Analytical Models of Resistive Opens Defects in FinFET Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Aguirre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Champac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Renovell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Very Large Scale Integration (VLSI) Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 33 (3), pp.841-852. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVLSI.2024.3479068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04796404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biosealight: A Low-Cost, Compact, Autonomous, Low-Energy, High-Sensitivity Sensor for Detecting Marine Bioluminescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Maingot-Lépée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent de Knyff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/OCEANS58557.2025.11104671⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05304252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilizing layout effects for analog logic locking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muayad J. Aljafar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Pagliarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cryptographic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (2), pp.311-324. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13389-024-00350-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04658699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilinear Regression Analysis between Local Bioimpedance Spectroscopy and Fish Morphological Parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Kerzérho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bonhommeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fishes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 8 (2), pp.88. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/fishes8020088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03970313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Use of the Indirect Test Strategy for Lifetime Performance Monitoring of RF Circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan El Badawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariane Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Kerzérho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Testing: : Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 39, pp.155-170. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10836-023-06058-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04080259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-Cost EVM Measurement of ZigBee Transmitters From 1-bit Undersampled Acquisition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Vayssade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computer-Aided Design of Integrated Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 40 (11), pp.2400-2410. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCAD.2020.3043318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03426162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of a Two-Tier Adaptive Indirect Test Flow for a Front-End RF Circuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan El Badawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariane Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Kerzérho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Testing: : Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 37 (2), pp.225-242. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10836-021-05934-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03426173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations on the Use of Ensemble Methods for Specification-Oriented Indirect Test of RF Circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan El Badawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariane Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Kerzérho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Testing: : Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 36 (2), pp.189-203. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10836-020-05868-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03000864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-Cost Digital Test Solution for Symbol Error Detection of RF ZigBee Transmitters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Vayssade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Device and Materials Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (1), pp.16-24. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TDMR.2019.2898769⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02077048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical Models for the Evaluation of Resistive Short Defect Detectability in Presence of Process Variations: Application to 28nm Bulk and FDSOI Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amit Karel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariane Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc J.-M. Galliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Renovell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Testing: : Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 35 (1), pp.59-75. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10836-019-05776-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02075690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-chip Generation of Sine-wave Summing Digital Signals: an Analytic Study Considering Implementation Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane David-Grignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achraf Lamlih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Moez Belhaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Kerzérho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Testing: : Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 34 (3), pp.281-290. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10836-018-5710-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01706621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Body-Biasing, Supply Voltage, and Temperature on the Detection of Resistive Short Defects in FDSOI Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amit Karel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariane Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc J.-M. Galliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Renovell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16 (3), pp.417-430. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNANO.2017.2664895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistive Bridging Defect Detection in Bulk, FDSOI and FinFET Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amit Karel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariane Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc J.-M. Galliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Renovell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Testing: : Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 33 (4), pp.515-527. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10836-017-5674-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SSB Phase Noise Evaluation of Analog/IF Signals on Standard Digital ATE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane David-Grignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Testing: : Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 32 (1), pp.69-82. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10836-015-5556-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01347312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Embedded Test Instrument for On-Chip Phase Noise Testing of Analog/RF Integrated Circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane David-Grignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Circuits, Systems, and Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 25 (3), pp.#1640014. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218126616400144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01233013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase Noise Testing of Analog/IF Signals Using Digital ATE: A New Post-Processing Algorithm for Extended Measurement Range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane David-Grignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Testing: : Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 31 (5-6), pp.443-459. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10836-015-5548-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01233017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency evaluation of analog/RF alternate test: Comparative study of indirect measurement selection strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syhem Larguech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariane Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Kerzérho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 46 (11), pp.1091-1102. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mejo.2015.09.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01232890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing for Gate Oxide Short Defects using the Detectability Interval Paradigm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc J.-M. Galliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariane Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Renovell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 56 (4), pp.173-181. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/itit-2013-1040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Low-Cost Electrical Test Strategies for Post-Silicon Yield Improvement of MEMS Convective Accelerometers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Testing: : Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 30 (1), pp.87-100. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10836-013-5423-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00984275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Confidence in Indirect Analog/RF Testing against the Lack of Correlation between Regular Parameters and Indirect Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haithem Ayari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariane Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Kerzérho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 45 (3), pp.336-344. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mejo.2013.12.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00936443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel implementation of the histogram-based technique for measurement of INL of LUT-based correction of ADC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Kerzérho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariane Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Potin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 44 (9), pp.840-843. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mejo.2013.06.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00875985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Test Method for Embedded Converters with Unknown-Phase Harmonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Kerzérho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariane Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Testing: : Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 27 (3), pp.335-350. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10836-011-5194-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00609243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Level-Crossing Approach for the Analysis of RF Modulated Signals using only Digital Test Resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jochen Rivoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Testing: : Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 27 (3), pp.289-303. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10836-011-5222-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00702746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Behavioral Model of MEMS Convective Accelerometers for the Evaluation of Design and Calibration Strategies at System Level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Testing: : Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 27 (3), pp.411-423. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10836-011-5207-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00702741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of an electrical setup for capacitive MEMS accelerometers test and calibration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Testing: : Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 26-1, pp.111-125. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10836-009-5122-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00432757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the Transient Behavior of Gated/STI Diodes and their Associated BJT in the CDM Time Domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Robert Manouvrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fonteneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alexandre Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 49 (12), pp.1424-1432. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2009.06.056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00435866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADC Production Test Technique Using Low-Resolution Arbitrary Waveform Generator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Kerzérho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Renovell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VLSI Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2008 (#482159), </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2008/482159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00346722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fully Digital Test Solution for a Set of ADCs and DACs embedded in a SiP or SoC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Kerzérho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariane Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Computers &amp; Digital Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1 (3), pp.146-153. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-cdt:20060136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00195172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensor Testing Through Bias Superposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Jeffrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhou Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 136 (1), pp.441-455. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sna.2006.11.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00177756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electro-Thermal Short Pulsed Simulation for SOI Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Entringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Flatresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 46 (9-11), pp.1482-1485. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2006.07.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00128255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel DFT Technique to Test a Complete Set of ADC's and DAC's Embedded in a Complex SiP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Kerzérho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariane Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Design &amp; Test of Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 23 (3), pp.237-243. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MDT.2006.59⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00115131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electro-thermal stimuli for MEMS testing in FSBM technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Testing: : Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 22 (2), pp.189-198. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10836-005-6132-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00112942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Built-In Self-Test of Global Interconnects of Field Programmable Analog Arrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago Balen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Lubaszewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 36 (12), pp.1112-1123. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mejo.2005.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00367974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Multi-Finger SCR-Based Structure for Efficient On-Chip ESD Protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dournelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Salomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 45 (2), pp.233-243. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2004.05.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00105321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Strategy for Optimal Test Point Insertion in Analog Cascaded Filters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Lubaszewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Renovell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Testing: : Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 21 (1), pp.9-16. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10836-005-5283-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00105328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delay Testing Viability of Gate Oxide Short Defect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc J.-M. Galliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Renovell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computer Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 20 (2), pp.195-200. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11390-005-0195-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00105323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viability of a Delay Testing of Gate Oxide Short Transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc J.-M. Galliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Renovell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computer Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 20 (2), pp.6. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11390-005-0195-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00370370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency of Optimized Dynamic Test Flows for ADCs: Sensitivity to Specifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariane Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Renovell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Testing: : Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 21 (3), pp.291-298. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10836-005-6358-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00105322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying the Oscillation Test Strategy to FPAA's Configurable Analog Blocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago R. Balen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Andrade Jr.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Lubaszewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Renovell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Testing: : Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 21 (2), pp.135-146. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10836-005-6143-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00105334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency of Spectral-Based ADC Test Flows to Detect Static Errors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariane Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Renovell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Testing: : Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Vol. 20 n°3, pp. 257-267. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/B:JETT.0000029459.74815.56⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00004514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation Between Static and Dynamic Parameters of A-to-D Converters: In the View of a Unique Test Procedure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariane Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Renovell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Testing: : Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 20 (4), pp.375-387. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/B:JETT.0000039605.02565.ef⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00108545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Compact DC Model of Gate Oxide Short Defect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Bouchakour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc J.-M. Galliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 72 (1-4), pp.140-148. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mee.2003.12.051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00108564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated Diagnosis and Probing Flow for Fast Fault Localization in IC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Da. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Desplats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Haller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 44 (9/11), pp.1553-1558. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2004.07.057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00108546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the Random Parameter Effects in a Non-Split Model of Gate Oxide Short</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Renovell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc J.-M. Galliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Testing: : Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 19 (4), pp. 377-386. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1024683708105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An All-Digital DFT Scheme for Testing Catastrophic Faults in PLLs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Renovell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Ivanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sassan Tabatabaei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Design &amp; Test</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 20 (1), pp.60-67. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MDT.2003.1173054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-Chip Generation of Ramp and Triangle-Wave Stimuli for ADC BIST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Renovell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Testing: : Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 19 (4), pp. 469-479. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1024652328578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending IEEE Std. 1149.4 analog boundary modules to enhance mixed-signal test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uroš Kač</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franc Novak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Renovell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Design &amp; Test</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 20 (2), pp.32-39. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MDT.2003.1188260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A-to-D Converter Static Error Detection from Dynamic Parameter Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariane Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Renovell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 34 (10), pp. 945-953. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0026-2692(03)00161-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analog Built-In Saw-Tooth Generator for ADC Histogram Test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Renovell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 33 (10), pp.781-789. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0026-2692(02)00090-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00268587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Defect Detection in Static-Voltage Testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Renovell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Design &amp; Test</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 17 (6), pp.83-89. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MDT.2002.1047747⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00268605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (156)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis, quantification and identification of in situ bioluminescence signals by an innovative sensor (CEMSOR2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Maingot-Lépée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent de Knyff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">One Ocean Science Congress 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Nice, France. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/oos2025-516⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-05356695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biosealight: A Low-Cost, Compact, Autonomous, Low-Energy, High-Sensitivity Sensor for Detecting Marine Bioluminescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Maingot-Lépée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent de Knyff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCEANS 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Brest, France. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/OCEANS58557.2025.11104671⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-Resource Fully-Digital BPSK Demodulation Technique for Intra-Body Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Rouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I2MTC 2024 - IEEE International Instrumentation and Measurement Technology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Glasgow, United Kingdom. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/I2MTC60896.2024.10561051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04630465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital generation of single tone FM/PM test stimuli: a theoretical analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamilia Tahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Vayssade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LATS 2024 - 25th IEEE Latin American Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Maceio, Brazil. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LATS62223.2024.10534627⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04689333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-cost generation of RF test stimuli from baseband digital signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamilia Tahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Vayssade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATS 2024 - 33rd IEEE Asian Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Ahmedabad, India. In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04868000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logic Locking: Exploration of a new key-gate based on tristate logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Riadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémy Moroukian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LATS 2024 - 25th IEEE Latin American Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Maceio, Brazil. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LATS62223.2024.10534598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04564164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Generation of RF Phase-Modulated Test Stimuli: Application to BPSK Modulation Scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamilia Tahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Burelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Vayssade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DFT 2024 - 37th IEEE International Symposium on Defect and Fault Tolerance in VLSI and Nanotechnology Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Didcot, United Kingdom. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DFT63277.2024.10753528⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04827861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-cost digital solution for production test of ZigBee transmitters - Special Session “AMS-RF testing”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Vayssade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LATS 2023 - 24th IEEE Latin American Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Veracruz, Mexico. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LATS58125.2023.10154484⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04257082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging Layout-based Effects for Locking Analog ICs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muayad Aljafar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Pagliarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASHES 2022 - 6th Workshop on Attacks and Solutions in Hardware Security @CCS 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Los Angeles, CA, United States. pp.5-13, </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3560834.3563826⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04080258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration of a digital-based solution for the generation of 2.4GHz OQPSK test stimuli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Vayssade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamad Chehaitly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETS 2021 - 26th IEEE European Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Bruges, Belgium. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ETS50041.2021.9465473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03426321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital test of ZigBee transmitters: Validation in industrial test environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Vayssade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DATE 2021 - 24th Design, Automation and Test in Europe Conference and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Grenoble, France. pp.396-401, </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/DATE51398.2021.9474090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03426209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring on-line RF performance monitoring based on the indirect test strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan El Badawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariane Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Kerzérho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LATS 2021 - 22nd IEEE Latin American Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Punta del Este (virtual), Uruguay. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LATS53581.2021.9651743⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03426373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementing indirect test of RF circuits without compromising test quality: a practical case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan El Badawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariane Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Kerzérho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LATS 2020 - 21st IEEE Latin American Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Maceio, Brazil. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LATS49555.2020.9093666⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03000910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-cost testing of a 2.4GHz ZigBee transmitter using standard digital ATE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Vayssade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETS 2020 - 25th IEEE European Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Tallinn, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03001537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EVM measurement of RF ZigBee transceivers using standard digital ATE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Vayssade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DFT 2020 - 33rd IEEE International Symposium on Defect and Fault Tolerance in VLSI and Nanotechnology Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Frascati, Italy. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DFT50435.2020.9250900⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03000882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indirect test of RF circuits using ensemble methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan El Badawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariane Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Kerzérho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETS 2020 - 25th IEEE European Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Tallinn, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03001530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and Application of Embedded Test Instruments to Digital, Analog/RFs and Secure ICs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariane Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Deveautour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOLTS 2020 - 26th IEEE International Symposium on On-Line Testing and Robust System Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Napoli, Italy. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IOLTS50870.2020.9159723⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02993384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power Measurement and Spectral Test of ZigBee Transmitters from 1-bit Under-sampled Acquisition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Vayssade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETS 2019 - 24th IEEE European Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Baden-Baden, Germany. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ETS.2019.8791540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02274367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of ensemble methods for indirect test of RF circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan El Badawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariane Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Kerzérho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e Colloque National du GDR SOC²</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02375900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which metrics to use for RF indirect test strategy?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan El Badawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariane Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Kerzérho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMACD 2019 - 16th International Conference on Synthesis, Modeling, Analysis and Simulation Methods and Applications to Circuit Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Lausanne, Switzerland. pp.73-76, </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SMACD.2019.8795302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02338027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of ensemble methods for indirect test of RF circuits: can it bring benefits?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan El Badawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariane Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Kerzérho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LATS 2019 - 20th IEEE Latin American Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Santiago, Chile. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LATW.2019.8704641⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02338047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test of 2.4 GHz ZigBee Transmitter using Standard Digital ATE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Vayssade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETS 2019 - South European Test Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Pitztal, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02375880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Use of Ensemble Learning in Indirect Testing of Analog and RF Integrated Circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan El Badawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariane Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Kerzérho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETS 2019 - South European Test Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Pitztal, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02375866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-cost functional test of a 2.4 GHz OQPSK transmitter using standard digital ATE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Vayssade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOLTS: International On-Line Testing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Platja d'Aro, Spain. pp.17-22, </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IOLTS.2018.8474229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01997910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of process variations on the detectability of resistive short defects: Comparative analysis between 28nm Bulk and FDSOI technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amit Karel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariane Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc J.-M. Galliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Renovell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LATS 2018 - 19th IEEE Latin American Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Sao Paulo, Brazil. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LATW.2018.8349696⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02064921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of resistive open and short defects in FDSOI under delay-based test: Optimal VDD and body biasing conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amit Karel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariane Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc J.-M. Galliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Renovell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETS: European Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Limassol, Cyprus. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ETS.2017.7968208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical Study of On-chip Generations of Analog Sine-wave Based on Combined Digital Signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane David-Grignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achraf Lamlih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Kerzérho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMSTW: International Mixed Signals Testing Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Thessaloniki, Greece. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IMS3TW.2017.7995205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01699387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive Study for Detection of Weak Resistive Open and Short Defects in FDSOI Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amit Karel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariane Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc J.-M. Galliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Renovell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISVLSI: International Symposium on Very Large Scale Integration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Bochum, Germany. pp.320-325, </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISVLSI.2017.63⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study of Bulk, FDSOI and FinFET technologies in presence of a resistive short defect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amit Karel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariane Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc J.-M. Galliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Renovell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LATS 2016 - 17th Latin-American Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Foz do Iguacu, Brazil. pp.129-134, </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LATW.2016.7483352⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01374300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of VT and Body-Biasing on Resistive short detection in 28nm UTBB FDSOI – LVT and RVT configurations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amit Karel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariane Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc J.-M. Galliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Renovell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISVLSI: International Symposium on Very Large Scale Integration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Pittsburgh, PA, United States. pp.164-169, </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISVLSI.2016.102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01374292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analog test: Why still “à la mode” after more than 25 years of research?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETS: European Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Cluj-Napoca, Romania. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ETS.2015.7138772⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01922917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special session: Hot topics: Statistical test methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel J. Barragan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Leger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. D. Blanton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adit D. Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VTS: VLSI Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Napa, CA, United States. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VTS.2015.7116265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01177043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A digital technique for the evaluation of SSB phase noise of analog/RF signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane David-Grignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LATS 2015 - 16th Latin-American Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Puerto Vallarta, Mexico. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LATW.2015.7102407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01233125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework for efficient implementation of analog/RF alternate test with model redundancy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syhem Larguech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariane Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Kerzérho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISVLSI: International Symposium on Very Large Scale Integration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Montpellier, France. pp.621-626, </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISVLSI.2015.30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01233104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Technique for Low-Cost Phase Noise Production Testing from 1-bit Signal Acquisition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane David-Grignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETS: European Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Cluj-Napoca, Romania. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ETS.2015.7138761⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01233093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embedded test instrument for on-chip phase noise evaluation of analog/IF signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane David-Grignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DDECS: Design and Diagnostics of Electronic Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Belgrade, Serbia. pp.237-242, </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DDECS.2015.11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01233136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital on-chip measurement circuit for built-in phase noise testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane David-Grignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMSTW: International Mixed-Signals Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Paris, France. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IMS3TW.2015.7177880⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01233161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generic methodology for building efficient prediction models in the context of alternate testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syhem Larguech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariane Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Kerzérho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMSTW: International Mixed-Signals Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Paris, France. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IMS3TW.2015.7177873⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01233150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward adaptation of ADCs to operating conditions through on-chip correction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Kerzérho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Guillaume-Sage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariane Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Renovell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISVLSI: International Symposium on Very Large Scale Integration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Montpellier, France. pp.634-639, </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISVLSI.2015.62⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01233117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of adaptive tuning strategies for Near Field Communication (NFC) transmitter module</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamadou Dieng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariane Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Kerzérho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMS3TW: International Mixed-Signals, Sensors, and Systems Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Porto ALegre, Brazil. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IMS3TW.2014.6997401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01119365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic model for phase noise measurement from 1-bit signal acquisition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane David-Grignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMS3TW: International Mixed-Signals, Sensors, and Systems Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Porto Alegre, Brazil. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IMS3TW.2014.6997400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01119368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solutions for the self-adaptation of communicating systems in operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Deluthault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamadou Dieng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOLTS: International On-line Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Platja d’Aro, Spain. pp.234-239, </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IOLTS.2014.6873705⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase noise measurement on IF analog signals using standard digital ATE resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane David-Grignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NEWCAS: New Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Trois-Rivieres, Canada. pp.121-124, </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS.2014.6933998⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01119359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-cost phase noise testing of complex RF ICs using standard digital ATE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane David-Grignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITC: International Test Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Seattle, WA, United States. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEST.2014.7035301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01119356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New implementions of predictive alternate analog/RF test with augmented model redundancy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haithem Ayari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariane Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Kerzérho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DATE 2014 - 17th Design, Automation and Test in Europe Conference and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Dresden, Germany. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7873/DATE2014.144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00994714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of indirect measurement selection strategies in the context of analog/RF alternate testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syhem Larguech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Kerzérho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariane Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LATW: Latin American Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Fortaleza, Brazil. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LATW.2014.6841930⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01119361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations on alternate analog/RF test with model redundancy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haithem Ayari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Kerzérho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syhem Larguech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STEM Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Paderborn, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01119374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Adaptive NFC Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Kerzérho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamadou Dieng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariane Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOLTS: International On-Line Testing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Platja d'Aro, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01084355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MIRID: Mixed-Mode IR-Drop Induced Delay Simulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Aparicio Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariane Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Renovell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATS: Asian Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Jiaosi Township, Taiwan. pp.177-182, </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ATS.2013.41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00932357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-test and self-calibration of a MEMS convective accelerometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Masmoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIP: Design, Test, Integration &amp; Packaging of MEMS/MOEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Barcelona, Spain. pp.239-242</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00814231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate and Efficient Analytical Electrical Model of Antenna for NFC Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamadou Dieng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariane Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Kerzérho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NEWCAS: New Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Paris, France. pp.137-141, </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS.2013.6573657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00839190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparative Analysis of Indirect Measurement Selection Strategies for Analog/RF Alternate Testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syhem Larguech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Kerzérho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariane Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd IEEE International Workshop on Test and Validation of High Speed Analog Circuits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Anaheim, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00985422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pre-characterization Procedure for a Mixed Mode Simulation of IR-Drop Induced Delays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Aparicio Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariane Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Renovell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LATW: Latin American Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Cordoba, Argentina. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LATW.2013.6562657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00820067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An IR-Drop Simulation Principle Oriented to Delay Testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Aparicio Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariane Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Renovell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DCIS 2012 - 27th Conference on Design of Circuits and Integrated Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Avignon, France. pp.404-409</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00804254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart selection of indirect parameters for DC-based alternate RF IC testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haithem Ayari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariane Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Renovell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VTS: VLSI Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Hyatt Maui, HI, United States. pp.19-24, </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VTS.2012.6231074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00803453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making predictive analog/RF alternate test strategy independent of training set size</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haithem Ayari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariane Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Kerzérho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITC'2012: International Test Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Anaheim, CA, United States. pp.9, </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEST.2012.6401560⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00803564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of redundancy to reduce prediction error in alternate analog/RF test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haithem Ayari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariane Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Kerzérho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMS3TW: International Mixed-Signals, Sensors, and Systems Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Taipei, Taiwan. pp.34-39, </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IMS3TW.2012.17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00803556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design-for-manufacturability of MEMS convective accelerometers through adaptive electrical calibration strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LATW: Latin American Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Quito, Ecuador. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LATW.2012.6261237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00803451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-cost SNR estimation of analog signals using standard digital Automated Test Equipment (ATE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NEWCAS: International New Circuits and Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Montréal, Canada. pp.197-200, </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS.2012.6328990⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00803558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Level-Crossing based QAM Demodulation for Low-Cost Analog/RF Testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Confais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jochen Rivoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NEWCAS: International New Circuits and Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Bordeaux, France. pp.309-312, </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS.2011.5981317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00702763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation on the Effect of Geometrical Dimensions on the Conductive Behaviour of a MEMS Convective Accelerometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Mezghani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Masmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIP'11: Symposium on Design, Test, Integration and Packaging of MEMS/MOEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aix-en-Provence, France. pp.14-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00632610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test and Calibration of MEMS Convective Accelerometers with a Fully Electrical Setup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LATW: Latin American Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Porto de Galinhas, Brazil. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LATW.2011.5985907⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00702769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Electrical Test Method for MEMS Convective Accelerometers: Development and Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DATE: Design, Automation and Test in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Grenoble, France. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DATE.2011.5763137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00702754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A MEMS Convective Accelerometer Equipped with On-Chip Facilities for Sensitivity Electrical Calibration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMS3TW'11: IEEE International Mixed-Signals, Sensors and Systems Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, United States. pp.82-87, </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IMS3TW.2011.21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00702759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AM-Demodulation of Analog/RF Signals Using Digital Tester Channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jochen Rivoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMS3TW 2010 - 16th IEEE International Mixed-Signals, Sensors and Systems Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, La Grande Motte, France. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IMS3TW.2010.5503013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00494546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANC-Based Method for Testing Converters with Random-Phase Harmonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Kerzérho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariane Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMS3TW'10: 16th International Mixed-Signals, Sensors and Systems Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Grande Motte, Montpellier, France. pp.N/A</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00494578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiments on the Analysis of Phase/Frequency-Modulated RF Signals Using Digital Tester Channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jochen Rivoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LATW'10: 11th Latin-American Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Punta del Este, Uruguay. pp.N/A</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00473524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive LUT-Based System for In Situ ADC Auto-correction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariane Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Potin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Kerzérho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMS3TW'10: 16th IEEE International Mixed-Signals, Sensors and Systems Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Grande Motte, Montpellier, France. pp.N/A</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00494424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the Influence of Etching Defects on the Sensitivity of MEMS Convective Accelerometers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMS3TW'10: 16th IEEE International Mixed-Signals, Sensors and Systems Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Grande Motte, Montpellier, France. pp.N/A</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00494555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Use of Standard Digital ATE for the Analysis of RF Signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jochen Rivoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETS 2010 - 15th IEEE European Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Prague, Czech Republic. pp.43-48, </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ETSYM.2010.5512782⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00492828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Study of Package Effects on the Behavior of MEMS Convective Accelerometers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Masmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIP'10: Design, Test, Integration and Packaging of MEMS/MOEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Seville, Spain. pp.6-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00489026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Method for Electrical Calibration of MEMS Accelerometers Through Multivariate Regression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMS3TW'09: IEEE 15th Mixed-Signals, Sensors and Systems Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, pp.N/A</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00399110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LH-BIST for Digital Correction of ADC Offset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariane Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Renovell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIS: Design and Technology of Integrated Systems in Nanoscale Era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Cairo, Egypt. pp.199-203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00375659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting Zero-Crossing for the Analysis of FM Modulated Analog/RF Signals using Digital ATE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jochen Rivoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATS: Asian Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Taichung, Taiwan. pp.261-266, </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ATS.2009.56⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00436384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Gate Oxide Short Defects on the Stability of Minimal Sized SRAM Core-Cell by Applying Non-Split Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc J.-M. Galliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Renovell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIS: Design and Technology of Integrated Systems in Nanoscale Era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Cairo, Egypt. pp.225-229</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00370798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Analysis of the Timing Behavior of CMOS Digital Blocks under Simultaneous Switching Noise Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Renovell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DDECS'09: IEEE Design and Diagnostics of Electronic Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Liberec, Czech Republic. pp.158-163</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00386906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing the Impact of Simultaneous Switching Noise on the Timing Behavior of CMOS Digital Blocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Renovell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LATW'09: 10th Latin-American Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Armaçao dos Buzios, Brazil, pp.N/A</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00367718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations on Electrical-only Test Setup for MEMS Convective Accelerometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSCS: International Conference on Signals, Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Medenine, Tunisia. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSCS.2009.5412624⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00436265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-Converter DFT Technique for Complex SIP: Concepts and Validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Kerzérho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariane Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCTD: European Conference on Circuit Theory and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Antalya, Turkey. pp.747-750</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00448863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transit Time Extraction Method for ESD Protection Diodes Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Robert Manouvrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fonteneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alexandre Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEW'08: International ESD Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Port d'Albret, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00337884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of a Fully Electrical Test and Calibration Method for MEMS Capacitive Accelerometers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMS3TW'08: 14th IEEE International Mixed-Signals, Sensor, and Systems Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Vancouver, Canada, pp.6, </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IMS3TW.2008.4581616⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00337875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-Chip Monitor for the Detection of Logic Errors due to Simultaneous Switching Noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Renovell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LATW'08: 9th Latin-American Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Puebla, Mexico, pp.11-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00260194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Method for Test and Calibration of Capacitive Accelerometers with a Fully Electrical Setup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Richardson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DDECS 2008 - 11th IEEE Workshop on Design and Diagnostics of Electronic Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Bratislava, Slovakia. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DDECS.2008.4538807⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00337873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Physics-Based Compact Model for ESD Protection Diodes under Very Fast Transients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Robert Manouvrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fonteneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alexandre Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Beckrich-Ros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Richier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th Annual EOS/ESD Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Tuscon, Arizona, USA, pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00337880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de MEMS : de l'idée à l'integration SoC/SiP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Alandry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mehdi Boujamaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR SoC-SiP: System-On-Chip &amp; Sytem-In-Package</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00361232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Detection of SSN-Induced Logic Errors Through On-Chip Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Renovell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOLTS: International On-Line Testing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Rhodes, Greece. pp.233-238, </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IOLTS.2008.19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00294767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analogue Network of Converters&amp;quot;: A DFT Technique to Test a Complete Set of ADCs and DACs Embedded in a Complex SiP or SOC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Kerzérho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariane Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETS: European Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Freiburg, Germany. pp.211-216, </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ETS.2007.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00158527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the Transient Behavior of Gated/STI Diodes and their Associated BJT in the CDM Time Domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Robert Manouvrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fonteneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alexandre Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EOS/ESD'07: 29th Electrical Overstress/Electrostatic Discharge Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Anaheim, CA, USA, pp.3A.2_1- 3A.2_10, </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EOSESD.2007.4401748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00199232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fully-Efficient ADC Test Technique for ATE with Low Resolution Arbitrary Wave Generators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Kerzérho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Renovell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMSTW'07: International Mixed-Signals Testing Workshop and 3rd International GHz/Gbps Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Povoa de Varzim, Portugal. pp.196-201</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00161708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Simultaneous Switching Noise on the Static Behavior of Digital CMOS Circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Renovell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATS: Asian Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Beijing, China. pp.239-244</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00179262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Use of LVTPNP in ESD Protection Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Coll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEW'07: International Electrostatic Discharge Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Lake Tahoe, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00199246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing the Logic Behavior of Digital CMOS Circuits in Presence of Simultaneous Switching Noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Renovell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LATW: Latin American Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Cuzco, Peru</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00199261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Validation of the &amp;quot;Analogue Network of Converters&amp;quot; Technique to Test Complex SiP/SoC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariane Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Kerzérho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Mixed-Signal Testing Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Paris, France. pp.84-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00119266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partially Depleted SOI Body-Contacted MOSFET-Triggered Silicon Controlled Rectifier for ESD Protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Entringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Flatresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EOS/ESD Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Tucson (USA), pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00112952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simulation tool for CDM stress evaluation at circuit level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Salomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EOS/ESD/EMI Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Toulouse, France. pp.89-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00112986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Testing of the Electronic Conditioning Chain of a CMOS MEMS Based Magnetic Field Sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LATW'06: 7th IEEE Latin American Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Buenos Aires, Argentina. pp.29-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00102750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electro-thermal short pulsed simulation for SOI technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Entringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Flatresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREF: European Symposium on Reliability of Electron devices, Failure physics and analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Wuppertal, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00112981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Analogue Network of Converters”: A DFT Technique to Test a Complete Set of ADCs and DACs Embedded in a Complex SiP or SOC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariane Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Kerzérho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETS: European Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Southampton, United Kingdom. pp.159-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00115676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and Attenuation Proposal in Ground Bounce: II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Zenteno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Víctor H. Champac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Renovell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LATW: Latin American Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Salvador, Bahia, Brazil. pp.34-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00106514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-Chip Electro-Thermal Stimulus Generation for a MEMS-Based Magnetic Field Sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VTS'05: 23rd IEEE VLSI Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Palm Springs, CA (USA), pp.213-218</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00105996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast and Fully-Efficient Test Flow for ADCs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariane Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Renovell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMSTW'05: 11th IEEE International Mixed-Signal Testing Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Cannes, pp.244-249</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00106523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electro-Thermal On-Line Testing of a MEMS Magnetometer Through Bias Modulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LATW: Latin American Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Salvador, Bahia, Brazil. pp.213-218</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00106517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BIST Implementation of Electro-Thermal Stimulus Generation for a MEMS-Based Magnetic Field Sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LATW: Latin American Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Salvador, Bahia, Brazil. pp.207-212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00106516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design&Test of an Oscillation Based System Architecture for DNA Sensor Arrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.G. Kerkhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. D. Richardson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMSTW'05: 11th IEEE International Mixed-Signal Testing Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Cannes, pp.234-239</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00106525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test of a CMOS Micro Compass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd PATENT-DfMM Summer School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00106560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing the Interconnect Networks and I/O Resources of Field Programmable Analog Arrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Andrade Jr.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago R. Balen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Lubaszewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VTS: VLSI Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Palm Springs, CA, United States. pp.389-400, </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VTS.2005.85⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00105998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards On-Line Testing of MEMS Using Electro-Thermal Excitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETS: European Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Tallinn, Estonia. pp.76-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00106009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison Between 0.13 µm PD-SOI Gated Diode and non Gated Diode through DC TCAD Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Entringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Flatrese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Salomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROSOI'05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2005, Grenade, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00106519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physics and Design Optimization of ESD Diode for 0.13mm PD-SOI Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Entringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Flatresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Salomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EOS/ESD: Electrical Overstress/Electrostatic Discharge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Anaheim, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00106041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superposition vs. Modulation: A Comparative Analysis for Electro-Thermal On-Line MEMS Testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMSTW'05: 11th IEEE International Mixed-Signal Testing Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Cannes, pp.212-219</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00106522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VHDL-AMS Fault Simulation for Testing DNA Bio-Sensing Arrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans G. Kerkhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew D. Richardson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE SENSORS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Irvine, United States. </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSENS.2005.1597878⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00106042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Low-Cost Testing of Analog-to-Digital Converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on the Testing of High Resolution Mixed-Signal Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00109143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing Global Interconnects of Field Programmable Analog Arrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Andrade Jr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago R. Balen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Lubaszewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMSTW'04: 10th International Mixed-Signal Testing Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Portland, Oregon, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00108657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and Attenuation Proposal in Ground Bounce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Zenteno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Víctor H. Champac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Renovell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATS: Asian Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Kenting Taiwan. pp.460-463, </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ATS.2004.25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00108931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations on the Use of EWS Data for Failure Diagnosis Enhancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Da. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Haller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LATW'04: 5th IEEE Latin American Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Cartagena (Colombia), pp.6-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00108652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test Digital, Test de Mémoires, Test Mixte : 5 Centres de Compétence pour la Formation en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Lorival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNFM'04 : 8ème Journées Pédagogiques du Comité National de Formation en Microélectronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Saint Malo, France. p. 242</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00108671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Approach to the Built-in-Self of Field Programmable Analog Arrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago R. Balen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Andrade Jr.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Lubaszewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Renovell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VTS: VLSI Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, Napa Valley, CA, United States. pp.383-388</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00108908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrically-Induced Thermal Stimuli for MEMS Testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETS: European Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Ajaccio, Corsica, France. pp.60-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00108904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Use of Electrical Stimuli for MEMS Testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LATW'04: 5th IEEE Latin American Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Cartagena, Spain. pp.118-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00108651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimised Probing Flow for High Speed Fault Localization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Da. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Desplats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Haller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISTFA'04: International Symposium on Testing and Failure Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Worcester (USA)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00108898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing the Configurable Analog Blocks of Field Programmable Analog Arrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago R. Balen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Andrade Jr.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Lubaszewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Renovell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITC: International Test Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Charlotte, United States. pp.893-902</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00108897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical Modeling of LSCRs in Deep Submicron CMOS Technologies for Circuit-Level Simulation of ESD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dournelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Salomé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BCTM 2003 - Bipolar/BiCMOS Circuits and Technology Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Toulouse, France. pp.97-100, </w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/BIPOL.2003.1274943⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel SCR-Based Protection Structure Against ESD with Efficient Multi-Finger Triggering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dournelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Salomé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESSDERC 2003 - 33rd European Solid-State Device Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Estoril, Portugal. pp.207-210, </w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ESSDERC.2003.1256850⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Generation of LH-BIST Architecture for ADC Testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariane Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Renovell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWADC'03: IEEE International Workshop on ADC Modelling and Testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Perugia, Italy. pp.7-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STMSCR: A New Multi-Finger SCR-Based Protection Structure Against ESD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dournelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Salomé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EOS/ESD Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Las Vegas (USA), pp. 223-241</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Automatic Tool for Generation of ADC BIST Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariane Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Renovell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMSTW: International Mixed-Signal Testing Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Sevilla, Spain. pp.79-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of a Statistical Approach for Efficient Implementation of Oscillation-Based Test Strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboubacar Chaehoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMSTW 2003 - 9th IEEE International Mixed-Signal Testing Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Sevilla, Spain. pp.99-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delay Testing of MOS Transistor with Gate Oxide Short</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Renovell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc J.-M. Galliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATS: Asian Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2003, Xian, China. pp.168-173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the Specification Influence on the Efficiency of an Optimized Test Flow for ADCs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariane Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Renovell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMSTW: International Mixed-Signal Testing Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Sevilla, Spain. pp.185-190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OBIST Applied to FPAAs: A Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Renovell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago R. Balen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Schreiber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Lubaszewski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LATW 2003 - 4th IEEE Latin American Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2003, Natal, Brazil. pp.238-243</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Synthesis of Analog Cascaded Filters with Optimal Test Point Insertion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Lubaszewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Renovell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LATW: Latin American Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2003, Natal, Brazil. pp.212-216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GOSMOS: A Gate Oxide Short Defect Embedded in a MOS Compact Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Renovell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc J.-M. Galliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LATW: Latin American Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2003, Natal, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Methodology for ADC Test Flow Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariane Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Renovell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITC: International Test Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Charlotte, NC, United States. pp.201-209, </w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEST.2003.1270841⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Efficiency of Measuring ADC Dynamic Parameters to Detect ADC Static Errors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariane Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Renovell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LATW: Latin American Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2003, Natal, Brazil. pp.198-203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Evaluation of ADC Static Parameters Through Dynamic Testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariane Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Renovell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADDA &amp; EWADC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, Prague, Czech Republic. pp.95-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental test infrastructure supporting IEEE 11494 Standard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uroš Kač</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franc Novak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jozef Stefan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETW: European Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Corfou, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00268606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of an Experimental IEEE 1149.4 Mixed-Signal Test Chip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uroš Kač</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franc Novak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Renovell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BTW 2002 - 1st IEEE International Board Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Baltimore, United States. paper 4.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Linear and Non-Split Transistor MOS Model for Gate Oxyde Short</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Renovell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc J.-M. Galliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DBT: Defect Based Testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2002, Monterey, CA, United States. pp.11-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Voltage Testing of Gate Oxide Short in CMOS Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Renovell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc J.-M. Galliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DDECS: Design and Diagnostics of Electronic Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Brno, Czech Republic. pp.168-174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00268526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A high accuracy triangle-wave signal generator for on-chip ADC testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Renovell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETW 2002 - 7th IEEE European Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, Corfu, Greece. pp.89-94, </w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ETW.2002.1029644⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00268483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Non-Split Model for Realistic Gate Oxide Short in CMOS Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Renovell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc J.-M. Galliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DCIS: Design of Circuits and Integrated Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Santander, Spain. pp.197-204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00268432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation et Modélisation de Thyristors Parasites en Technologie CMOS Fortement Submicronique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Salomé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du GDR CAO de Circuits et Systèmes Intégrés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris (France), France. pp. 137-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of an IEEE 1149.4 Test Chip with Extended ABM Functionality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uroš Kač</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franc Novak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMSTW'02: 8th IEEE International Mixed-Signal Testing Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Montreux (Suisse), France. pp. 153-159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating Static Parameters of A-to-D Converters from Spectral Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariane Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Renovell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LATW: Latin American Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2002, Montevideo, Uruguay. pp.174-179</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Remote Access to Engineering Test Facilities for the Distant Education of European Microelectronics Students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd Annual Frontiers in Education (FIE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2002, Boston, MA, United States. pp.T2E-24, </w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FIE.2002.1157943⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protection contre les ESD : Caractérisation et Modélisation de Thyristors Parasites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Salomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dournelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EOS/ESD/EMI Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Toulouse (France), France. pp.P nd</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EuNICE-Test Project: A remote Access to Engineering Test for European Universities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWME: European Workshop on Microelectronics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Vigo, Spain. pp.133-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00268489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure des Paramètres Statiques des Convertisseurs A/N par une Analyse Spectrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariane Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Renovell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du GDR CAO de Circuits et Systèmes Intégrés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, Paris, France. pp.47-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of ADC Static Parameters via Frequency Domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariane Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Renovell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMSTW'02: 8th IEEE International Mixed-Signal Testing Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, Montreux, Switzerland. pp.165-169</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing Testable Analog Filters with Optimal DFT Insertion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Vicente Calvano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Lubaszewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMSTW: International Mixed-Signal Testing Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, Montreux, Switzerland. pp.201-203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Gate Oxide Short Defects in CMOS Minimum Transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Renovell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc J.-M. Galliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETW: European Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Corfu, Greece. pp.15-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00268527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European Network for Test Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DELTA'02: 1st International Workshop on Electronic DesignTest and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Christchurch, New Zeland, pp.230-239</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00268490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boolean and Current Detection of MOS Transistor with Gate Oxide Short</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Renovell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc J.-M. Galliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Test Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2001, Baltimore, USA, pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00370400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-mode stimuli generator for analogue and mixed-signal built-in-self-test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Lubaszewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Renovell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMSTW: International Mixed Signal Testing Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1998, The Hague, Pays-Bas. pp.100-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01384740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A built-in multi-mode stimuli generator for analogue and mixed-signal testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Lubaszewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Renovell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Mir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brazilian Symposium on Integrated Circuit Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Rio de Janeiro, Brazil. pp.175-178, </w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SBCCI.1998.715435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00005876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-mode signature analyzer for analog and mixed circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Renovell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Lubaszewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Mir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VLSI: Integrated Systems on Silicon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1997, Gramado, Brazil. pp.65-76, </w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-0-387-35311-1_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01399998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementing model redundancy in predictive alternate test to improve test confidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haithem Ayari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariane Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Kerzérho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETS: European Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Avignon, France. 18th IEEE European Test Symposium, 2013, </w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ETS.2013.6569386⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00820077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analog Measurements based on Digital Test Equipment for Low-Cost Testing of Analog/RF Circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane David-Grignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETS: European Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Avignon, France. , 18th IEEE European Test Symposium, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00820084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logic Errors in CMOS Circuits due to Simultaneous Switching Noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Renovell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETS: European Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Freiburg, Germany. 12th IEEE European Test Symposium, pp.59-64, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00154744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Development of a Low-Cost Diagnostic Flow for Efficient Failure Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Da. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Haller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETS: European Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Ajaccio, France. 9th IEEE European Test Symposium, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00108658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of 19th International Mixed-Signal Testing Workshop (IMSTW - 2014)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Lubaszewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Rech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IEEE, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01433614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test de Circuits et de Systèmes Intégrés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Collection EGEM, Ed.Hermès, 2004, 2-7462-0864-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00109158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Models for Bridging Defects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Renovell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Figueras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Rodríguez-Montañés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Arumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Models in Hardware Testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 43, Springer Netherlands, pp.33-70, 2010, Frontiers in Electronic Testing, 978-90-481-3281-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00371365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analog and Mixed-Signal Test Bus: IEEE 1149.4 Test Standard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Huertas J.L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Test and Design-for-Testability in Mixed-Signal Integrated Circuits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kluwer Academic Publishers, pp.28, 2004, 1-4020-7724-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00109159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-Chip Generator of a Saw-Tooth Test Stimulus for ADC BIST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Renovell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOC Design Methodologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 90, Kluwer Academic Publishers, pp.425-436, 2002, IFIP — The International Federation for Information Processing, 978-1-4757-6530-4. </w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-0-387-35597-9_36⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00268477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method And Apparatus For Measuring Phase Noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane David-Grignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : 81582852EP01. 2013, pp.32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00985404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gated thyristor and related system and method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Entringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Flatresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Salomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : FR20060052837. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00406923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrostatic Discharge Protection Device Comprising Several Thyristors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Salomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dournelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR0205009A. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00406883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport Technique intermédiaire, Contrat TOETS CT 302, Programme CEE CATRENE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00679018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport Technique de fin d'année, Contrat TOETS CT 302, Programme CEE CATRENE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00679022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrat TOETS CT 302 - Programme CEE CATRENE (Rapport Intermédiaire)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00504873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOETS CT302 - Programme CEE CATRENE - Summary Technical Report 2S-2009 - Rapport Technique de Fin d'année</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00461745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of a Multi-Chip Circuit under CDM Stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">06024, 2006, 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00102726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and Comparison of TQFP48 and GBA64 Packages in CDM Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">06022, 2006, 40 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00102724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HBM and CDM Stress Evaluation at Circuit Level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">06023, 2006, 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00102725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Compact Model for Electrical Simulation of MOS Transistor with Gate Oxide Short Defect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Renovell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc J.-M. Galliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 04080, Lirmm, University of Montpellier. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00109221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced Solutions for Innovative SOC Testing in Europe, Contrat CEE ASSOCIATE A503, Programme MEDEA+ (Rapport Technique Intermédiaire)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Renovell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003, pp.P nd</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation TLP des Structures STMSCR du Run H8T106</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003, pp.P nd</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced Solutions for Innovative SOC Testing in Europe, Contrat CEE ASSOCIATE A503, Programme MEDEA+ (Rapport Technique de Fin d'Année)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Renovell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003, pp.P nd</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced Solutions for Innovative SOC Testing in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00268586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation Electrique de LSCR en Technologie H9</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00268608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed-Signal BISR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Renovell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00268607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Project Management and Trainer Education Deliverable: Management Report, Attendees and Training Contents, Training Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Lorival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00268593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId513"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Florence Azais </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (53)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation and Performance Analysis of a Digital BPSK Demodulation Technique for Galvanic-Coupling Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Pitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Kerzérho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Rouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 26 (3), pp.5141-5150. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2025.3641296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-05477014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-cost Testing of 2.4GHz Receiver on Standard Digital ATE: Practical Implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Vayssade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamilia Tahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computer-Aided Design of Integrated Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCAD.2026.3680795⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-05584995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital-Based Solution for the Generation of FM/PM Test Stimuli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamilia Tahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Vayssade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computer-Aided Design of Integrated Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 44 (2), pp.777-790. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCAD.2024.3434356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04689470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost-Effective Analytical Models of Resistive Opens Defects in FinFET Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Aguirre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Forero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Champac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Renovell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Very Large Scale Integration (VLSI) Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 33 (3), pp.841-852. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVLSI.2024.3479068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04796404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biosealight: A Low-Cost, Compact, Autonomous, Low-Energy, High-Sensitivity Sensor for Detecting Marine Bioluminescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Maingot-Lépée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent de Knyff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/OCEANS58557.2025.11104671⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05304252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilizing layout effects for analog logic locking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muayad J. Aljafar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Pagliarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cryptographic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (2), pp.311-324. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13389-024-00350-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04658699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilinear Regression Analysis between Local Bioimpedance Spectroscopy and Fish Morphological Parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Kerzérho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bonhommeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fishes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 8 (2), pp.88. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/fishes8020088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03970313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Use of the Indirect Test Strategy for Lifetime Performance Monitoring of RF Circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan El Badawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariane Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Kerzérho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Testing: : Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 39, pp.155-170. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10836-023-06058-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04080259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-Cost EVM Measurement of ZigBee Transmitters From 1-bit Undersampled Acquisition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Vayssade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computer-Aided Design of Integrated Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 40 (11), pp.2400-2410. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCAD.2020.3043318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03426162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of a Two-Tier Adaptive Indirect Test Flow for a Front-End RF Circuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan El Badawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariane Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Kerzérho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Testing: : Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 37 (2), pp.225-242. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10836-021-05934-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03426173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations on the Use of Ensemble Methods for Specification-Oriented Indirect Test of RF Circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan El Badawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariane Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Kerzérho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Testing: : Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 36 (2), pp.189-203. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10836-020-05868-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03000864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-Cost Digital Test Solution for Symbol Error Detection of RF ZigBee Transmitters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Vayssade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Device and Materials Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (1), pp.16-24. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TDMR.2019.2898769⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02077048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical Models for the Evaluation of Resistive Short Defect Detectability in Presence of Process Variations: Application to 28nm Bulk and FDSOI Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amit Karel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariane Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc J.-M. Galliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Renovell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Testing: : Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 35 (1), pp.59-75. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10836-019-05776-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02075690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-chip Generation of Sine-wave Summing Digital Signals: an Analytic Study Considering Implementation Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane David-Grignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achraf Lamlih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Moez Belhaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Kerzérho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Testing: : Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 34 (3), pp.281-290. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10836-018-5710-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01706621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Body-Biasing, Supply Voltage, and Temperature on the Detection of Resistive Short Defects in FDSOI Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amit Karel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariane Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc J.-M. Galliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Renovell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16 (3), pp.417-430. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNANO.2017.2664895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistive Bridging Defect Detection in Bulk, FDSOI and FinFET Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amit Karel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariane Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc J.-M. Galliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Renovell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Testing: : Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 33 (4), pp.515-527. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10836-017-5674-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SSB Phase Noise Evaluation of Analog/IF Signals on Standard Digital ATE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane David-Grignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Testing: : Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 32 (1), pp.69-82. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10836-015-5556-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01347312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Embedded Test Instrument for On-Chip Phase Noise Testing of Analog/RF Integrated Circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane David-Grignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Circuits, Systems, and Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 25 (3), pp.#1640014. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218126616400144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01233013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase Noise Testing of Analog/IF Signals Using Digital ATE: A New Post-Processing Algorithm for Extended Measurement Range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane David-Grignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Testing: : Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 31 (5-6), pp.443-459. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10836-015-5548-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01233017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency evaluation of analog/RF alternate test: Comparative study of indirect measurement selection strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syhem Larguech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariane Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Kerzérho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 46 (11), pp.1091-1102. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mejo.2015.09.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01232890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing for Gate Oxide Short Defects using the Detectability Interval Paradigm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc J.-M. Galliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariane Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Renovell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 56 (4), pp.173-181. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/itit-2013-1040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Low-Cost Electrical Test Strategies for Post-Silicon Yield Improvement of MEMS Convective Accelerometers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Testing: : Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 30 (1), pp.87-100. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10836-013-5423-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00984275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Confidence in Indirect Analog/RF Testing against the Lack of Correlation between Regular Parameters and Indirect Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haithem Ayari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariane Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Kerzérho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 45 (3), pp.336-344. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mejo.2013.12.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00936443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel implementation of the histogram-based technique for measurement of INL of LUT-based correction of ADC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Kerzérho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariane Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Potin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 44 (9), pp.840-843. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mejo.2013.06.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00875985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Test Method for Embedded Converters with Unknown-Phase Harmonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Kerzérho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariane Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Testing: : Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 27 (3), pp.335-350. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10836-011-5194-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00609243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Level-Crossing Approach for the Analysis of RF Modulated Signals using only Digital Test Resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jochen Rivoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Testing: : Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 27 (3), pp.289-303. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10836-011-5222-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00702746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Behavioral Model of MEMS Convective Accelerometers for the Evaluation of Design and Calibration Strategies at System Level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Testing: : Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 27 (3), pp.411-423. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10836-011-5207-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00702741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of an electrical setup for capacitive MEMS accelerometers test and calibration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Testing: : Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 26-1, pp.111-125. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10836-009-5122-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00432757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the Transient Behavior of Gated/STI Diodes and their Associated BJT in the CDM Time Domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Robert Manouvrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fonteneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alexandre Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 49 (12), pp.1424-1432. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2009.06.056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00435866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADC Production Test Technique Using Low-Resolution Arbitrary Waveform Generator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Kerzérho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Renovell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VLSI Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2008 (#482159), </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2008/482159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00346722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fully Digital Test Solution for a Set of ADCs and DACs embedded in a SiP or SoC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Kerzérho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariane Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Computers &amp; Digital Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1 (3), pp.146-153. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-cdt:20060136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00195172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensor Testing Through Bias Superposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Jeffrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhou Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 136 (1), pp.441-455. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sna.2006.11.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00177756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electro-Thermal Short Pulsed Simulation for SOI Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Entringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Flatresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 46 (9-11), pp.1482-1485. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2006.07.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00128255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electro-thermal stimuli for MEMS testing in FSBM technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Testing: : Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 22 (2), pp.189-198. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10836-005-6132-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00112942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel DFT Technique to Test a Complete Set of ADC's and DAC's Embedded in a Complex SiP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Kerzérho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariane Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Design &amp; Test of Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 23 (3), pp.237-243. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MDT.2006.59⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00115131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Built-In Self-Test of Global Interconnects of Field Programmable Analog Arrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago Balen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Lubaszewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 36 (12), pp.1112-1123. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mejo.2005.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00367974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Multi-Finger SCR-Based Structure for Efficient On-Chip ESD Protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dournelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Salomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 45 (2), pp.233-243. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2004.05.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00105321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delay Testing Viability of Gate Oxide Short Defect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc J.-M. Galliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Renovell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computer Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 20 (2), pp.195-200. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11390-005-0195-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00105323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Strategy for Optimal Test Point Insertion in Analog Cascaded Filters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Lubaszewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Renovell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Testing: : Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 21 (1), pp.9-16. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10836-005-5283-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00105328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viability of a Delay Testing of Gate Oxide Short Transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc J.-M. Galliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Renovell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computer Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 20 (2), pp.6. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11390-005-0195-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00370370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency of Optimized Dynamic Test Flows for ADCs: Sensitivity to Specifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariane Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Renovell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Testing: : Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 21 (3), pp.291-298. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10836-005-6358-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00105322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying the Oscillation Test Strategy to FPAA's Configurable Analog Blocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago R. Balen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Andrade Jr.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Lubaszewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Renovell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Testing: : Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 21 (2), pp.135-146. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10836-005-6143-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00105334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency of Spectral-Based ADC Test Flows to Detect Static Errors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariane Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Renovell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Testing: : Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Vol. 20 n°3, pp. 257-267. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/B:JETT.0000029459.74815.56⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00004514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation Between Static and Dynamic Parameters of A-to-D Converters: In the View of a Unique Test Procedure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariane Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Renovell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Testing: : Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 20 (4), pp.375-387. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/B:JETT.0000039605.02565.ef⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00108545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Compact DC Model of Gate Oxide Short Defect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Bouchakour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc J.-M. Galliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 72 (1-4), pp.140-148. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mee.2003.12.051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00108564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated Diagnosis and Probing Flow for Fast Fault Localization in IC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Da. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Desplats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Haller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 44 (9/11), pp.1553-1558. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2004.07.057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00108546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the Random Parameter Effects in a Non-Split Model of Gate Oxide Short</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Renovell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc J.-M. Galliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Testing: : Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 19 (4), pp. 377-386. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1024683708105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An All-Digital DFT Scheme for Testing Catastrophic Faults in PLLs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Renovell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Ivanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sassan Tabatabaei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Design &amp; Test</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 20 (1), pp.60-67. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MDT.2003.1173054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending IEEE Std. 1149.4 analog boundary modules to enhance mixed-signal test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uroš Kač</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franc Novak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Renovell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Design &amp; Test</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 20 (2), pp.32-39. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MDT.2003.1188260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-Chip Generation of Ramp and Triangle-Wave Stimuli for ADC BIST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Renovell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Testing: : Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 19 (4), pp. 469-479. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1024652328578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A-to-D Converter Static Error Detection from Dynamic Parameter Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariane Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Renovell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 34 (10), pp. 945-953. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0026-2692(03)00161-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analog Built-In Saw-Tooth Generator for ADC Histogram Test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Renovell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 33 (10), pp.781-789. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0026-2692(02)00090-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00268587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Defect Detection in Static-Voltage Testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Renovell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Design &amp; Test</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 17 (6), pp.83-89. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MDT.2002.1047747⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00268605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (156)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis, quantification and identification of in situ bioluminescence signals by an innovative sensor (CEMSOR2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Maingot-Lépée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent de Knyff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">One Ocean Science Congress 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Nice, France. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/oos2025-516⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-05356695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biosealight: A Low-Cost, Compact, Autonomous, Low-Energy, High-Sensitivity Sensor for Detecting Marine Bioluminescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Maingot-Lépée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent de Knyff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCEANS 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Brest, France. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/OCEANS58557.2025.11104671⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-Resource Fully-Digital BPSK Demodulation Technique for Intra-Body Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Rouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I2MTC 2024 - IEEE International Instrumentation and Measurement Technology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Glasgow, United Kingdom. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/I2MTC60896.2024.10561051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04630465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-cost generation of RF test stimuli from baseband digital signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamilia Tahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Vayssade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATS 2024 - 33rd IEEE Asian Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Ahmedabad, India. In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04868000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital generation of single tone FM/PM test stimuli: a theoretical analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamilia Tahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Vayssade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LATS 2024 - 25th IEEE Latin American Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Maceio, Brazil. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LATS62223.2024.10534627⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04689333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logic Locking: Exploration of a new key-gate based on tristate logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Riadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémy Moroukian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LATS 2024 - 25th IEEE Latin American Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Maceio, Brazil. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LATS62223.2024.10534598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04564164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Generation of RF Phase-Modulated Test Stimuli: Application to BPSK Modulation Scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamilia Tahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Burelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Vayssade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DFT 2024 - 37th IEEE International Symposium on Defect and Fault Tolerance in VLSI and Nanotechnology Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Didcot, United Kingdom. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DFT63277.2024.10753528⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04827861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-cost digital solution for production test of ZigBee transmitters - Special Session “AMS-RF testing”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Vayssade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LATS 2023 - 24th IEEE Latin American Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Veracruz, Mexico. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LATS58125.2023.10154484⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04257082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging Layout-based Effects for Locking Analog ICs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muayad Aljafar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Pagliarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASHES 2022 - 6th Workshop on Attacks and Solutions in Hardware Security @CCS 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Los Angeles, CA, United States. pp.5-13, </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3560834.3563826⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04080258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration of a digital-based solution for the generation of 2.4GHz OQPSK test stimuli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Vayssade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamad Chehaitly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETS 2021 - 26th IEEE European Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Bruges, Belgium. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ETS50041.2021.9465473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03426321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital test of ZigBee transmitters: Validation in industrial test environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Vayssade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DATE 2021 - 24th Design, Automation and Test in Europe Conference and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Grenoble, France. pp.396-401, </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/DATE51398.2021.9474090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03426209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring on-line RF performance monitoring based on the indirect test strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan El Badawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariane Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Kerzérho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LATS 2021 - 22nd IEEE Latin American Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Punta del Este (virtual), Uruguay. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LATS53581.2021.9651743⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03426373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementing indirect test of RF circuits without compromising test quality: a practical case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan El Badawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariane Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Kerzérho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LATS 2020 - 21st IEEE Latin American Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Maceio, Brazil. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LATS49555.2020.9093666⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03000910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-cost testing of a 2.4GHz ZigBee transmitter using standard digital ATE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Vayssade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETS 2020 - 25th IEEE European Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Tallinn, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03001537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indirect test of RF circuits using ensemble methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan El Badawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariane Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Kerzérho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETS 2020 - 25th IEEE European Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Tallinn, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03001530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EVM measurement of RF ZigBee transceivers using standard digital ATE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Vayssade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DFT 2020 - 33rd IEEE International Symposium on Defect and Fault Tolerance in VLSI and Nanotechnology Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Frascati, Italy. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DFT50435.2020.9250900⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03000882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and Application of Embedded Test Instruments to Digital, Analog/RFs and Secure ICs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariane Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Deveautour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOLTS 2020 - 26th IEEE International Symposium on On-Line Testing and Robust System Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Napoli, Italy. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IOLTS50870.2020.9159723⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02993384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power Measurement and Spectral Test of ZigBee Transmitters from 1-bit Under-sampled Acquisition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Vayssade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETS 2019 - 24th IEEE European Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Baden-Baden, Germany. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ETS.2019.8791540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02274367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which metrics to use for RF indirect test strategy?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan El Badawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariane Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Kerzérho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMACD 2019 - 16th International Conference on Synthesis, Modeling, Analysis and Simulation Methods and Applications to Circuit Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Lausanne, Switzerland. pp.73-76, </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SMACD.2019.8795302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02338027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of ensemble methods for indirect test of RF circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan El Badawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariane Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Kerzérho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e Colloque National du GDR SOC²</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02375900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of ensemble methods for indirect test of RF circuits: can it bring benefits?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan El Badawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariane Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Kerzérho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LATS 2019 - 20th IEEE Latin American Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Santiago, Chile. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LATW.2019.8704641⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02338047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test of 2.4 GHz ZigBee Transmitter using Standard Digital ATE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Vayssade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETS 2019 - South European Test Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Pitztal, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02375880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Use of Ensemble Learning in Indirect Testing of Analog and RF Integrated Circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan El Badawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariane Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Kerzérho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETS 2019 - South European Test Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Pitztal, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02375866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-cost functional test of a 2.4 GHz OQPSK transmitter using standard digital ATE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Vayssade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOLTS: International On-Line Testing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Platja d'Aro, Spain. pp.17-22, </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IOLTS.2018.8474229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01997910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of process variations on the detectability of resistive short defects: Comparative analysis between 28nm Bulk and FDSOI technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amit Karel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariane Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc J.-M. Galliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Renovell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LATS 2018 - 19th IEEE Latin American Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Sao Paulo, Brazil. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LATW.2018.8349696⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02064921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive Study for Detection of Weak Resistive Open and Short Defects in FDSOI Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amit Karel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariane Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc J.-M. Galliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Renovell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISVLSI: International Symposium on Very Large Scale Integration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Bochum, Germany. pp.320-325, </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISVLSI.2017.63⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical Study of On-chip Generations of Analog Sine-wave Based on Combined Digital Signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane David-Grignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achraf Lamlih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Kerzérho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMSTW: International Mixed Signals Testing Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Thessaloniki, Greece. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IMS3TW.2017.7995205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01699387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of resistive open and short defects in FDSOI under delay-based test: Optimal VDD and body biasing conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amit Karel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariane Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc J.-M. Galliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Renovell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETS: European Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Limassol, Cyprus. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ETS.2017.7968208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study of Bulk, FDSOI and FinFET technologies in presence of a resistive short defect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amit Karel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariane Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc J.-M. Galliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Renovell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LATS 2016 - 17th Latin-American Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Foz do Iguacu, Brazil. pp.129-134, </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LATW.2016.7483352⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01374300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of VT and Body-Biasing on Resistive short detection in 28nm UTBB FDSOI – LVT and RVT configurations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amit Karel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariane Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc J.-M. Galliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Renovell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISVLSI: International Symposium on Very Large Scale Integration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Pittsburgh, PA, United States. pp.164-169, </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISVLSI.2016.102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01374292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analog test: Why still “à la mode” after more than 25 years of research?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETS: European Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Cluj-Napoca, Romania. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ETS.2015.7138772⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01922917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special session: Hot topics: Statistical test methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel J. Barragan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Leger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. D. Blanton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adit D. Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VTS: VLSI Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Napa, CA, United States. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VTS.2015.7116265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01177043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A digital technique for the evaluation of SSB phase noise of analog/RF signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane David-Grignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LATS 2015 - 16th Latin-American Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Puerto Vallarta, Mexico. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LATW.2015.7102407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01233125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital on-chip measurement circuit for built-in phase noise testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane David-Grignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMSTW: International Mixed-Signals Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Paris, France. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IMS3TW.2015.7177880⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01233161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embedded test instrument for on-chip phase noise evaluation of analog/IF signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane David-Grignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DDECS: Design and Diagnostics of Electronic Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Belgrade, Serbia. pp.237-242, </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DDECS.2015.11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01233136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generic methodology for building efficient prediction models in the context of alternate testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syhem Larguech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariane Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Kerzérho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMSTW: International Mixed-Signals Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Paris, France. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IMS3TW.2015.7177873⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01233150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Technique for Low-Cost Phase Noise Production Testing from 1-bit Signal Acquisition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane David-Grignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETS: European Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Cluj-Napoca, Romania. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ETS.2015.7138761⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01233093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework for efficient implementation of analog/RF alternate test with model redundancy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syhem Larguech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariane Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Kerzérho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISVLSI: International Symposium on Very Large Scale Integration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Montpellier, France. pp.621-626, </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISVLSI.2015.30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01233104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward adaptation of ADCs to operating conditions through on-chip correction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Kerzérho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Guillaume-Sage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariane Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Renovell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISVLSI: International Symposium on Very Large Scale Integration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Montpellier, France. pp.634-639, </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISVLSI.2015.62⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01233117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of adaptive tuning strategies for Near Field Communication (NFC) transmitter module</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamadou Dieng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariane Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Kerzérho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMS3TW: International Mixed-Signals, Sensors, and Systems Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Porto ALegre, Brazil. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IMS3TW.2014.6997401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01119365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic model for phase noise measurement from 1-bit signal acquisition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane David-Grignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMS3TW: International Mixed-Signals, Sensors, and Systems Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Porto Alegre, Brazil. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IMS3TW.2014.6997400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01119368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solutions for the self-adaptation of communicating systems in operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Deluthault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamadou Dieng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOLTS: International On-line Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Platja d’Aro, Spain. pp.234-239, </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IOLTS.2014.6873705⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-cost phase noise testing of complex RF ICs using standard digital ATE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane David-Grignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITC: International Test Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Seattle, WA, United States. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEST.2014.7035301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01119356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase noise measurement on IF analog signals using standard digital ATE resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane David-Grignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NEWCAS: New Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Trois-Rivieres, Canada. pp.121-124, </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS.2014.6933998⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01119359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New implementions of predictive alternate analog/RF test with augmented model redundancy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haithem Ayari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariane Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Kerzérho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DATE 2014 - 17th Design, Automation and Test in Europe Conference and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Dresden, Germany. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7873/DATE2014.144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00994714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Adaptive NFC Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Kerzérho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamadou Dieng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariane Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOLTS: International On-Line Testing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Platja d'Aro, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01084355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of indirect measurement selection strategies in the context of analog/RF alternate testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syhem Larguech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Kerzérho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariane Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LATW: Latin American Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Fortaleza, Brazil. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LATW.2014.6841930⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01119361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations on alternate analog/RF test with model redundancy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haithem Ayari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Kerzérho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syhem Larguech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STEM Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Paderborn, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01119374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-test and self-calibration of a MEMS convective accelerometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Masmoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIP: Design, Test, Integration &amp; Packaging of MEMS/MOEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Barcelona, Spain. pp.239-242</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00814231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate and Efficient Analytical Electrical Model of Antenna for NFC Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamadou Dieng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariane Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Kerzérho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NEWCAS: New Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Paris, France. pp.137-141, </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS.2013.6573657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00839190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MIRID: Mixed-Mode IR-Drop Induced Delay Simulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Aparicio Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariane Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Renovell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATS: Asian Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Jiaosi Township, Taiwan. pp.177-182, </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ATS.2013.41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00932357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparative Analysis of Indirect Measurement Selection Strategies for Analog/RF Alternate Testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syhem Larguech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Kerzérho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariane Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd IEEE International Workshop on Test and Validation of High Speed Analog Circuits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Anaheim, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00985422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pre-characterization Procedure for a Mixed Mode Simulation of IR-Drop Induced Delays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Aparicio Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariane Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Renovell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LATW: Latin American Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Cordoba, Argentina. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LATW.2013.6562657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00820067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An IR-Drop Simulation Principle Oriented to Delay Testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Aparicio Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariane Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Renovell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DCIS 2012 - 27th Conference on Design of Circuits and Integrated Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Avignon, France. pp.404-409</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00804254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart selection of indirect parameters for DC-based alternate RF IC testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haithem Ayari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariane Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Renovell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VTS: VLSI Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Hyatt Maui, HI, United States. pp.19-24, </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VTS.2012.6231074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00803453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making predictive analog/RF alternate test strategy independent of training set size</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haithem Ayari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariane Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Kerzérho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITC'2012: International Test Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Anaheim, CA, United States. pp.9, </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEST.2012.6401560⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00803564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of redundancy to reduce prediction error in alternate analog/RF test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haithem Ayari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariane Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Kerzérho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMS3TW: International Mixed-Signals, Sensors, and Systems Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Taipei, Taiwan. pp.34-39, </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IMS3TW.2012.17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00803556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design-for-manufacturability of MEMS convective accelerometers through adaptive electrical calibration strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LATW: Latin American Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Quito, Ecuador. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LATW.2012.6261237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00803451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-cost SNR estimation of analog signals using standard digital Automated Test Equipment (ATE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NEWCAS: International New Circuits and Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Montréal, Canada. pp.197-200, </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS.2012.6328990⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00803558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Level-Crossing based QAM Demodulation for Low-Cost Analog/RF Testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Confais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jochen Rivoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NEWCAS: International New Circuits and Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Bordeaux, France. pp.309-312, </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS.2011.5981317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00702763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation on the Effect of Geometrical Dimensions on the Conductive Behaviour of a MEMS Convective Accelerometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Mezghani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Masmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIP'11: Symposium on Design, Test, Integration and Packaging of MEMS/MOEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aix-en-Provence, France. pp.14-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00632610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test and Calibration of MEMS Convective Accelerometers with a Fully Electrical Setup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LATW: Latin American Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Porto de Galinhas, Brazil. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LATW.2011.5985907⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00702769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Electrical Test Method for MEMS Convective Accelerometers: Development and Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DATE: Design, Automation and Test in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Grenoble, France. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DATE.2011.5763137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00702754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A MEMS Convective Accelerometer Equipped with On-Chip Facilities for Sensitivity Electrical Calibration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMS3TW'11: IEEE International Mixed-Signals, Sensors and Systems Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, United States. pp.82-87, </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IMS3TW.2011.21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00702759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AM-Demodulation of Analog/RF Signals Using Digital Tester Channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jochen Rivoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMS3TW 2010 - 16th IEEE International Mixed-Signals, Sensors and Systems Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, La Grande Motte, France. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IMS3TW.2010.5503013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00494546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANC-Based Method for Testing Converters with Random-Phase Harmonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Kerzérho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariane Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMS3TW'10: 16th International Mixed-Signals, Sensors and Systems Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Grande Motte, Montpellier, France. pp.N/A</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00494578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiments on the Analysis of Phase/Frequency-Modulated RF Signals Using Digital Tester Channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jochen Rivoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LATW'10: 11th Latin-American Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Punta del Este, Uruguay. pp.N/A</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00473524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive LUT-Based System for In Situ ADC Auto-correction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariane Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Potin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Kerzérho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMS3TW'10: 16th IEEE International Mixed-Signals, Sensors and Systems Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Grande Motte, Montpellier, France. pp.N/A</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00494424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the Influence of Etching Defects on the Sensitivity of MEMS Convective Accelerometers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMS3TW'10: 16th IEEE International Mixed-Signals, Sensors and Systems Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Grande Motte, Montpellier, France. pp.N/A</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00494555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Use of Standard Digital ATE for the Analysis of RF Signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jochen Rivoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETS 2010 - 15th IEEE European Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Prague, Czech Republic. pp.43-48, </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ETSYM.2010.5512782⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00492828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Study of Package Effects on the Behavior of MEMS Convective Accelerometers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Masmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIP'10: Design, Test, Integration and Packaging of MEMS/MOEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Seville, Spain. pp.6-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00489026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Method for Electrical Calibration of MEMS Accelerometers Through Multivariate Regression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMS3TW'09: IEEE 15th Mixed-Signals, Sensors and Systems Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, pp.N/A</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00399110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LH-BIST for Digital Correction of ADC Offset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariane Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Renovell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIS: Design and Technology of Integrated Systems in Nanoscale Era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Cairo, Egypt. pp.199-203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00375659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting Zero-Crossing for the Analysis of FM Modulated Analog/RF Signals using Digital ATE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jochen Rivoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATS: Asian Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Taichung, Taiwan. pp.261-266, </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ATS.2009.56⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00436384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Gate Oxide Short Defects on the Stability of Minimal Sized SRAM Core-Cell by Applying Non-Split Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc J.-M. Galliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Renovell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIS: Design and Technology of Integrated Systems in Nanoscale Era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Cairo, Egypt. pp.225-229</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00370798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Analysis of the Timing Behavior of CMOS Digital Blocks under Simultaneous Switching Noise Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Renovell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DDECS'09: IEEE Design and Diagnostics of Electronic Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Liberec, Czech Republic. pp.158-163</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00386906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing the Impact of Simultaneous Switching Noise on the Timing Behavior of CMOS Digital Blocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Renovell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LATW'09: 10th Latin-American Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Armaçao dos Buzios, Brazil, pp.N/A</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00367718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations on Electrical-only Test Setup for MEMS Convective Accelerometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSCS: International Conference on Signals, Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Medenine, Tunisia. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSCS.2009.5412624⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00436265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-Converter DFT Technique for Complex SIP: Concepts and Validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Kerzérho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariane Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCTD: European Conference on Circuit Theory and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Antalya, Turkey. pp.747-750</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00448863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-Chip Monitor for the Detection of Logic Errors due to Simultaneous Switching Noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Renovell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LATW'08: 9th Latin-American Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Puebla, Mexico, pp.11-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00260194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Method for Test and Calibration of Capacitive Accelerometers with a Fully Electrical Setup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Richardson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DDECS 2008 - 11th IEEE Workshop on Design and Diagnostics of Electronic Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Bratislava, Slovakia. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DDECS.2008.4538807⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00337873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Physics-Based Compact Model for ESD Protection Diodes under Very Fast Transients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Robert Manouvrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fonteneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alexandre Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Beckrich-Ros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Richier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th Annual EOS/ESD Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Tuscon, Arizona, USA, pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00337880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of a Fully Electrical Test and Calibration Method for MEMS Capacitive Accelerometers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMS3TW'08: 14th IEEE International Mixed-Signals, Sensor, and Systems Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Vancouver, Canada, pp.6, </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IMS3TW.2008.4581616⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00337875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transit Time Extraction Method for ESD Protection Diodes Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Robert Manouvrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fonteneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alexandre Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEW'08: International ESD Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Port d'Albret, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00337884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Detection of SSN-Induced Logic Errors Through On-Chip Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Renovell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOLTS: International On-Line Testing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Rhodes, Greece. pp.233-238, </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IOLTS.2008.19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00294767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de MEMS : de l'idée à l'integration SoC/SiP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Alandry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mehdi Boujamaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR SoC-SiP: System-On-Chip &amp; Sytem-In-Package</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00361232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the Transient Behavior of Gated/STI Diodes and their Associated BJT in the CDM Time Domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Robert Manouvrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fonteneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alexandre Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EOS/ESD'07: 29th Electrical Overstress/Electrostatic Discharge Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Anaheim, CA, USA, pp.3A.2_1- 3A.2_10, </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EOSESD.2007.4401748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00199232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fully-Efficient ADC Test Technique for ATE with Low Resolution Arbitrary Wave Generators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Kerzérho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Renovell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMSTW'07: International Mixed-Signals Testing Workshop and 3rd International GHz/Gbps Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Povoa de Varzim, Portugal. pp.196-201</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00161708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analogue Network of Converters&amp;quot;: A DFT Technique to Test a Complete Set of ADCs and DACs Embedded in a Complex SiP or SOC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Kerzérho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariane Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETS: European Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Freiburg, Germany. pp.211-216, </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ETS.2007.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00158527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Simultaneous Switching Noise on the Static Behavior of Digital CMOS Circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Renovell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATS: Asian Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Beijing, China. pp.239-244</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00179262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Use of LVTPNP in ESD Protection Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Coll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEW'07: International Electrostatic Discharge Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Lake Tahoe, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00199246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing the Logic Behavior of Digital CMOS Circuits in Presence of Simultaneous Switching Noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Renovell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LATW: Latin American Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Cuzco, Peru</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00199261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partially Depleted SOI Body-Contacted MOSFET-Triggered Silicon Controlled Rectifier for ESD Protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Entringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Flatresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EOS/ESD Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Tucson (USA), pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00112952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Validation of the &amp;quot;Analogue Network of Converters&amp;quot; Technique to Test Complex SiP/SoC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariane Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Kerzérho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Mixed-Signal Testing Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Paris, France. pp.84-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00119266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simulation tool for CDM stress evaluation at circuit level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Salomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EOS/ESD/EMI Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Toulouse, France. pp.89-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00112986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electro-thermal short pulsed simulation for SOI technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Entringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Flatresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREF: European Symposium on Reliability of Electron devices, Failure physics and analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Wuppertal, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00112981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Testing of the Electronic Conditioning Chain of a CMOS MEMS Based Magnetic Field Sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LATW'06: 7th IEEE Latin American Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Buenos Aires, Argentina. pp.29-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00102750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Analogue Network of Converters”: A DFT Technique to Test a Complete Set of ADCs and DACs Embedded in a Complex SiP or SOC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariane Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Kerzérho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETS: European Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Southampton, United Kingdom. pp.159-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00115676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and Attenuation Proposal in Ground Bounce: II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Zenteno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Víctor H. Champac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Renovell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LATW: Latin American Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Salvador, Bahia, Brazil. pp.34-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00106514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design&Test of an Oscillation Based System Architecture for DNA Sensor Arrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.G. Kerkhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. D. Richardson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMSTW'05: 11th IEEE International Mixed-Signal Testing Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Cannes, pp.234-239</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00106525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BIST Implementation of Electro-Thermal Stimulus Generation for a MEMS-Based Magnetic Field Sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LATW: Latin American Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Salvador, Bahia, Brazil. pp.207-212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00106516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-Chip Electro-Thermal Stimulus Generation for a MEMS-Based Magnetic Field Sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VTS'05: 23rd IEEE VLSI Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Palm Springs, CA (USA), pp.213-218</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00105996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electro-Thermal On-Line Testing of a MEMS Magnetometer Through Bias Modulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LATW: Latin American Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Salvador, Bahia, Brazil. pp.213-218</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00106517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast and Fully-Efficient Test Flow for ADCs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariane Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Renovell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMSTW'05: 11th IEEE International Mixed-Signal Testing Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Cannes, pp.244-249</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00106523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test of a CMOS Micro Compass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd PATENT-DfMM Summer School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00106560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing the Interconnect Networks and I/O Resources of Field Programmable Analog Arrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Andrade Jr.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago R. Balen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Lubaszewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VTS: VLSI Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Palm Springs, CA, United States. pp.389-400, </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VTS.2005.85⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00105998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards On-Line Testing of MEMS Using Electro-Thermal Excitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETS: European Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Tallinn, Estonia. pp.76-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00106009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison Between 0.13 µm PD-SOI Gated Diode and non Gated Diode through DC TCAD Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Entringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Flatrese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Salomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROSOI'05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2005, Grenade, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00106519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physics and Design Optimization of ESD Diode for 0.13mm PD-SOI Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Entringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Flatresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Salomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EOS/ESD: Electrical Overstress/Electrostatic Discharge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Anaheim, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00106041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superposition vs. Modulation: A Comparative Analysis for Electro-Thermal On-Line MEMS Testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMSTW'05: 11th IEEE International Mixed-Signal Testing Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Cannes, pp.212-219</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00106522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VHDL-AMS Fault Simulation for Testing DNA Bio-Sensing Arrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans G. Kerkhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew D. Richardson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE SENSORS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Irvine, United States. </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSENS.2005.1597878⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00106042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Low-Cost Testing of Analog-to-Digital Converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on the Testing of High Resolution Mixed-Signal Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00109143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing Global Interconnects of Field Programmable Analog Arrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Andrade Jr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago R. Balen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Lubaszewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMSTW'04: 10th International Mixed-Signal Testing Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Portland, Oregon, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00108657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and Attenuation Proposal in Ground Bounce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Zenteno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Víctor H. Champac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Renovell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATS: Asian Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Kenting Taiwan. pp.460-463, </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ATS.2004.25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00108931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations on the Use of EWS Data for Failure Diagnosis Enhancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Da. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Haller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LATW'04: 5th IEEE Latin American Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Cartagena (Colombia), pp.6-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00108652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test Digital, Test de Mémoires, Test Mixte : 5 Centres de Compétence pour la Formation en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Lorival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNFM'04 : 8ème Journées Pédagogiques du Comité National de Formation en Microélectronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Saint Malo, France. p. 242</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00108671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Approach to the Built-in-Self of Field Programmable Analog Arrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago R. Balen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Andrade Jr.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Lubaszewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Renovell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VTS: VLSI Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, Napa Valley, CA, United States. pp.383-388</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00108908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Use of Electrical Stimuli for MEMS Testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LATW'04: 5th IEEE Latin American Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Cartagena, Spain. pp.118-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00108651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrically-Induced Thermal Stimuli for MEMS Testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETS: European Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Ajaccio, Corsica, France. pp.60-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00108904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing the Configurable Analog Blocks of Field Programmable Analog Arrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago R. Balen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Andrade Jr.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Lubaszewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Renovell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITC: International Test Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Charlotte, United States. pp.893-902</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00108897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimised Probing Flow for High Speed Fault Localization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Da. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Desplats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Haller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISTFA'04: International Symposium on Testing and Failure Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Worcester (USA)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00108898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical Modeling of LSCRs in Deep Submicron CMOS Technologies for Circuit-Level Simulation of ESD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dournelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Salomé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BCTM 2003 - Bipolar/BiCMOS Circuits and Technology Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Toulouse, France. pp.97-100, </w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/BIPOL.2003.1274943⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel SCR-Based Protection Structure Against ESD with Efficient Multi-Finger Triggering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dournelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Salomé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESSDERC 2003 - 33rd European Solid-State Device Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Estoril, Portugal. pp.207-210, </w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ESSDERC.2003.1256850⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STMSCR: A New Multi-Finger SCR-Based Protection Structure Against ESD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dournelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Salomé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EOS/ESD Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Las Vegas (USA), pp. 223-241</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Automatic Tool for Generation of ADC BIST Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariane Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Renovell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMSTW: International Mixed-Signal Testing Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Sevilla, Spain. pp.79-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Generation of LH-BIST Architecture for ADC Testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariane Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Renovell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWADC'03: IEEE International Workshop on ADC Modelling and Testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Perugia, Italy. pp.7-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delay Testing of MOS Transistor with Gate Oxide Short</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Renovell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc J.-M. Galliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATS: Asian Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2003, Xian, China. pp.168-173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the Specification Influence on the Efficiency of an Optimized Test Flow for ADCs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariane Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Renovell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMSTW: International Mixed-Signal Testing Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Sevilla, Spain. pp.185-190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of a Statistical Approach for Efficient Implementation of Oscillation-Based Test Strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboubacar Chaehoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMSTW 2003 - 9th IEEE International Mixed-Signal Testing Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Sevilla, Spain. pp.99-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OBIST Applied to FPAAs: A Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Renovell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago R. Balen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Schreiber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Lubaszewski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LATW 2003 - 4th IEEE Latin American Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2003, Natal, Brazil. pp.238-243</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Synthesis of Analog Cascaded Filters with Optimal Test Point Insertion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Lubaszewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Renovell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LATW: Latin American Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2003, Natal, Brazil. pp.212-216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GOSMOS: A Gate Oxide Short Defect Embedded in a MOS Compact Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Renovell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc J.-M. Galliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LATW: Latin American Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2003, Natal, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Methodology for ADC Test Flow Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariane Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Renovell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITC: International Test Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Charlotte, NC, United States. pp.201-209, </w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEST.2003.1270841⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Efficiency of Measuring ADC Dynamic Parameters to Detect ADC Static Errors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariane Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Renovell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LATW: Latin American Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2003, Natal, Brazil. pp.198-203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental test infrastructure supporting IEEE 11494 Standard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uroš Kač</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franc Novak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jozef Stefan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETW: European Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Corfou, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00268606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of an Experimental IEEE 1149.4 Mixed-Signal Test Chip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uroš Kač</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franc Novak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Renovell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BTW 2002 - 1st IEEE International Board Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Baltimore, United States. paper 4.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Evaluation of ADC Static Parameters Through Dynamic Testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariane Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Renovell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADDA &amp; EWADC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, Prague, Czech Republic. pp.95-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation et Modélisation de Thyristors Parasites en Technologie CMOS Fortement Submicronique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Salomé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du GDR CAO de Circuits et Systèmes Intégrés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris (France), France. pp. 137-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Voltage Testing of Gate Oxide Short in CMOS Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Renovell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc J.-M. Galliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DDECS: Design and Diagnostics of Electronic Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Brno, Czech Republic. pp.168-174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00268526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Non-Split Model for Realistic Gate Oxide Short in CMOS Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Renovell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc J.-M. Galliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DCIS: Design of Circuits and Integrated Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Santander, Spain. pp.197-204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00268432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Linear and Non-Split Transistor MOS Model for Gate Oxyde Short</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Renovell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc J.-M. Galliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DBT: Defect Based Testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2002, Monterey, CA, United States. pp.11-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A high accuracy triangle-wave signal generator for on-chip ADC testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Renovell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETW 2002 - 7th IEEE European Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, Corfu, Greece. pp.89-94, </w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ETW.2002.1029644⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00268483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of an IEEE 1149.4 Test Chip with Extended ABM Functionality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uroš Kač</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franc Novak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMSTW'02: 8th IEEE International Mixed-Signal Testing Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Montreux (Suisse), France. pp. 153-159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Remote Access to Engineering Test Facilities for the Distant Education of European Microelectronics Students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd Annual Frontiers in Education (FIE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2002, Boston, MA, United States. pp.T2E-24, </w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FIE.2002.1157943⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating Static Parameters of A-to-D Converters from Spectral Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariane Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Renovell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LATW: Latin American Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2002, Montevideo, Uruguay. pp.174-179</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protection contre les ESD : Caractérisation et Modélisation de Thyristors Parasites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Salomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dournelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EOS/ESD/EMI Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Toulouse (France), France. pp.P nd</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EuNICE-Test Project: A remote Access to Engineering Test for European Universities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWME: European Workshop on Microelectronics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Vigo, Spain. pp.133-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00268489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure des Paramètres Statiques des Convertisseurs A/N par une Analyse Spectrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariane Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Renovell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du GDR CAO de Circuits et Systèmes Intégrés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, Paris, France. pp.47-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing Testable Analog Filters with Optimal DFT Insertion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Vicente Calvano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Lubaszewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMSTW: International Mixed-Signal Testing Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, Montreux, Switzerland. pp.201-203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of ADC Static Parameters via Frequency Domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariane Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Renovell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMSTW'02: 8th IEEE International Mixed-Signal Testing Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, Montreux, Switzerland. pp.165-169</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Gate Oxide Short Defects in CMOS Minimum Transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Renovell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc J.-M. Galliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETW: European Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Corfu, Greece. pp.15-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00268527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European Network for Test Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DELTA'02: 1st International Workshop on Electronic DesignTest and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Christchurch, New Zeland, pp.230-239</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00268490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boolean and Current Detection of MOS Transistor with Gate Oxide Short</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Renovell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc J.-M. Galliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Test Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2001, Baltimore, USA, pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00370400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-mode stimuli generator for analogue and mixed-signal built-in-self-test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Lubaszewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Renovell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMSTW: International Mixed Signal Testing Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1998, The Hague, Pays-Bas. pp.100-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01384740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A built-in multi-mode stimuli generator for analogue and mixed-signal testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Lubaszewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Renovell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Mir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brazilian Symposium on Integrated Circuit Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Rio de Janeiro, Brazil. pp.175-178, </w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SBCCI.1998.715435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00005876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-mode signature analyzer for analog and mixed circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Renovell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Lubaszewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Mir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VLSI: Integrated Systems on Silicon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1997, Gramado, Brazil. pp.65-76, </w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-0-387-35311-1_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01399998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementing model redundancy in predictive alternate test to improve test confidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haithem Ayari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariane Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Kerzérho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETS: European Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Avignon, France. 18th IEEE European Test Symposium, 2013, </w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ETS.2013.6569386⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00820077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analog Measurements based on Digital Test Equipment for Low-Cost Testing of Analog/RF Circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane David-Grignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETS: European Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Avignon, France. , 18th IEEE European Test Symposium, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00820084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logic Errors in CMOS Circuits due to Simultaneous Switching Noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Renovell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETS: European Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Freiburg, Germany. 12th IEEE European Test Symposium, pp.59-64, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00154744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Development of a Low-Cost Diagnostic Flow for Efficient Failure Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Da. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Haller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETS: European Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Ajaccio, France. 9th IEEE European Test Symposium, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00108658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of 19th International Mixed-Signal Testing Workshop (IMSTW - 2014)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Lubaszewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Rech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IEEE, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01433614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test de Circuits et de Systèmes Intégrés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Collection EGEM, Ed.Hermès, 2004, 2-7462-0864-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00109158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Models for Bridging Defects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Renovell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Figueras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Rodríguez-Montañés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Arumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Models in Hardware Testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 43, Springer Netherlands, pp.33-70, 2010, Frontiers in Electronic Testing, 978-90-481-3281-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00371365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analog and Mixed-Signal Test Bus: IEEE 1149.4 Test Standard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Huertas J.L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Test and Design-for-Testability in Mixed-Signal Integrated Circuits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kluwer Academic Publishers, pp.28, 2004, 1-4020-7724-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00109159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-Chip Generator of a Saw-Tooth Test Stimulus for ADC BIST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Renovell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOC Design Methodologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 90, Kluwer Academic Publishers, pp.425-436, 2002, IFIP — The International Federation for Information Processing, 978-1-4757-6530-4. </w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-0-387-35597-9_36⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00268477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method And Apparatus For Measuring Phase Noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane David-Grignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : 81582852EP01. 2013, pp.32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00985404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gated thyristor and related system and method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Entringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Flatresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Salomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : FR20060052837. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00406923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrostatic Discharge Protection Device Comprising Several Thyristors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Salomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dournelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR0205009A. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00406883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport Technique intermédiaire, Contrat TOETS CT 302, Programme CEE CATRENE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00679018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport Technique de fin d'année, Contrat TOETS CT 302, Programme CEE CATRENE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00679022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrat TOETS CT 302 - Programme CEE CATRENE (Rapport Intermédiaire)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00504873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOETS CT302 - Programme CEE CATRENE - Summary Technical Report 2S-2009 - Rapport Technique de Fin d'année</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00461745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of a Multi-Chip Circuit under CDM Stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">06024, 2006, 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00102726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and Comparison of TQFP48 and GBA64 Packages in CDM Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">06022, 2006, 40 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00102724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HBM and CDM Stress Evaluation at Circuit Level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">06023, 2006, 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00102725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Compact Model for Electrical Simulation of MOS Transistor with Gate Oxide Short Defect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Renovell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc J.-M. Galliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 04080, Lirmm, University of Montpellier. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00109221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced Solutions for Innovative SOC Testing in Europe, Contrat CEE ASSOCIATE A503, Programme MEDEA+ (Rapport Technique Intermédiaire)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Renovell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003, pp.P nd</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation TLP des Structures STMSCR du Run H8T106</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003, pp.P nd</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced Solutions for Innovative SOC Testing in Europe, Contrat CEE ASSOCIATE A503, Programme MEDEA+ (Rapport Technique de Fin d'Année)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Renovell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003, pp.P nd</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced Solutions for Innovative SOC Testing in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00268586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation Electrique de LSCR en Technologie H9</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00268608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed-Signal BISR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Renovell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00268607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Project Management and Trainer Education Deliverable: Management Report, Attendees and Training Contents, Training Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Lorival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00268593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId515"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05477014v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Pitou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Kerz&#233;rho" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bernard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Rouyer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Soulier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2025.3641296" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04689470v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamilia Tahraoui" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Vayssade" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Latorre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Aza&#239;s" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCAD.2024.3434356" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04796404v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Aguirre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Forero" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Champac" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Renovell" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVLSI.2024.3479068" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304252v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Maingot-L&#233;p&#233;e" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent de Knyff" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Caillat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Benoit" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS58557.2025.11104671" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04658699v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muayad J. Aljafar" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Flottes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Pagliarini" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13389-024-00350-8" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03970313v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bonhommeau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Brisset" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fishes8020088" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04080259v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan El Badawi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Comte" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-023-06058-7" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03426162v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCAD.2020.3043318" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03426173v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-021-05934-4" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03000864v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-020-05868-3" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02077048v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDMR.2019.2898769" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02075690v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Karel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Galliere" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-019-05776-1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01706621v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane David-Grignot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Lamlih" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Moez Belhaj" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-018-5710-4" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709588v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNANO.2017.2664895" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709587v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-017-5674-9" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01347312v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lefevre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-015-5556-y" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01233013v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218126616400144" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01233017v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-015-5548-y" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01232890v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syhem Larguech" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2015.09.014" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167054v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/itit-2013-1040" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00984275v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Rekik" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Mailly" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Nouet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-013-5423-7" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00936443v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haithem Ayari" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2013.12.006" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00875985v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Potin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2013.06.009" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00609243v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cauvet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-011-5194-y" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6B8C52D8DB4EA360767324DF3EAB6AC7F6635E98/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00702746v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pous" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Rivoir" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-011-5222-y" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BTXR4JV7-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00702741v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Dumas" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-011-5207-x" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZLR70JZ5-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00432757v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-009-5122-6" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HVZSV3QC-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00435866v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Manouvrier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fonteneau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Alexandre Legrand" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2009.06.056" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4XF7NLNR-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00346722v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2008/482159" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00195172v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cdt:20060136" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00177756v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Jeffrey" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhou Xu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2006.11.030" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GHSC61ZK-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00128255v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Entringer" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Flatresse" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Galy" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2006.07.015" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H93Z0LCX-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00115131v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MDT.2006.59" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00112942v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-005-6132-7" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3T0J30PW-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00367974v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Andrade" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Vieira" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Balen" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Lubaszewski" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2005.06.001" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SBMF5GRT-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105321v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Caillard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dournelle" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Salom&#233;" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2004.05.011" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KJQWXK59-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105328v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-005-5283-x" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6CWKTV40-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105323v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bertrand" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11390-005-0195-x" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2NKMW0SQ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00370370v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105322v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-005-6358-4" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JGVMHQ97-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105334v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago R. Balen" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Andrade Jr." TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-005-6143-4" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-C9WXHCPB-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004514v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:JETT.0000029459.74815.56" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JF8X1NN2-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108545v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:JETT.0000039605.02565.ef" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108564v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Bouchakour" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Portal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2003.12.051" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3C0PGN42-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108546v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Da. Martin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Desplats" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Haller" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2004.07.057" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269754v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1024683708105" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8JSXTJ4H-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269822v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ivanov" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sassan Tabatabaei" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MDT.2003.1173054" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269602v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1024652328578" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8DSN49WL-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269600v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uro&#353; Ka&#269;" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franc Novak" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MDT.2003.1188260" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269601v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0026-2692(03)00161-7" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0NPZK648-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268587v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0026-2692(02)00090-3" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5914M2HP-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268605v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MDT.2002.1047747" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05356695v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/oos2025-516" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05513116v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04630465v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pitou" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/I2MTC60896.2024.10561051" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04689333v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LATS62223.2024.10534627" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04868000v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04564164v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dupuis" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Riadi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;my Moroukian" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LATS62223.2024.10534598" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04827861v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Burelle" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DFT63277.2024.10753528" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04257082v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LATS58125.2023.10154484" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04080258v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muayad Aljafar" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3560834.3563826" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03426321v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamad Chehaitly" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETS50041.2021.9465473" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03426209v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE51398.2021.9474090" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03426373v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LATS53581.2021.9651743" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03000910v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LATS49555.2020.9093666" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03001537v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03000882v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DFT50435.2020.9250900" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03001530v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02993384v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Deveautour" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS50870.2020.9159723" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02274367v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETS.2019.8791540" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02375900v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02338027v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMACD.2019.8795302" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02338047v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LATW.2019.8704641" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02375880v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02375866v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01997910v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS.2018.8474229" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02064921v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LATW.2018.8349696" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709615v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETS.2017.7968208" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01699387v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMS3TW.2017.7995205" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709614v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI.2017.63" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01374300v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LATW.2016.7483352" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01374292v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI.2016.102" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01922917v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETS.2015.7138772" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01177043v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel J. Barragan" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Leger" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. D. Blanton" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adit D. Singh" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTS.2015.7116265" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01233125v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LATW.2015.7102407" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01233104v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI.2015.30" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01233093v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETS.2015.7138761" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01233136v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DDECS.2015.11" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01233161v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMS3TW.2015.7177880" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01233150v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMS3TW.2015.7177873" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01233117v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Guillaume-Sage" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI.2015.62" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01119365v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Dieng" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMS3TW.2014.6997401" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01119368v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMS3TW.2014.6997400" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118068v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Andraud" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Deluthault" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS.2014.6873705" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01119359v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2014.6933998" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01119356v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEST.2014.7035301" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00994714v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7873/DATE2014.144" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01119361v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LATW.2014.6841930" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01119374v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01084355v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00932357v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Jiang" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Aparicio Rodriguez" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATS.2013.41" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00814231v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Masmoudi" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00839190v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2013.6573657" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00985422v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00820067v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LATW.2013.6562657" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00804254v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00803453v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTS.2012.6231074" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00803564v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEST.2012.6401560" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00803556v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMS3TW.2012.17" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00803451v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LATW.2012.6261237" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00803558v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2012.6328990" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00702763v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Confais" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2011.5981317" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00632610v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Mezghani" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00702769v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LATW.2011.5985907" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00702754v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DATE.2011.5763137" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00702759v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMS3TW.2011.21" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00494546v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMS3TW.2010.5503013" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00494578v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00473524v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00494424v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00494555v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00492828v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETSYM.2010.5512782" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00489026v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00399110v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00375659v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00436384v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATS.2009.56" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00370798v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Dilillo" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00386906v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00367718v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00436265v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSCS.2009.5412624" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00448863v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00337884v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00337875v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMS3TW.2008.4581616" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00260194v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Larguier" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00337873v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Richardson" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DDECS.2008.4538807" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00337880v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Beckrich-Ros" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Richier" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00361232v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Leman" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Alandry" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mehdi Boujamaa" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00294767v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS.2008.19" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00158527v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETS.2007.1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00199232v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EOSESD.2007.4401748" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00161708v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00179262v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00199246v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rivi&#232;re" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coll" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bernard" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00199261v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00119266v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00112952v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00112986v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lafont" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102750v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00112981v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00115676v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106514v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Zenteno" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor H. Champac" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105996v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106523v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106517v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106516v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106525v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Liu" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.G. Kerkhoff" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. D. Richardson" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Zhang" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106560v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105998v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Pereira" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTS.2005.85" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106009v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106519v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Flatrese" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106041v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106522v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106042v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans G. Kerkhoff" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew D. Richardson" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2005.1597878" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109143v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108657v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Andrade Jr" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108931v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATS.2004.25" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108652v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Haller" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108671v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Lorival" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108908v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108904v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108651v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108898v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Desplats" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108897v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269608v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIPOL.2003.1274943" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269605v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESSDERC.2003.1256850" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269683v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269603v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269580v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269582v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubacar Chaehoi" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269641v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269583v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269501v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schreiber" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269499v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269604v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269527v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEST.2003.1270841" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269498v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269338v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268606v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozef Stefan" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269342v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269333v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268526v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268483v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETW.2002.1029644" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268432v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269319v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269340v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269320v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269423v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FIE.2002.1157943" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269343v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268489v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269325v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269347v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269341v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Vicente Calvano" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268527v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268490v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00370400v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384740v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005876v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Mir" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBCCI.1998.715435" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399998v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-35311-1_6" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00820077v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETS.2013.6569386" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00820084v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00154744v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108658v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01433614v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Lubaszewski" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Rech" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109158v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Girard" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00371365v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Figueras" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Rodr&#237;guez-Monta&#241;&#233;s" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Arumi" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109159v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268477v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-35597-9_36" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00985404v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00406923v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00406883v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00679018v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Bosio" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00679022v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00504873v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00461745v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102726v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102724v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102725v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109221v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269720v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269719v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269749v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268586v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268608v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268607v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268593v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05477014v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Pitou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Kerz&#233;rho" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bernard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Rouyer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Soulier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2025.3641296" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05584995v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Vayssade" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamilia Tahraoui" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Latorre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Aza&#239;s" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCAD.2026.3680795" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04689470v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCAD.2024.3434356" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04796404v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Aguirre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Forero" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Champac" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Renovell" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVLSI.2024.3479068" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304252v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Maingot-L&#233;p&#233;e" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent de Knyff" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Caillat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Benoit" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS58557.2025.11104671" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04658699v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muayad J. Aljafar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Flottes" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Pagliarini" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13389-024-00350-8" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03970313v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bonhommeau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Brisset" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fishes8020088" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04080259v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan El Badawi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Comte" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-023-06058-7" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03426162v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCAD.2020.3043318" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03426173v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-021-05934-4" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03000864v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-020-05868-3" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02077048v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDMR.2019.2898769" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02075690v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Karel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Galliere" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-019-05776-1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01706621v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane David-Grignot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Lamlih" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Moez Belhaj" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-018-5710-4" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709588v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNANO.2017.2664895" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709587v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-017-5674-9" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01347312v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lefevre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-015-5556-y" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01233013v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218126616400144" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01233017v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-015-5548-y" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01232890v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syhem Larguech" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2015.09.014" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167054v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/itit-2013-1040" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00984275v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Rekik" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Mailly" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Nouet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-013-5423-7" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00936443v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haithem Ayari" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2013.12.006" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00875985v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Potin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2013.06.009" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00609243v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cauvet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-011-5194-y" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6B8C52D8DB4EA360767324DF3EAB6AC7F6635E98/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00702746v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pous" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Rivoir" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-011-5222-y" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BTXR4JV7-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00702741v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Dumas" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-011-5207-x" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZLR70JZ5-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00432757v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-009-5122-6" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HVZSV3QC-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00435866v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Manouvrier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fonteneau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Alexandre Legrand" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2009.06.056" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4XF7NLNR-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00346722v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2008/482159" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00195172v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cdt:20060136" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00177756v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Jeffrey" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhou Xu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2006.11.030" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GHSC61ZK-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00128255v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Entringer" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Flatresse" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Galy" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2006.07.015" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H93Z0LCX-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00112942v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-005-6132-7" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3T0J30PW-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00115131v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MDT.2006.59" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00367974v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Andrade" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Vieira" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Balen" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Lubaszewski" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2005.06.001" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SBMF5GRT-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105321v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Caillard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dournelle" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Salom&#233;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2004.05.011" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KJQWXK59-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105323v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bertrand" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11390-005-0195-x" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2NKMW0SQ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105328v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-005-5283-x" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6CWKTV40-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00370370v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105322v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-005-6358-4" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JGVMHQ97-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105334v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago R. Balen" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Andrade Jr." TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-005-6143-4" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-C9WXHCPB-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004514v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:JETT.0000029459.74815.56" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JF8X1NN2-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108545v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:JETT.0000039605.02565.ef" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108564v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Bouchakour" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Portal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2003.12.051" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3C0PGN42-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108546v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Da. Martin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Desplats" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Haller" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2004.07.057" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269754v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1024683708105" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8JSXTJ4H-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269822v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ivanov" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sassan Tabatabaei" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MDT.2003.1173054" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269600v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uro&#353; Ka&#269;" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franc Novak" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MDT.2003.1188260" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269602v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1024652328578" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8DSN49WL-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269601v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0026-2692(03)00161-7" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0NPZK648-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268587v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0026-2692(02)00090-3" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5914M2HP-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268605v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MDT.2002.1047747" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05356695v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/oos2025-516" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05513116v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04630465v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pitou" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/I2MTC60896.2024.10561051" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04868000v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04689333v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LATS62223.2024.10534627" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04564164v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dupuis" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Riadi" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;my Moroukian" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LATS62223.2024.10534598" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04827861v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Burelle" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DFT63277.2024.10753528" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04257082v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LATS58125.2023.10154484" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04080258v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muayad Aljafar" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3560834.3563826" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03426321v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamad Chehaitly" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETS50041.2021.9465473" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03426209v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE51398.2021.9474090" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03426373v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LATS53581.2021.9651743" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03000910v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LATS49555.2020.9093666" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03001537v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03001530v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03000882v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DFT50435.2020.9250900" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02993384v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Deveautour" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS50870.2020.9159723" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02274367v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETS.2019.8791540" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02338027v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMACD.2019.8795302" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02375900v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02338047v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LATW.2019.8704641" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02375880v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02375866v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01997910v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS.2018.8474229" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02064921v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LATW.2018.8349696" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709614v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI.2017.63" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01699387v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMS3TW.2017.7995205" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709615v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETS.2017.7968208" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01374300v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LATW.2016.7483352" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01374292v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI.2016.102" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01922917v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETS.2015.7138772" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01177043v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel J. Barragan" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Leger" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. D. Blanton" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adit D. Singh" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTS.2015.7116265" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01233125v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LATW.2015.7102407" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01233161v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMS3TW.2015.7177880" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01233136v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DDECS.2015.11" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01233150v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMS3TW.2015.7177873" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01233093v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETS.2015.7138761" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01233104v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI.2015.30" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01233117v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Guillaume-Sage" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI.2015.62" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01119365v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Dieng" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMS3TW.2014.6997401" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01119368v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMS3TW.2014.6997400" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118068v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Andraud" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Deluthault" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS.2014.6873705" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01119356v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEST.2014.7035301" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01119359v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2014.6933998" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00994714v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7873/DATE2014.144" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01084355v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01119361v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LATW.2014.6841930" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01119374v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00814231v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Masmoudi" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00839190v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2013.6573657" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00932357v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Jiang" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Aparicio Rodriguez" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATS.2013.41" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00985422v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00820067v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LATW.2013.6562657" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00804254v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00803453v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTS.2012.6231074" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00803564v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEST.2012.6401560" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00803556v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMS3TW.2012.17" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00803451v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LATW.2012.6261237" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00803558v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2012.6328990" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00702763v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Confais" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2011.5981317" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00632610v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Mezghani" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00702769v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LATW.2011.5985907" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00702754v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DATE.2011.5763137" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00702759v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMS3TW.2011.21" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00494546v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMS3TW.2010.5503013" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00494578v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00473524v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00494424v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00494555v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00492828v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETSYM.2010.5512782" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00489026v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00399110v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00375659v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00436384v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATS.2009.56" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00370798v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Dilillo" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00386906v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00367718v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00436265v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSCS.2009.5412624" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00448863v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00260194v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Larguier" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00337873v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Richardson" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DDECS.2008.4538807" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00337880v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Beckrich-Ros" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Richier" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00337875v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMS3TW.2008.4581616" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00337884v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00294767v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS.2008.19" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00361232v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Leman" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Alandry" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mehdi Boujamaa" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00199232v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EOSESD.2007.4401748" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00161708v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00158527v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETS.2007.1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00179262v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00199246v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rivi&#232;re" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coll" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bernard" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00199261v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00112952v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00119266v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00112986v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lafont" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00112981v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102750v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00115676v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106514v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Zenteno" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor H. Champac" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106525v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Liu" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.G. Kerkhoff" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. D. Richardson" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Zhang" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106516v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105996v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106517v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106523v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106560v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105998v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Pereira" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTS.2005.85" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106009v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106519v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Flatrese" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106041v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106522v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106042v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans G. Kerkhoff" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew D. Richardson" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2005.1597878" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109143v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108657v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Andrade Jr" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108931v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATS.2004.25" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108652v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Haller" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108671v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Lorival" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108908v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108651v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108904v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108897v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108898v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Desplats" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269608v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIPOL.2003.1274943" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269605v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESSDERC.2003.1256850" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269603v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269580v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269683v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269641v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269583v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269582v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubacar Chaehoi" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269501v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schreiber" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269499v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269604v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269527v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEST.2003.1270841" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269498v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268606v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozef Stefan" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269342v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269338v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269319v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268526v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268432v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269333v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268483v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETW.2002.1029644" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269340v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269423v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FIE.2002.1157943" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269320v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269343v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268489v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269325v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269341v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Vicente Calvano" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269347v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268527v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268490v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00370400v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384740v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005876v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Mir" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBCCI.1998.715435" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399998v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-35311-1_6" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00820077v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETS.2013.6569386" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00820084v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00154744v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108658v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01433614v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Lubaszewski" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Rech" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109158v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Girard" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00371365v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Figueras" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Rodr&#237;guez-Monta&#241;&#233;s" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Arumi" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109159v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268477v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-35597-9_36" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00985404v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00406923v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00406883v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00679018v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Bosio" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00679022v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00504873v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00461745v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102726v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102724v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102725v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109221v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269720v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269719v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269749v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268586v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268608v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268607v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268593v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>