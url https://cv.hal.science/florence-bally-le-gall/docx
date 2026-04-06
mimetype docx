--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -580,4168 +580,4302 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05233599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (31)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (32)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous adsorption of metal ions based on an elastic and reusable polydopamine-modified foam</w:t>
+                <w:t xml:space="preserve">Maskless Photoassisted Micropatterning of Self-Assembled Monolayers through Thiol–Ene Click Chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miguel Leonardo Martinez Mendez</w:t>
+                <w:t xml:space="preserve">P. Covin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eduard Rautu</w:t>
+                <w:t xml:space="preserve">A. Airoudj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Ronot</w:t>
+                <w:t xml:space="preserve">C. Minh Quoc Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jamerson Carneiro de Oliveira</w:t>
+                <w:t xml:space="preserve">T. Buffeteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Serra</w:t>
+                <w:t xml:space="preserve">P. Fioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Water Process Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 52, pp.103592. </w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 42 (1), pp.1834-1844. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jwpe.2023.103592⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.5c06083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04683776v1</w:t>
+                <w:t xml:space="preserve">hal-05558298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphology of ultrathin gold and copper coatings thermally evaporated on polydimethylsiloxane elastomers: from isolated nanoparticles to continuous coatings</w:t>
+                <w:t xml:space="preserve">Fluorine-Free Plasma Polymers to Obtain Water-Repellent Cotton Fabrics: How to Control Their Durability?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Schweitzer</w:t>
+                <w:t xml:space="preserve">Syrine Jebali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gautier Schrodj</w:t>
+                <w:t xml:space="preserve">Jamerson Carneiro de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aissam Airoudj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alban Florentin</w:t>
+                <w:t xml:space="preserve">Asma Riahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Denys</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Loic Vidal</w:t>
+                <w:t xml:space="preserve">Philippe Fioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2023.139972⟩</w:t>
+              <w:t xml:space="preserve">Coatings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/coatings13111827⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04244549v1</w:t>
+                <w:t xml:space="preserve">hal-04683767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluorine-Free Plasma Polymers to Obtain Water-Repellent Cotton Fabrics: How to Control Their Durability?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Morphology of ultrathin gold and copper coatings thermally evaporated on polydimethylsiloxane elastomers: from isolated nanoparticles to continuous coatings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Schweitzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Syrine Jebali</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Aissam Airoudj</w:t>
+                <w:t xml:space="preserve">Gautier Schrodj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asma Riahi</w:t>
+                <w:t xml:space="preserve">Alban Florentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Fioux</w:t>
+                <w:t xml:space="preserve">Emmanuel Denys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coatings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/coatings13111827⟩</w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 781, pp.139972. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2023.139972⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04683767v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04244549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of ethylene-propylene-diene monomer (EPDM) ageing behaviour in PMDIs environment by surface NMR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloe Simet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Perche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Vaulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Testing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 127, pp.108171. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.polymertesting.2023.108171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04683873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma polymerization in the design of new materials: looking through the lens of maleic anhydride plasma polymers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Continuous adsorption of metal ions based on an elastic and reusable polydopamine-modified foam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Leonardo Martinez Mendez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduard Rautu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Ronot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamerson Carneiro de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Serra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Today Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mtchem.2021.100646⟩</w:t>
+              <w:t xml:space="preserve">Journal of Water Process Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 52, pp.103592. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jwpe.2023.103592⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04683743v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04683776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-Assembled Monolayers with a Controlled Density of Hydroxyl Groups: A Relevant Model to Investigate the Adhesion Properties of Epoxy Adhesives</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Denis Jacquet</w:t>
+                <w:t xml:space="preserve">Plasma polymerization in the design of new materials: looking through the lens of maleic anhydride plasma polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamerson Carneiro de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Verchère</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Michel Brioude de Meireles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aissam Airoudj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Bally-Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Roucoules</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.1c10432⟩</w:t>
+              <w:t xml:space="preserve">Materials Today Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23, pp.100646. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mtchem.2021.100646⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04683764v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04683743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unique combination of spatial and temporal control of maleic anhydride plasma polymerization</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Self-Assembled Monolayers with a Controlled Density of Hydroxyl Groups: A Relevant Model to Investigate the Adhesion Properties of Epoxy Adhesives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dirk Hegemann</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Roucoules</w:t>
+                <w:t xml:space="preserve">Lucas Tomasovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frida Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Verchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Processes and Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ppap.202000244⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 126 (6), pp.3227-3234. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.1c10432⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04683733v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04683764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thin films deposition versus nanoparticles formation: How can the desired polymer coating be obtained?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syrine Jebali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamerson Carneiro de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aissam Airoudj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Josien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plasma Processes and Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 19 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ppap.202100091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04683749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical properties of plasma polymer films: a review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamerson Carneiro de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aissam Airoudj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Kunemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bally-Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Roucoules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SN Applied Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 3 (6), pp.656. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s42452-021-04655-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04683719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using TOF-SIMS Spectrometry to Study the Kinetics of the Interfacial Retro Diels–Alder Reaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilia Hassouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sachin Kumar Enganati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bally Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Mertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 14 (10), pp.2674. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ma14102674⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04040239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When chemistry of the substrate drastically controls morphogenesis of plasma polymer thin films</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Magali Bonne</w:t>
+                <w:t xml:space="preserve">Unique combination of spatial and temporal control of maleic anhydride plasma polymerization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syrine Jebali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aissam Airoudj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Florence Bally-Le Gall</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk Hegemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Roucoules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plasma Processes and Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 18 (2), pp.2000183. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2021, 18 (8), pp.e2000244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ppap.202000244⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ppap.202000183⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03060152v1</w:t>
+                <w:t xml:space="preserve">hal-04683733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interfacial Diels–Alder Reaction between Furan-Functionalized Polymer Coatings and Maleimide-Terminated Poly(ethylene glycol)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">When chemistry of the substrate drastically controls morphogenesis of plasma polymer thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann-Matthieu Durst</w:t>
+                <w:t xml:space="preserve">Nghia H. Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Kelber</w:t>
+                <w:t xml:space="preserve">Magali Bonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aissam Airoudj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Bally-Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 123 (7), pp.4125-4132. </w:t>
+              <w:t xml:space="preserve">Plasma Processes and Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 18 (2), pp.2000183. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.8b10533⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ppap.202000183⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04685293v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03060152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poly(allylamine) plasma polymer coatings for an efficient retention of Ni(II) ions by ultrafiltration membranes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interfacial Diels–Alder Reaction between Furan-Functionalized Polymer Coatings and Maleimide-Terminated Poly(ethylene glycol)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Akmali Mokhter</w:t>
+                <w:t xml:space="preserve">Madeline Vauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Lakard</w:t>
+                <w:t xml:space="preserve">Loïc Jierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Wolak</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Kunemann</w:t>
+                <w:t xml:space="preserve">Miguel Martinez Mendez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann-Matthieu Durst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Kelber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Processes and Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ppap.201800134⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 123 (7), pp.4125-4132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.8b10533⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02021001v1</w:t>
+                <w:t xml:space="preserve">hal-04685293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of the Crosslinking Density of a Silicone Elastomer</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Poly(allylamine) plasma polymer coatings for an efficient retention of Ni(II) ions by ultrafiltration membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bally-Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akmali Mokhter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lakard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Wolak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Kunemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Education</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jchemed.8b00911⟩</w:t>
+              <w:t xml:space="preserve">Plasma Processes and Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 16 (3), pp.e1800134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ppap.201800134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04685285v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02021001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interfacial Thermoreversible Chemistry on Functional Coatings: A Focus on the Diels–Alder Reaction</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Determination of the Crosslinking Density of a Silicone Elastomer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Schweitzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souhila Merad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Schrodj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Bally-Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vonna</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Chemical Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 96 (7), pp.1472-1478. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jchemed.8b00911⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adfm.201806765⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04683707v1</w:t>
+                <w:t xml:space="preserve">hal-04685285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of Interfacial Diels–Alder Reactivity by Tuning the Plasma Polymer Properties</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Interfacial Thermoreversible Chemistry on Functional Coatings: A Focus on the Diels–Alder Reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeline Vauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Jierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Kathryn Clancy</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamerson Carneiro Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilia Hassouna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent V Roucoules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.8b02045⟩</w:t>
+              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 29, pp.1806765. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adfm.201806765⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02875449v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04683707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polylutidines: Multifunctional Surfaces through Vapor-Based Polymerization of Substituted Pyridinophanes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Joshua Kramer</w:t>
+                <w:t xml:space="preserve">Control of Interfacial Diels–Alder Reactivity by Tuning the Plasma Polymer Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeline Vauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Jierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kenneth Cheng</w:t>
+                <w:t xml:space="preserve">Fouzia Boulmedais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ramya Kumar</w:t>
+                <w:t xml:space="preserve">Jamerson Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathryn Clancy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201700901⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 34 (40), pp.11960-11970. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.8b02045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04234154v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02875449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Textile with Durable Janus Wetting Properties Produced by Plasma Polymerization</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Polylutidines: Multifunctional Surfaces through Vapor-Based Polymerization of Substituted Pyridinophanes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Bally Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Hussal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joshua Kramer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramya Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 23 (54), pp.13342-13350. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201700901⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.6b09373⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04685278v1</w:t>
+                <w:t xml:space="preserve">hal-04234154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Free-Standing Nanomembranes Based on Selective CVD Deposition of Functional Poly- p -xylylenes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Textile with Durable Janus Wetting Properties Produced by Plasma Polymerization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aissam Airoudj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bally-Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Roucoules</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 120 (51), pp.29162-29172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.6b09373⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/nn505761x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04685274v1</w:t>
+                <w:t xml:space="preserve">hal-04685278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction of Human Plasma Proteins with Thin Gelatin-Based Hydrogel Films: A QCM-D and ToF-SIMS Study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sina Schonwalder</w:t>
+                <w:t xml:space="preserve">Free-Standing Nanomembranes Based on Selective CVD Deposition of Functional Poly- p -xylylenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Bally-Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Bally-Le-Gall</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+                <w:t xml:space="preserve">Christian Friedmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lars Heinke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Arslan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Azucena</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ozgul Bulut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomacromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/bm500750v⟩</w:t>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9 (2), pp.1400-1407. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/nn505761x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04458644v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04685274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coil Flow Inversion as a Route To Control Polymerization in Microreactors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dambarudhar Parida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Serra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dhiraj Garg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Hoarau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bally-Le-Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 47 (10), pp.3282-3287. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/ma5001628⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02545281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biofunctional Micropatterning of Thermoformed 3D Substrates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interaction of Human Plasma Proteins with Thin Gelatin-Based Hydrogel Films: A QCM-D and ToF-SIMS Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sina Schonwalder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Björn Waterkotte</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Ansgar Waldbaur</w:t>
+                <w:t xml:space="preserve">Florence Bally-Le-Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lars Heinke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Azucena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastian Rapp</w:t>
+                <w:t xml:space="preserve">Ozgul Bulut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 24 (4), pp.442-450. </w:t>
+              <w:t xml:space="preserve">Biomacromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 15 (7), pp.2398-2406. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adfm.201301093⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/bm500750v⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04685081v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04458644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-immobilization of Biomolecules on Ultrathin Reactive Chemical Vapor Deposition Coatings Using Multiple Click Chemistry Strategies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+                <w:t xml:space="preserve">Biofunctional Micropatterning of Thermoformed 3D Substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Björn Waterkotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bally</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aftin Ross</w:t>
+                <w:t xml:space="preserve">Pavel Nikolov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ansgar Waldbaur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastian Rapp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/am401875x⟩</w:t>
+              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 24 (4), pp.442-450. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adfm.201301093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04684438v1</w:t>
+                <w:t xml:space="preserve">hal-04685081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved size-tunable preparation of polymeric nanoparticles by microfluidic nanoprecipitation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+                <w:t xml:space="preserve">Co-immobilization of Biomolecules on Ultrathin Reactive Chemical Vapor Deposition Coatings Using Multiple Click Chemistry Strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bally</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Yannick Hoarau</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Anton</w:t>
+                <w:t xml:space="preserve">Himabindu Nandivada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaopei Deng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aftin Ross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymer.2012.08.039⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 5 (19), pp.9262-9268. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/am401875x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00803377v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04684438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intensifying the ATRP synthesis of statistical copolymers by continuous micromixing flow techniques1</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
+                <w:t xml:space="preserve">Improved size-tunable preparation of polymeric nanoparticles by microfluidic nanoprecipitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Bally</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dhiraj Kumar Garg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe A. Serra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Hoarau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Anton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Green Processing and Synthesis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/gps-2012-0062⟩</w:t>
+              <w:t xml:space="preserve">Polymer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 53 (22), pp.5045-5051. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2012.08.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02273476v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00803377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new microfluidic setup for precise control of the polymer nanoprecipitation process and lipophilic drug encapsulation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+                <w:t xml:space="preserve">Intensifying the ATRP synthesis of statistical copolymers by continuous micromixing flow techniques1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dambarudhar Parida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe A. Serra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bally</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dhiraj K. Garg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Hoarau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c2sm25357g⟩</w:t>
+              <w:t xml:space="preserve">Green Processing and Synthesis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 1 (6), pp.525-532. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/gps-2012-0062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04036712v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02273476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of Branched Polymers under Continuous-Flow Microprocess: An Improvement of the Control of Macromolecular Architectures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+                <w:t xml:space="preserve">A new microfluidic setup for precise control of the polymer nanoprecipitation process and lipophilic drug encapsulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Anton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bally</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Serra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youri Arntz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecular Rapid Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 8 (41), pp.10628-10635. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c2sm25357g⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/marc.201100429⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00956834v1</w:t>
+                <w:t xml:space="preserve">hal-04036712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanistic study of Atom Transfer Radical Polymerization in the Presence of an Inimer: Toward Highly Branched Controlled Macromolecular Architectures through One-Pot Reaction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+                <w:t xml:space="preserve">Micromixer-assisted polymerization processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bally</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Serra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Volker Hessel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Hadziioannou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 66 (7), pp.1449-1462. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ces.2010.07.026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ma2011443⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00817471v1</w:t>
+                <w:t xml:space="preserve">hal-00959488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micromixer-assisted polymerization processes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+                <w:t xml:space="preserve">A Continuous-Flow Polymerization Microprocess with Online GPC and Inline Polymer Recovery by Micromixer-Assisted Nanoprecipitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bally</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe A. Serra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Brochon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Anton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Vandamme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ces.2010.07.026⟩</w:t>
+              <w:t xml:space="preserve">Macromolecular Reaction Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 5 (11-12), pp.542-547. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mren.201100047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00959488v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00817478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Continuous-Flow Polymerization Microprocess with Online GPC and Inline Polymer Recovery by Micromixer-Assisted Nanoprecipitation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+                <w:t xml:space="preserve">Mechanistic study of Atom Transfer Radical Polymerization in the Presence of an Inimer: Toward Highly Branched Controlled Macromolecular Architectures through One-Pot Reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bally</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esma Ismailova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Brochon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe A. Serra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Hadziioannou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecular Reaction Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mren.201100047⟩</w:t>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 44 (18), pp.7124-7131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ma2011443⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00817478v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00817471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Synthesis of Branched Polymers under Continuous-Flow Microprocess: An Improvement of the Control of Macromolecular Architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Bally</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe A. Serra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Brochon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Hadziioannou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Macromolecular Rapid Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 32 (22), pp.1820-1825. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/marc.201100429⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00956834v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Homogeneous Polymerization: Benefits Brought by Microprocess Technologies to the Synthesis and Production of Polymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bally</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe A. Serra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Volker Hessel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Hadziioannou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecular Reaction Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 4 (9-10), pp.543-561. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/mren.201000006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00679962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4751,272 +4885,272 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functionalized Surfaces: Biomolecular Surface Modification with Functional Polymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bally</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aftin Ross</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mishra, M. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Biomedical Polymers and Polymeric Biomaterials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Taylor &amp; Francis, pp.3526-3556, 2016, 978-1-4398-9855-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1081/E-EBPP-120051690⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04683401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro-Chemical Plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Serra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dambarudhar Parida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bally</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dhiraj K. Garg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Hoarau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Polymer Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley, 2013, 978-0-471-44026-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/0471440264.pst612⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04551975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId177"/>
+      <w:footerReference w:type="default" r:id="rId184"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5084,51 +5218,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5AD1DA8C"/>
+    <w:nsid w:val="CC5B3ED4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5315,51 +5449,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florence-bally-le-gall" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4140-053X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233532v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Taleb" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien D&#233;on" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fievet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aissam Airoudj" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roucoules" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338552v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schweitzer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vonna" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bally-Le-Gall" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Roucoules" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rouillard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233599v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683776v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Leonardo Martinez Mendez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Rautu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Ronot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamerson Carneiro de Oliveira" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Serra" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jwpe.2023.103592" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04244549v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Schweitzer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Schrodj" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Florentin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Denys" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Vidal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2023.139972" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683767v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syrine Jebali" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Riahi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fioux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings13111827" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683873v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Simet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Mougin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Moreau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Perche" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Vaulot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2023.108171" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683743v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brioude de Meireles" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bally-Le Gall" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtchem.2021.100646" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683764v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Tomasovic" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frida Gilbert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jacquet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Verch&#232;re" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c10432" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683733v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ferreira" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Hegemann" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.202000244" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683749v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Josien" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.202100091" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683719v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Kunemann" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42452-021-04655-9" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040239v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Hassouna" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sachin Kumar Enganati" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bally Le Gall" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Mertz" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bour" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma14102674" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060152v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nghia H. Le" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bonne" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.202000183" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685293v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeline Vauthier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Jierry" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Martinez Mendez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann-Matthieu Durst" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Kelber" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b10533" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021001v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akmali Mokhter" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lakard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Wolak" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.201800134" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685285v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhila Merad" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vonna" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jchemed.8b00911" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683707v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamerson Carneiro Oliveira" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V Roucoules" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201806765" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875449v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouzia Boulmedais" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamerson Oliveira" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Clancy" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.8b02045" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234154v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Hussal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Kramer" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Cheng" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramya Kumar" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201700901" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685278v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b09373" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685274v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Friedmann" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Heinke" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Arslan" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Azucena" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn505761x" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458644v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Schonwalder" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bally-Le-Gall" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozgul Bulut" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm500750v" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545281v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dambarudhar Parida" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhiraj Garg" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Hoarau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma5001628" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685081v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Waterkotte" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bally" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Nikolov" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ansgar Waldbaur" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastian Rapp" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201301093" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684438v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Himabindu Nandivada" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaopei Deng" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aftin Ross" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/am401875x" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803377v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhiraj Kumar Garg" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe A. Serra" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Anton" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2012.08.039" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0V0VWD98-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273476v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhiraj K. Garg" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/gps-2012-0062" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036712v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ali" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youri Arntz" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2sm25357g" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956834v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Brochon" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Hadziioannou" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.201100429" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JZQ82B6C-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817471v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esma Ismailova" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma2011443" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959488v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Hessel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2010.07.026" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KBM3Q8XD-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817478v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vandamme" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mren.201100047" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4S73B51F-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679962v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mren.201000006" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z94MG99L-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683401v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1081/E-EBPP-120051690" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551975v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/0471440264.pst612" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florence-bally-le-gall" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4140-053X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233532v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Taleb" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien D&#233;on" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fievet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aissam Airoudj" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roucoules" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338552v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schweitzer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vonna" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bally-Le-Gall" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Roucoules" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rouillard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233599v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05558298v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Covin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Airoudj" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Minh Quoc Le" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Buffeteau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fioux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5c06083" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683767v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syrine Jebali" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamerson Carneiro de Oliveira" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Riahi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fioux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings13111827" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04244549v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Schweitzer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Schrodj" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Florentin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Denys" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Vidal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2023.139972" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683873v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Simet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Mougin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Moreau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Perche" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Vaulot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2023.108171" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683776v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Leonardo Martinez Mendez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Rautu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Ronot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Serra" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jwpe.2023.103592" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683743v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brioude de Meireles" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bally-Le Gall" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtchem.2021.100646" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683764v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Tomasovic" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frida Gilbert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jacquet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Verch&#232;re" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c10432" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683749v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Josien" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.202100091" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683719v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Kunemann" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42452-021-04655-9" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040239v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Hassouna" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sachin Kumar Enganati" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bally Le Gall" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Mertz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bour" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma14102674" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683733v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ferreira" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Hegemann" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.202000244" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060152v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nghia H. Le" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bonne" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.202000183" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685293v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeline Vauthier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Jierry" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Martinez Mendez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann-Matthieu Durst" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Kelber" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b10533" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021001v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akmali Mokhter" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lakard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Wolak" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.201800134" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685285v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhila Merad" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vonna" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jchemed.8b00911" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683707v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamerson Carneiro Oliveira" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V Roucoules" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201806765" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875449v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouzia Boulmedais" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamerson Oliveira" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Clancy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.8b02045" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234154v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Hussal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Kramer" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Cheng" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramya Kumar" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201700901" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685278v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b09373" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685274v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Friedmann" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Heinke" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Arslan" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Azucena" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn505761x" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545281v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dambarudhar Parida" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhiraj Garg" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Hoarau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bally-Le-Gall" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma5001628" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458644v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Schonwalder" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozgul Bulut" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm500750v" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685081v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Waterkotte" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bally" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Nikolov" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ansgar Waldbaur" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastian Rapp" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201301093" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684438v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Himabindu Nandivada" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaopei Deng" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aftin Ross" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/am401875x" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803377v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhiraj Kumar Garg" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe A. Serra" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Anton" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2012.08.039" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0V0VWD98-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273476v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhiraj K. Garg" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/gps-2012-0062" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036712v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ali" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youri Arntz" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2sm25357g" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959488v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Hessel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Hadziioannou" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2010.07.026" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KBM3Q8XD-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817478v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Brochon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vandamme" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mren.201100047" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4S73B51F-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817471v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esma Ismailova" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma2011443" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956834v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.201100429" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JZQ82B6C-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679962v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mren.201000006" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z94MG99L-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683401v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1081/E-EBPP-120051690" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551975v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/0471440264.pst612" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>