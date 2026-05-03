--- v1 (2026-04-06)
+++ v2 (2026-05-03)
@@ -748,593 +748,593 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05558298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluorine-Free Plasma Polymers to Obtain Water-Repellent Cotton Fabrics: How to Control Their Durability?</w:t>
+                <w:t xml:space="preserve">Continuous adsorption of metal ions based on an elastic and reusable polydopamine-modified foam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Syrine Jebali</w:t>
+                <w:t xml:space="preserve">Miguel Leonardo Martinez Mendez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Eduard Rautu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Ronot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jamerson Carneiro de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe Fioux</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Serra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coatings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/coatings13111827⟩</w:t>
+              <w:t xml:space="preserve">Journal of Water Process Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 52, pp.103592. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jwpe.2023.103592⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04683767v1</w:t>
+                <w:t xml:space="preserve">hal-04683776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphology of ultrathin gold and copper coatings thermally evaporated on polydimethylsiloxane elastomers: from isolated nanoparticles to continuous coatings</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fluorine-Free Plasma Polymers to Obtain Water-Repellent Cotton Fabrics: How to Control Their Durability?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gautier Schrodj</w:t>
+                <w:t xml:space="preserve">Syrine Jebali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamerson Carneiro de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aissam Airoudj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alban Florentin</w:t>
+                <w:t xml:space="preserve">Asma Riahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Denys</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Loic Vidal</w:t>
+                <w:t xml:space="preserve">Philippe Fioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2023.139972⟩</w:t>
+              <w:t xml:space="preserve">Coatings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/coatings13111827⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04244549v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04683767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of ethylene-propylene-diene monomer (EPDM) ageing behaviour in PMDIs environment by surface NMR</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Morphology of ultrathin gold and copper coatings thermally evaporated on polydimethylsiloxane elastomers: from isolated nanoparticles to continuous coatings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Schweitzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloe Simet</w:t>
+                <w:t xml:space="preserve">Gautier Schrodj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Mougin</w:t>
+                <w:t xml:space="preserve">Alban Florentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Moreau</w:t>
+                <w:t xml:space="preserve">Emmanuel Denys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Perche</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cyril Vaulot</w:t>
+                <w:t xml:space="preserve">Loic Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Testing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymertesting.2023.108171⟩</w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 781, pp.139972. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2023.139972⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04683873v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04244549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous adsorption of metal ions based on an elastic and reusable polydopamine-modified foam</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigation of ethylene-propylene-diene monomer (EPDM) ageing behaviour in PMDIs environment by surface NMR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloe Simet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miguel Leonardo Martinez Mendez</w:t>
+                <w:t xml:space="preserve">Karine Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eduard Rautu</w:t>
+                <w:t xml:space="preserve">Marie Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Ronot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jamerson Carneiro de Oliveira</w:t>
+                <w:t xml:space="preserve">Manon Perche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Serra</w:t>
+                <w:t xml:space="preserve">Cyril Vaulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Water Process Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 52, pp.103592. </w:t>
+              <w:t xml:space="preserve">Polymer Testing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 127, pp.108171. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jwpe.2023.103592⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.polymertesting.2023.108171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04683776v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04683873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasma polymerization in the design of new materials: looking through the lens of maleic anhydride plasma polymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamerson Carneiro de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Brioude de Meireles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1433,51 +1433,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-Assembled Monolayers with a Controlled Density of Hydroxyl Groups: A Relevant Model to Investigate the Adhesion Properties of Epoxy Adhesives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Tomasovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frida Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1548,559 +1548,559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04683764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thin films deposition versus nanoparticles formation: How can the desired polymer coating be obtained?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Unique combination of spatial and temporal control of maleic anhydride plasma polymerization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syrine Jebali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aissam Airoudj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Josien</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Fioux</w:t>
+                <w:t xml:space="preserve">Isabelle Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk Hegemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Roucoules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plasma Processes and Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 19 (1), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ppap.202100091⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 18 (8), pp.e2000244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ppap.202000244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04683749v1</w:t>
+                <w:t xml:space="preserve">hal-04683733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical properties of plasma polymer films: a review</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Thin films deposition versus nanoparticles formation: How can the desired polymer coating be obtained?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syrine Jebali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamerson Carneiro de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aissam Airoudj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Josien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SN Applied Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s42452-021-04655-9⟩</w:t>
+              <w:t xml:space="preserve">Plasma Processes and Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 19 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ppap.202100091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04683719v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04683749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using TOF-SIMS Spectrometry to Study the Kinetics of the Interfacial Retro Diels–Alder Reaction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lilia Hassouna</w:t>
+                <w:t xml:space="preserve">Mechanical properties of plasma polymer films: a review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamerson Carneiro de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aissam Airoudj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sachin Kumar Enganati</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Kunemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Bally-Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Roucoules</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ma14102674⟩</w:t>
+              <w:t xml:space="preserve">SN Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3 (6), pp.656. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s42452-021-04655-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04040239v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04683719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unique combination of spatial and temporal control of maleic anhydride plasma polymerization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aissam Airoudj</w:t>
+                <w:t xml:space="preserve">Using TOF-SIMS Spectrometry to Study the Kinetics of the Interfacial Retro Diels–Alder Reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilia Hassouna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sachin Kumar Enganati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Bally Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Ferreira</w:t>
+                <w:t xml:space="preserve">Grégory Mertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dirk Hegemann</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Roucoules</w:t>
+                <w:t xml:space="preserve">Jérôme Bour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Processes and Polymers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 18 (8), pp.e2000244. </w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (10), pp.2674. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ppap.202000244⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ma14102674⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04683733v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04040239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When chemistry of the substrate drastically controls morphogenesis of plasma polymer thin films</w:t>
               </w:r>
@@ -2125,51 +2125,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Bonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aissam Airoudj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bally-Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2252,77 +2252,77 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Jierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Miguel L. Martinez Mendez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Miguel Martinez Mendez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann-Matthieu Durst</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Kelber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 123 (7), pp.4125-4132. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -2406,51 +2406,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lakard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Wolak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Kunemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plasma Processes and Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 16 (3), pp.e1800134. </w:t>
@@ -2488,77 +2488,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of the Crosslinking Density of a Silicone Elastomer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Schweitzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souhila Merad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Schrodj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bally-Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2612,325 +2612,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04685285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interfacial Thermoreversible Chemistry on Functional Coatings: A Focus on the Diels–Alder Reaction</w:t>
+                <w:t xml:space="preserve">Control of Interfacial Diels–Alder Reactivity by Tuning the Plasma Polymer Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeline Vauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Jierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jamerson Carneiro Oliveira</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lilia Hassouna</w:t>
+                <w:t xml:space="preserve">Fouzia Boulmedais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent V Roucoules</w:t>
+                <w:t xml:space="preserve">Jamerson Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathryn Clancy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adfm.201806765⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 34 (40), pp.11960-11970. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.8b02045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04683707v1</w:t>
+                <w:t xml:space="preserve">hal-02875449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of Interfacial Diels–Alder Reactivity by Tuning the Plasma Polymer Properties</w:t>
+                <w:t xml:space="preserve">Interfacial Thermoreversible Chemistry on Functional Coatings: A Focus on the Diels–Alder Reaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeline Vauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Jierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jamerson Oliveira</w:t>
+                <w:t xml:space="preserve">Jamerson Carneiro Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilia Hassouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kathryn Clancy</w:t>
+                <w:t xml:space="preserve">Vincent V Roucoules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 34 (40), pp.11960-11970. </w:t>
+              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 29, pp.1806765. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.8b02045⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/adfm.201806765⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02875449v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04683707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polylutidines: Multifunctional Surfaces through Vapor-Based Polymerization of Substituted Pyridinophanes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bally Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Hussal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3271,51 +3271,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coil Flow Inversion as a Route To Control Polymerization in Microreactors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dambarudhar Parida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Serra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dhiraj Garg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4096,51 +4096,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bally</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Serra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4198,561 +4198,561 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04036712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micromixer-assisted polymerization processes</w:t>
+                <w:t xml:space="preserve">Synthesis of Branched Polymers under Continuous-Flow Microprocess: An Improvement of the Control of Macromolecular Architectures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bally</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Serra</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe A. Serra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volker Hessel</w:t>
+                <w:t xml:space="preserve">Cyril Brochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Hadziioannou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 66 (7), pp.1449-1462. </w:t>
+              <w:t xml:space="preserve">Macromolecular Rapid Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 32 (22), pp.1820-1825. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ces.2010.07.026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/marc.201100429⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00959488v1</w:t>
+                <w:t xml:space="preserve">hal-00956834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Continuous-Flow Polymerization Microprocess with Online GPC and Inline Polymer Recovery by Micromixer-Assisted Nanoprecipitation</w:t>
+                <w:t xml:space="preserve">Mechanistic study of Atom Transfer Radical Polymerization in the Presence of an Inimer: Toward Highly Branched Controlled Macromolecular Architectures through One-Pot Reaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bally</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esma Ismailova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Brochon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe A. Serra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Hadziioannou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecular Reaction Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mren.201100047⟩</w:t>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 44 (18), pp.7124-7131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ma2011443⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00817478v1</w:t>
+                <w:t xml:space="preserve">hal-00817471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanistic study of Atom Transfer Radical Polymerization in the Presence of an Inimer: Toward Highly Branched Controlled Macromolecular Architectures through One-Pot Reaction</w:t>
+                <w:t xml:space="preserve">A Continuous-Flow Polymerization Microprocess with Online GPC and Inline Polymer Recovery by Micromixer-Assisted Nanoprecipitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bally</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe A. Serra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Brochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Anton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Vandamme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ma2011443⟩</w:t>
+              <w:t xml:space="preserve">Macromolecular Reaction Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 5 (11-12), pp.542-547. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mren.201100047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00817471v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00817478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of Branched Polymers under Continuous-Flow Microprocess: An Improvement of the Control of Macromolecular Architectures</w:t>
+                <w:t xml:space="preserve">Micromixer-assisted polymerization processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bally</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cyril Brochon</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Serra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Volker Hessel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Hadziioannou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecular Rapid Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 32 (22), pp.1820-1825. </w:t>
+              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 66 (7), pp.1449-1462. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/marc.201100429⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ces.2010.07.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00956834v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00959488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homogeneous Polymerization: Benefits Brought by Microprocess Technologies to the Synthesis and Production of Polymers</w:t>
               </w:r>
@@ -4764,51 +4764,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bally</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe A. Serra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volker Hessel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Hadziioannou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4994,51 +4994,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro-Chemical Plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Serra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dambarudhar Parida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5218,51 +5218,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CC5B3ED4"/>
+    <w:nsid w:val="CD471430"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5449,51 +5449,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florence-bally-le-gall" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4140-053X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233532v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Taleb" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien D&#233;on" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fievet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aissam Airoudj" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roucoules" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338552v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schweitzer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vonna" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bally-Le-Gall" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Roucoules" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rouillard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233599v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05558298v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Covin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Airoudj" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Minh Quoc Le" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Buffeteau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fioux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5c06083" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683767v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syrine Jebali" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamerson Carneiro de Oliveira" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Riahi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fioux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings13111827" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04244549v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Schweitzer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Schrodj" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Florentin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Denys" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Vidal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2023.139972" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683873v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Simet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Mougin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Moreau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Perche" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Vaulot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2023.108171" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683776v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Leonardo Martinez Mendez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Rautu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Ronot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Serra" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jwpe.2023.103592" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683743v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brioude de Meireles" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bally-Le Gall" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtchem.2021.100646" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683764v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Tomasovic" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frida Gilbert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jacquet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Verch&#232;re" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c10432" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683749v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Josien" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.202100091" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683719v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Kunemann" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42452-021-04655-9" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040239v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Hassouna" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sachin Kumar Enganati" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bally Le Gall" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Mertz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bour" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma14102674" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683733v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ferreira" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Hegemann" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.202000244" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060152v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nghia H. Le" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bonne" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.202000183" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685293v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeline Vauthier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Jierry" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Martinez Mendez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann-Matthieu Durst" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Kelber" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b10533" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021001v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akmali Mokhter" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lakard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Wolak" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.201800134" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685285v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhila Merad" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vonna" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jchemed.8b00911" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683707v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamerson Carneiro Oliveira" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V Roucoules" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201806765" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875449v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouzia Boulmedais" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamerson Oliveira" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Clancy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.8b02045" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234154v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Hussal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Kramer" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Cheng" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramya Kumar" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201700901" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685278v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b09373" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685274v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Friedmann" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Heinke" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Arslan" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Azucena" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn505761x" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545281v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dambarudhar Parida" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhiraj Garg" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Hoarau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bally-Le-Gall" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma5001628" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458644v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Schonwalder" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozgul Bulut" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm500750v" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685081v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Waterkotte" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bally" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Nikolov" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ansgar Waldbaur" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastian Rapp" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201301093" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684438v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Himabindu Nandivada" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaopei Deng" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aftin Ross" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/am401875x" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803377v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhiraj Kumar Garg" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe A. Serra" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Anton" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2012.08.039" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0V0VWD98-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273476v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhiraj K. Garg" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/gps-2012-0062" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036712v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ali" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youri Arntz" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2sm25357g" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959488v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Hessel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Hadziioannou" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2010.07.026" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KBM3Q8XD-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817478v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Brochon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vandamme" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mren.201100047" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4S73B51F-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817471v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esma Ismailova" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma2011443" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956834v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.201100429" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JZQ82B6C-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679962v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mren.201000006" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z94MG99L-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683401v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1081/E-EBPP-120051690" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551975v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/0471440264.pst612" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florence-bally-le-gall" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4140-053X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233532v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Taleb" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien D&#233;on" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fievet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aissam Airoudj" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roucoules" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338552v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schweitzer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vonna" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bally-Le-Gall" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Roucoules" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rouillard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233599v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05558298v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Covin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Airoudj" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Minh Quoc Le" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Buffeteau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fioux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5c06083" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683776v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Leonardo Martinez Mendez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Rautu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Ronot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamerson Carneiro de Oliveira" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Serra" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jwpe.2023.103592" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683767v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syrine Jebali" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Riahi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fioux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings13111827" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04244549v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Schweitzer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Schrodj" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Florentin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Denys" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Vidal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2023.139972" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683873v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Simet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Mougin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Moreau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Perche" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Vaulot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2023.108171" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683743v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brioude de Meireles" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bally-Le Gall" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtchem.2021.100646" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683764v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Tomasovic" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frida Gilbert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jacquet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Verch&#232;re" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c10432" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683733v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ferreira" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Hegemann" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.202000244" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683749v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Josien" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.202100091" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683719v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Kunemann" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42452-021-04655-9" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040239v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Hassouna" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sachin Kumar Enganati" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bally Le Gall" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Mertz" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bour" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma14102674" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060152v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nghia H. Le" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bonne" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.202000183" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685293v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeline Vauthier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Jierry" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel L. Martinez Mendez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Martinez Mendez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann-Matthieu Durst" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b10533" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021001v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akmali Mokhter" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lakard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Wolak" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.201800134" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685285v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhila Merad" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vonna" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jchemed.8b00911" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875449v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouzia Boulmedais" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamerson Oliveira" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Clancy" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.8b02045" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683707v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamerson Carneiro Oliveira" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V Roucoules" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201806765" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234154v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Hussal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Kramer" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Cheng" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramya Kumar" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201700901" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685278v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b09373" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685274v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Friedmann" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Heinke" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Arslan" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Azucena" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn505761x" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545281v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dambarudhar Parida" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhiraj Garg" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Hoarau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bally-Le-Gall" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma5001628" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458644v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Schonwalder" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozgul Bulut" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm500750v" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685081v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Waterkotte" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bally" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Nikolov" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ansgar Waldbaur" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastian Rapp" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201301093" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684438v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Himabindu Nandivada" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaopei Deng" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aftin Ross" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/am401875x" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803377v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhiraj Kumar Garg" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe A. Serra" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Anton" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2012.08.039" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0V0VWD98-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273476v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhiraj K. Garg" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/gps-2012-0062" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036712v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ali" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youri Arntz" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2sm25357g" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956834v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Brochon" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Hadziioannou" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.201100429" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JZQ82B6C-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817471v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esma Ismailova" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma2011443" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817478v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vandamme" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mren.201100047" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4S73B51F-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959488v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Hessel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2010.07.026" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KBM3Q8XD-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679962v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mren.201000006" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z94MG99L-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683401v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1081/E-EBPP-120051690" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551975v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/0471440264.pst612" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>