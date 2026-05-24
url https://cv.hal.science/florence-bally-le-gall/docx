--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -2612,295 +2612,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04685285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of Interfacial Diels–Alder Reactivity by Tuning the Plasma Polymer Properties</w:t>
+                <w:t xml:space="preserve">Interfacial Thermoreversible Chemistry on Functional Coatings: A Focus on the Diels–Alder Reaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeline Vauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Jierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fouzia Boulmedais</w:t>
+                <w:t xml:space="preserve">Jamerson Carneiro Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilia Hassouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jamerson Oliveira</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kathryn Clancy</w:t>
+                <w:t xml:space="preserve">Vincent V Roucoules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.8b02045⟩</w:t>
+              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 29, pp.1806765. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adfm.201806765⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02875449v1</w:t>
+                <w:t xml:space="preserve">hal-04683707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interfacial Thermoreversible Chemistry on Functional Coatings: A Focus on the Diels–Alder Reaction</w:t>
+                <w:t xml:space="preserve">Control of Interfacial Diels–Alder Reactivity by Tuning the Plasma Polymer Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeline Vauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Jierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouzia Boulmedais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jamerson Carneiro Oliveira</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lilia Hassouna</w:t>
+                <w:t xml:space="preserve">Jamerson Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent V Roucoules</w:t>
+                <w:t xml:space="preserve">Kathryn Clancy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 29, pp.1806765. </w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 34 (40), pp.11960-11970. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adfm.201806765⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.8b02045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04683707v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02875449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polylutidines: Multifunctional Surfaces through Vapor-Based Polymerization of Substituted Pyridinophanes</w:t>
               </w:r>
@@ -4457,302 +4457,302 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00817471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Continuous-Flow Polymerization Microprocess with Online GPC and Inline Polymer Recovery by Micromixer-Assisted Nanoprecipitation</w:t>
+                <w:t xml:space="preserve">Micromixer-assisted polymerization processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bally</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Anton</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Serra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Vandamme</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Volker Hessel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Hadziioannou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecular Reaction Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 5 (11-12), pp.542-547. </w:t>
+              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 66 (7), pp.1449-1462. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mren.201100047⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ces.2010.07.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00817478v1</w:t>
+                <w:t xml:space="preserve">hal-00959488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micromixer-assisted polymerization processes</w:t>
+                <w:t xml:space="preserve">A Continuous-Flow Polymerization Microprocess with Online GPC and Inline Polymer Recovery by Micromixer-Assisted Nanoprecipitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bally</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Serra</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe A. Serra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Brochon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volker Hessel</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thierry Vandamme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 66 (7), pp.1449-1462. </w:t>
+              <w:t xml:space="preserve">Macromolecular Reaction Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 5 (11-12), pp.542-547. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ces.2010.07.026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/mren.201100047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00959488v1</w:t>
+                <w:t xml:space="preserve">hal-00817478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homogeneous Polymerization: Benefits Brought by Microprocess Technologies to the Synthesis and Production of Polymers</w:t>
               </w:r>
@@ -4764,51 +4764,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bally</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe A. Serra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volker Hessel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Hadziioannou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5218,51 +5218,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CD471430"/>
+    <w:nsid w:val="90B73409"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5449,51 +5449,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florence-bally-le-gall" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4140-053X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233532v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Taleb" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien D&#233;on" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fievet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aissam Airoudj" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roucoules" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338552v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schweitzer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vonna" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bally-Le-Gall" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Roucoules" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rouillard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233599v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05558298v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Covin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Airoudj" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Minh Quoc Le" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Buffeteau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fioux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5c06083" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683776v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Leonardo Martinez Mendez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Rautu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Ronot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamerson Carneiro de Oliveira" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Serra" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jwpe.2023.103592" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683767v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syrine Jebali" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Riahi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fioux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings13111827" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04244549v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Schweitzer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Schrodj" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Florentin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Denys" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Vidal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2023.139972" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683873v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Simet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Mougin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Moreau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Perche" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Vaulot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2023.108171" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683743v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brioude de Meireles" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bally-Le Gall" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtchem.2021.100646" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683764v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Tomasovic" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frida Gilbert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jacquet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Verch&#232;re" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c10432" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683733v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ferreira" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Hegemann" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.202000244" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683749v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Josien" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.202100091" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683719v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Kunemann" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42452-021-04655-9" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040239v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Hassouna" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sachin Kumar Enganati" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bally Le Gall" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Mertz" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bour" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma14102674" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060152v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nghia H. Le" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bonne" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.202000183" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685293v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeline Vauthier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Jierry" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel L. Martinez Mendez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Martinez Mendez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann-Matthieu Durst" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b10533" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021001v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akmali Mokhter" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lakard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Wolak" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.201800134" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685285v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhila Merad" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vonna" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jchemed.8b00911" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875449v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouzia Boulmedais" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamerson Oliveira" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Clancy" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.8b02045" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683707v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamerson Carneiro Oliveira" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V Roucoules" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201806765" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234154v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Hussal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Kramer" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Cheng" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramya Kumar" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201700901" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685278v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b09373" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685274v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Friedmann" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Heinke" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Arslan" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Azucena" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn505761x" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545281v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dambarudhar Parida" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhiraj Garg" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Hoarau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bally-Le-Gall" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma5001628" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458644v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Schonwalder" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozgul Bulut" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm500750v" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685081v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Waterkotte" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bally" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Nikolov" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ansgar Waldbaur" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastian Rapp" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201301093" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684438v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Himabindu Nandivada" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaopei Deng" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aftin Ross" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/am401875x" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803377v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhiraj Kumar Garg" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe A. Serra" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Anton" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2012.08.039" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0V0VWD98-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273476v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhiraj K. Garg" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/gps-2012-0062" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036712v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ali" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youri Arntz" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2sm25357g" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956834v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Brochon" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Hadziioannou" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.201100429" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JZQ82B6C-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817471v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esma Ismailova" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma2011443" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817478v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vandamme" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mren.201100047" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4S73B51F-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959488v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Hessel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2010.07.026" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KBM3Q8XD-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679962v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mren.201000006" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z94MG99L-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683401v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1081/E-EBPP-120051690" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551975v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/0471440264.pst612" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florence-bally-le-gall" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4140-053X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233532v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Taleb" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien D&#233;on" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fievet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aissam Airoudj" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roucoules" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338552v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schweitzer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vonna" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bally-Le-Gall" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Roucoules" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rouillard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233599v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05558298v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Covin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Airoudj" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Minh Quoc Le" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Buffeteau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fioux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5c06083" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683776v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Leonardo Martinez Mendez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Rautu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Ronot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamerson Carneiro de Oliveira" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Serra" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jwpe.2023.103592" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683767v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syrine Jebali" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Riahi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fioux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings13111827" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04244549v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Schweitzer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Schrodj" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Florentin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Denys" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Vidal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2023.139972" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683873v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Simet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Mougin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Moreau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Perche" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Vaulot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2023.108171" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683743v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brioude de Meireles" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bally-Le Gall" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtchem.2021.100646" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683764v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Tomasovic" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frida Gilbert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jacquet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Verch&#232;re" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c10432" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683733v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ferreira" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Hegemann" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.202000244" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683749v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Josien" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.202100091" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683719v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Kunemann" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42452-021-04655-9" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040239v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Hassouna" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sachin Kumar Enganati" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bally Le Gall" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Mertz" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bour" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma14102674" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060152v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nghia H. Le" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bonne" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.202000183" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685293v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeline Vauthier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Jierry" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel L. Martinez Mendez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Martinez Mendez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann-Matthieu Durst" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b10533" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021001v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akmali Mokhter" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lakard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Wolak" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.201800134" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685285v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhila Merad" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vonna" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jchemed.8b00911" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683707v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamerson Carneiro Oliveira" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V Roucoules" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201806765" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875449v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouzia Boulmedais" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamerson Oliveira" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Clancy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.8b02045" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234154v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Hussal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Kramer" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Cheng" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramya Kumar" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201700901" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685278v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b09373" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685274v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Friedmann" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Heinke" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Arslan" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Azucena" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn505761x" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545281v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dambarudhar Parida" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhiraj Garg" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Hoarau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bally-Le-Gall" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma5001628" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458644v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Schonwalder" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozgul Bulut" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm500750v" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685081v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Waterkotte" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bally" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Nikolov" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ansgar Waldbaur" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastian Rapp" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201301093" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684438v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Himabindu Nandivada" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaopei Deng" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aftin Ross" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/am401875x" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803377v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhiraj Kumar Garg" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe A. Serra" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Anton" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2012.08.039" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0V0VWD98-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273476v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhiraj K. Garg" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/gps-2012-0062" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036712v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ali" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youri Arntz" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2sm25357g" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956834v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Brochon" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Hadziioannou" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.201100429" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JZQ82B6C-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817471v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esma Ismailova" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma2011443" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959488v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Hessel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2010.07.026" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KBM3Q8XD-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817478v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vandamme" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mren.201100047" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4S73B51F-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679962v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mren.201000006" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z94MG99L-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683401v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1081/E-EBPP-120051690" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551975v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/0471440264.pst612" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>