--- v0 (2026-03-21)
+++ v1 (2026-04-11)
@@ -100,295 +100,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and kinetic insights into tRNA promoter engagement by yeast general transcription factor TFIIIC</w:t>
+                <w:t xml:space="preserve">Recruitment of Fpt1 to tRNA genes requires TFIIIB and the N-terminal TPR array of TFIIIC subunit τ131</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wolfram Seifert-Dávila</w:t>
+                <w:t xml:space="preserve">Maria Elize van Breugel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anastasiia Chaban</w:t>
+                <w:t xml:space="preserve">Wolfram Seifert-Davila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Baudin</w:t>
+                <w:t xml:space="preserve">Marianne Bakker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathias Girbig</w:t>
+                <w:t xml:space="preserve">Joseph Meeussen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis Hauptmann</w:t>
+                <w:t xml:space="preserve">Ilse Hoogvliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 53 (1), </w:t>
+              <w:t xml:space="preserve">BioRxiv</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nar/gkae1174⟩</w:t>
+                <w:t xml:space="preserve">⟨10.64898/2025.12.24.695929⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05285449v1</w:t>
+                <w:t xml:space="preserve">hal-05445949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recruitment of Fpt1 to tRNA genes requires TFIIIB and the N-terminal TPR array of TFIIIC subunit τ131</w:t>
+                <w:t xml:space="preserve">Structural and kinetic insights into tRNA promoter engagement by yeast general transcription factor TFIIIC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Elize van Breugel</w:t>
+                <w:t xml:space="preserve">Wolfram Seifert-Dávila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wolfram Seifert-Davila</w:t>
+                <w:t xml:space="preserve">Anastasiia Chaban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianne Bakker</w:t>
+                <w:t xml:space="preserve">Florence Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph Meeussen</w:t>
+                <w:t xml:space="preserve">Mathias Girbig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilse Hoogvliet</w:t>
+                <w:t xml:space="preserve">Luis Hauptmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioRxiv</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 53 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.64898/2025.12.24.695929⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkae1174⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05445949v1</w:t>
+                <w:t xml:space="preserve">hal-05285449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orthoparamyxovirinae C Proteins Have a Common Origin and a Common Structural Organization</w:t>
               </w:r>
@@ -534,51 +534,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Arragain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Durieux Trouilleton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Provaznik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -636,900 +636,900 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03641463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanism of RNA Polymerase I selection by transcription factor UAF</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vault RNA1–1 riboregulates the autophagic function of p62 by binding to lysine 7 and arginine 21, both of which are critical for p62 oligomerization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brice Murciano</w:t>
+                <w:t xml:space="preserve">Magdalena Büscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herman K.H. Fung</w:t>
+                <w:t xml:space="preserve">Rastislav Horos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Fromm</w:t>
+                <w:t xml:space="preserve">Ina Huppertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simone Mattei</w:t>
+                <w:t xml:space="preserve">Kevin Haubrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolay Dobrev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1101/2022.02.10.479882⟩</w:t>
+              <w:t xml:space="preserve">RNA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 28 (5), pp.742-755. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1261/rna.079129.122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05281554v1</w:t>
+                <w:t xml:space="preserve">hal-05281491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vault RNA1–1 riboregulates the autophagic function of p62 by binding to lysine 7 and arginine 21, both of which are critical for p62 oligomerization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Magdalena Büscher</w:t>
+                <w:t xml:space="preserve">Mechanism of RNA Polymerase I selection by transcription factor UAF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rastislav Horos</w:t>
+                <w:t xml:space="preserve">Brice Murciano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ina Huppertz</w:t>
+                <w:t xml:space="preserve">Herman K.H. Fung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Haubrich</w:t>
+                <w:t xml:space="preserve">Simon Fromm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nikolay Dobrev</w:t>
+                <w:t xml:space="preserve">Simone Mattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RNA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 28 (5), pp.742-755. </w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1261/rna.079129.122⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1101/2022.02.10.479882⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05281491v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05281554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryo-EM structures of human RNA polymerase III in its unbound and transcribing states</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Cryo-EM structures of human RNA polymerase I</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agata Misiaszek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Girbig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthias Vorländer</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Helga Grötsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Baudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Murciano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Structural and Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 28 (2), pp.210-219. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41594-020-00555-5⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 28 (12), pp.997-1008. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41594-021-00693-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05281575v1</w:t>
+                <w:t xml:space="preserve">hal-05281565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryo-EM structures of human RNA polymerase I</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cryo-EM structures of human RNA polymerase III in its unbound and transcribing states</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Girbig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Misiaszek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Vorländer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleix Lafita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helga Grötsch</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Brice Murciano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Structural and Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 28 (12), pp.997-1008. </w:t>
+              <w:t xml:space="preserve">, 2021, 28 (2), pp.210-219. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41594-021-00693-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41594-020-00555-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05281565v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05281575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural basis for RNA polymerase III transcription repression by Maf1</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structure of the TFIIIC subcomplex τA provides insights into RNA polymerase III pre-initiation complex formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Vorländer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Jungblut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kai Karius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Baudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthias Vorländer</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Wim Hagen</w:t>
+                <w:t xml:space="preserve">Helga Grötsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Structural and Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41594-020-0383-y⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (1), pp.4905. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-020-18707-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05282449v1</w:t>
+                <w:t xml:space="preserve">hal-05281580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure of the TFIIIC subcomplex τA provides insights into RNA polymerase III pre-initiation complex formation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Structural basis for RNA polymerase III transcription repression by Maf1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Vorländer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Baudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robyn Moir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Jungblut</w:t>
+                <w:t xml:space="preserve">René Wetzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kai Karius</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Helga Grötsch</w:t>
+                <w:t xml:space="preserve">Wim Hagen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11 (1), pp.4905. </w:t>
+              <w:t xml:space="preserve">Nature Structural and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 27 (3), pp.229-232. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-020-18707-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41594-020-0383-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05281580v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05282449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular insight into RNA polymerase I promoter recognition and promoter melting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yashar Sadian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Tafur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Murciano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rene Wetzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1708,866 +1708,866 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05284695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural basis for tRNA modification by Elp3 from Dehalococcoides mccartyi</w:t>
+                <w:t xml:space="preserve">Influenza Polymerase Can Adopt an Alternative Configuration Involving a Radical Repacking of PB2 Domains.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastian Glatt</w:t>
+                <w:t xml:space="preserve">Eric Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rene Zabel</w:t>
+                <w:t xml:space="preserve">Delphine Guilligay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olga Kolaj-Robin</w:t>
+                <w:t xml:space="preserve">Jan Kosinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Osita Onuma</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florence Baudin</w:t>
+                <w:t xml:space="preserve">Thomas Bock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Gaudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Structural and Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nsmb.3265⟩</w:t>
+              <w:t xml:space="preserve">Molecular Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 61 (1), pp.125-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molcel.2015.11.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01413474v1</w:t>
+                <w:t xml:space="preserve">hal-01430621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complex Interdependence Regulates Heterotypic Transcription Factor Distribution and Coordinates Cardiogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Luna-Zurita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian U. Stirnimann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Glatt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogac L. Kaynak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sean Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 164 (5), pp.999-1014. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cell.2016.01.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05284737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influenza Polymerase Can Adopt an Alternative Configuration Involving a Radical Repacking of PB2 Domains.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Delphine Guilligay</w:t>
+                <w:t xml:space="preserve">Structural basis for tRNA modification by Elp3 from Dehalococcoides mccartyi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Glatt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan Kosinski</w:t>
+                <w:t xml:space="preserve">Rene Zabel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Bock</w:t>
+                <w:t xml:space="preserve">Olga Kolaj-Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephanie Gaudon</w:t>
+                <w:t xml:space="preserve">Osita Onuma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Cell</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 61 (1), pp.125-37. </w:t>
+              <w:t xml:space="preserve">Nature Structural and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 23, pp.794-802. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.molcel.2015.11.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/nsmb.3265⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01430621v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01413474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure of the full-length HCV IRES in solution</w:t>
+                <w:t xml:space="preserve">Monomeric Nucleoprotein of Influenza A Virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Perard</w:t>
+                <w:t xml:space="preserve">Sylvie Chenavas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cedric Leyrat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florence Baudin</w:t>
+                <w:t xml:space="preserve">Leandro F. Estrozi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Drouet</w:t>
+                <w:t xml:space="preserve">Anny Slama-Schwok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Jamin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bernard Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmelo Di Primo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ncomms2611⟩</w:t>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 9 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1003275⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01666137v1</w:t>
+                <w:t xml:space="preserve">hal-01666129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure of the full-length HCV IRES in solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Leyrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Drouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Jamin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 4 (1), pp.1612. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/ncomms2611⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05285839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monomeric Nucleoprotein of Influenza A Virus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structure of the full-length HCV IRES in solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Perard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Leyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Baudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Chenavas</w:t>
+                <w:t xml:space="preserve">Emmanuel Drouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leandro F. Estrozi</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marc Jamin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Pathogens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1003275⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4, pp.1612. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms2611⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01666129v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01666137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RNA polymerase III-specific general transcription factor IIIC contains a heterodimer resembling TFIIF Rap30/Rap74</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gudrun von Scheven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2627,51 +2627,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacterial Expression, Purification, and Crystallization of Tyrosine Phosphorylated STAT Proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Müller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2904,51 +2904,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Stirnimann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Rybin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 286 (26), pp.23388-23396. </w:t>
@@ -3278,77 +3278,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle des IRES dans l'initiation de la traduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Drouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Baudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Virologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 14, pp.241-253</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3519,51 +3519,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human initiation factor eIF3 subunit b interacts with HCV IRES RNA through its N‐terminal RNA recognition motif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolfo Rasia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3704,51 +3704,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatice Akarsu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rob W.H. Ruigrok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Baudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Virus Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 124 (1-2), pp.12-21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3820,51 +3820,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Tarendeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Guilligay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3934,269 +3934,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05284963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural Basis of Lytic Cycle Activation by the Epstein-Barr Virus ZEBRA Protein</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le trafic nucléocytoplasmique des protéines et des ribonucléoprotéines du virus de la grippe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatice Akarsu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boulo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlo Petosa</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Rob Ruigrok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Baudin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Cell</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Virologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 10, pp.1-9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05285174v1</w:t>
+                <w:t xml:space="preserve">hal-05285822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le trafic nucléocytoplasmique des protéines et des ribonucléoprotéines du virus de la grippe</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Structural Basis of Lytic Cycle Activation by the Epstein-Barr Virus ZEBRA Protein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Petosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Morand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Baudin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Artero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 21 (4), pp.565-572. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molcel.2006.01.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05285822v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05285174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction of influenza virus proteins with nucleosomes</w:t>
               </w:r>
@@ -4234,51 +4234,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rob W.H. Ruigrok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Baudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 332 (1), pp.329-336. </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4376,51 +4376,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilhelm Burmeister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rob W.H Ruigrok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Baudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Virus Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 99 (2), pp.115-119. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4466,51 +4466,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Architecture of CRM1/Exportin1 Suggests How Cooperativity Is Achieved during Formation of a Nuclear Export Complex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Petosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Schoehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4518,51 +4518,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Askjaer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulrike Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 16 (5), pp.761-775. </w:t>
@@ -4626,51 +4626,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatice Akarsu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilhelm Pascal Burmeister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Petosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Petit-Hartlein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4738,51 +4738,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical modification of nucleotide bases and mRNA editing depend on hexamer or nucleoprotein phase in Sendai virus nucleocapsids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Iseni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Garcin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4853,349 +4853,349 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05285301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional determinants of the Epstein-Barr virus protease</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combined Results from Solution Studies on Intact Influenza Virus M1 Protein and from a New Crystal Form of Its N-Terminal Domain Show That M1 Is an Elongated Monomer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steffi Arzt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Baudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marlyse Buisson</w:t>
+                <w:t xml:space="preserve">Annie Barge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erika Valette</w:t>
+                <w:t xml:space="preserve">Peter Timmins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Hernandez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christine Ebel</w:t>
+                <w:t xml:space="preserve">Wim Burmeister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 279 (2), pp.439-446. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1006/viro.2000.0727⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1006/jmbi.2001.4854⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05285326v1</w:t>
+                <w:t xml:space="preserve">hal-05285343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined Results from Solution Studies on Intact Influenza Virus M1 Protein and from a New Crystal Form of Its N-Terminal Domain Show That M1 Is an Elongated Monomer</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Functional determinants of the Epstein-Barr virus protease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlyse Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wim Burmeister</w:t>
+                <w:t xml:space="preserve">Christine Ebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 279 (2), pp.439-446. </w:t>
+              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 311 (1), pp.217-228. </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1006/viro.2000.0727⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1006/jmbi.2001.4854⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05285343v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05285326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure of the RNA inside influenza virus RNPs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5267,51 +5267,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In Vitro Dissection of the Membrane and RNP Binding Activities of Influenza Virus M1 Protein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5396,64 +5396,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of influenza virus M1 protein in the viral budding process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rob Ruigrok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5538,51 +5538,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure of the RNA inside the vesicular stomatitis virus nucleocapsid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Iseni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5655,77 +5655,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nucléocapsides de virus à ARN négatif : différence de morphologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Iseni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Barge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rob Ruigrok</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Virologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 2, pp.482-483</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5763,90 +5763,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of rabies virus nucleocapsids and recombinant nucleocapsid-like structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Iseni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Barge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rob Ruigrok</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of General Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 79, pp.2909-2919</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5865,377 +5865,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05291427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viral RNA structure in influenza virus ribonucleoproteins</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Roles of the influenza virus polymerase and nucleoprotein in forming a functional RNP structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klaus Klumpp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rob Ruigrok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Baudin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Klaus Klumpp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers IMABIO</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EMBO Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 16 (6), pp.1248-1257. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/emboj/16.6.1248⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05285770v1</w:t>
+                <w:t xml:space="preserve">hal-05285412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roles of the influenza virus polymerase and nucleoprotein in forming a functional RNP structure</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId177" w:history="1">
+                <w:t xml:space="preserve">Influenza virus M1 protein binds to RNA through its nuclear localization signal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elster Christine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larsen Kjeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Gagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rob Ruigrok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Baudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of General Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 78, pp.1589-1596</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/emboj/16.6.1248⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05285412v1</w:t>
+                <w:t xml:space="preserve">hal-05291441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influenza virus M1 protein binds to RNA through its nuclear localization signal</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Viral RNA structure in influenza virus ribonucleoproteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Baudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klaus Klumpp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of General Virology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 78, pp.1589-1596</w:t>
+              <w:t xml:space="preserve">Cahiers IMABIO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 18, pp.77-83</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05291441v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05285770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure of influenza virus ribonucleoprotein particles. II. Purified RNA-free influenza virus ribonucleoprotein forms structures that are indistinguishable from the intact influenza virus ribonucleoprotein particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rob Ruigrok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Baudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of General Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 76, pp.1009-1014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6254,290 +6254,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05291412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure of influenza virus RNP. I. Influenza virus nucleoprotein melts secondary structure in panhandle RNA and exposes the bases to the solvent</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A small percentage of influenza virus M1 protein contains zinc but zinc does not influence in vitro M1-RNA interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elster Christine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Fourest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christian Bach</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larsen Kjeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Cusack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 13, pp.3158-3165</w:t>
+              <w:t xml:space="preserve">Journal of General Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 75, pp.37-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05291457v1</w:t>
+                <w:t xml:space="preserve">hal-05291738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A small percentage of influenza virus M1 protein contains zinc but zinc does not influence in vitro M1-RNA interaction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elster Christine</w:t>
+                <w:t xml:space="preserve">Structure of influenza virus RNP. I. Influenza virus nucleoprotein melts secondary structure in panhandle RNA and exposes the bases to the solvent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Fourest</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Larsen Kjeld</w:t>
+                <w:t xml:space="preserve">Christian Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Cusack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rob Ruigrok</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of General Virology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 75, pp.37-42</w:t>
+              <w:t xml:space="preserve">EMBO Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 13, pp.3158-3165</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05291738v1</w:t>
+                <w:t xml:space="preserve">hal-05291457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional Sites in the 5′ Region of Human Immunodeficiency Virus Type 1 RNA Form Defined Structural Domains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Marquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6652,51 +6652,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of Structure and Sequence of Influenza B/Yamagata and B/Beijing Neuraminidases Shows a Conserved &amp;quot;Head&amp;quot; but Much Greater Variability in the &amp;quot;Stalk&amp;quot; and NB Protein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilhelm-Pascal Burmeister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Cusack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6762,785 +6762,785 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05285512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The 5' untranslated terminal region of HIV-1 RNA : structure and mechanism of dimerization</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Mutations in 5S DNA and 5S RNA have different effects on the binding of Xenopus transcription factor IIIA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qimin You</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nik Veldhoen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Bernard Ehresmann</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Romaniuk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomolecular Structure and Dynamics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 30 (9), pp.2495-2500. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/bi00223a028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05285795v1</w:t>
+                <w:t xml:space="preserve">hal-05285548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural studies on site-directed mutants of domain 3 of Xenopus laevis oocyte 5 S ribosomal RNA</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Dimerization of human immunodeficiency virus (type 1) RNA: stimulation by cations and possible mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Marquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Eric Westhof</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Gabus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Darlix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylene Mougel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/0022-2836(91)90565-n⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 19 (9), pp.2349-2357. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/19.9.2349⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-05285537v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05285525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutations in 5S DNA and 5S RNA have different effects on the binding of Xenopus transcription factor IIIA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Qimin You</w:t>
+                <w:t xml:space="preserve">Involvement of “hinge” nucleotides of Xenopus laevis 5 S rRNA in the RNA structural organization and in the binding of transcription factor TFIIIA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Baudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Romaniuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nik Veldhoen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florence Baudin</w:t>
+                <w:t xml:space="preserve">Pascale Romby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Romaniuk</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christine Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Westhof</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/bi00223a028⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 218 (1), pp.69-81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0022-2836(91)90874-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05285548v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05285543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Involvement of “hinge” nucleotides of Xenopus laevis 5 S rRNA in the RNA structural organization and in the binding of transcription factor TFIIIA</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">The 5' untranslated terminal region of HIV-1 RNA : structure and mechanism of dimerization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Marquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Darlix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Ehresmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Ehresmann</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Biomolecular Structure and Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 8, pp.137-145</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0022-2836(91)90874-6⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-05285543v1</w:t>
+                <w:t xml:space="preserve">hal-05285795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimerization of human immunodeficiency virus (type 1) RNA: stimulation by cations and possible mechanism</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Structural studies on site-directed mutants of domain 3 of Xenopus laevis oocyte 5 S ribosomal RNA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Leal de Stevenson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Romby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marylene Mougel</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Westhof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 219 (2), pp.243-255. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0022-2836(91)90565-n⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nar/19.9.2349⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05285525v1</w:t>
+                <w:t xml:space="preserve">hal-05285537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crosslinking of transcription factor TFIIIA to ribosomal 5S RNA from X.laevis by trans -diamminedichloroplatinum (II)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Romby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Romaniuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ehresmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Ehresmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1989, 17 (23), pp.10035-10046. </w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7574,77 +7574,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing the phosphates of the Escherichia coli ribosomal 16S RNA in its naked form, in the 30S subunit, and in the 70S ribosome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylene Mougel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Romby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Eyermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7733,64 +7733,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of Lead(II) to Probe the Structure of Large RNA's. Conformation of the 3′ Terminal Domain of E. coli 16S rRNA and its Involvement in Building the tRNA Binding Sites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piotr Gornicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Romby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maciej Wiewiorowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7854,64 +7854,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A difference in the importance of bulged nucleotides and their parent base pairs in the binding of transcription factor IIIA to Xenopus 5S RNA and 5S RNA genes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Romaniuk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1989, 17 (5), pp.2043-2056. </w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7939,307 +7939,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05284663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing the structure of RNAs in solution</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId257" w:history="1">
+                <w:t xml:space="preserve">Higher-order structure of domain III in Escherichia coli 16S ribosomal RNA, 30S subunit and 70S ribosome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Baudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Ehresmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florence Baudin</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Romby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maryléne Mougel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascale Romby</w:t>
+                <w:t xml:space="preserve">Marylène Mougel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Ebel</w:t>
+                <w:t xml:space="preserve">Jocelyne Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1987, 15 (22), pp.9109-9128. </w:t>
+              <w:t xml:space="preserve">Biochimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1987, 69 (10), pp.1081-1096. </w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nar/15.22.9109⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/0300-9084(87)90008-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05257125v1</w:t>
+                <w:t xml:space="preserve">hal-05284648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Higher-order structure of domain III in Escherichia coli 16S ribosomal RNA, 30S subunit and 70S ribosome</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Probing the structure of RNAs in solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Ehresmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryléne Mougel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Romby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jocelyne Colin</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Ebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/0300-9084(87)90008-3⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1987, 15 (22), pp.9109-9128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/15.22.9109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-05284648v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05257125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8257,90 +8257,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The solution structures of spinach chloroplast and of Xenopus laevis oocyte 5S rRNAs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Romby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Westhof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.J. Romaniuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8395,90 +8395,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detailed structures of ribosomal RNAs. New approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ehresmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Ehresmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Romby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mougel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The ribosome : structure, function and evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.148-159, 1990</w:t>
@@ -8578,51 +8578,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeric Chan Mine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Gaifas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Leyrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Volchkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8689,51 +8689,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la conformation de deux ARN ribosomiques : l'ARN 16S d'Escherichia coli et l'ARN 5S de Xenopus laevis. Relations structure-fonction.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Baudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Strasbourg University, 1989. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -8792,51 +8792,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la conformation et de la flexibilité des ARN en solution. Relations structure-fonction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Baudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Joseph Fourier (Grenoble 1) (UJF), FRA., 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9023,51 +9023,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285449v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfram Seifert-D&#225;vila" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Chaban" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Baudin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Girbig" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Hauptmann" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkae1174" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445949v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Elize van Breugel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfram Seifert-Davila" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Bakker" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Meeussen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilse Hoogvliet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64898/2025.12.24.695929" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711026v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ada Roy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Chan Mine" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Gaifas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Leyrat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina A. Volchkova" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom13030455" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03641463v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Arragain" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Durieux Trouilleton" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Provaznik" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nayara Azevedo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-28428-z" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281554v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Murciano" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman K.H. Fung" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Fromm" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Mattei" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2022.02.10.479882" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281491v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena B&#252;scher" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rastislav Horos" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ina Huppertz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Haubrich" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Dobrev" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1261/rna.079129.122" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281575v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Misiaszek" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Vorl&#228;nder" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleix Lafita" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helga Gr&#246;tsch" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41594-020-00555-5" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281565v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41594-021-00693-4" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282449v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robyn Moir" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Wetzel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Hagen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41594-020-0383-y" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281580v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Jungblut" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Karius" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-18707-y" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284662v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yashar Sadian" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Tafur" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Wetzel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-13510-w" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284695v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Becher" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amparo Andr&#233;s-Pons" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Romanov" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Stein" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maike Schramm" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2018.03.053" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413474v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Glatt" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Zabel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Kolaj-Robin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osita Onuma" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nsmb.3265" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284737v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Luna-Zurita" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian U. Stirnimann" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogac L. Kaynak" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Thomas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2016.01.004" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430621v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Thierry" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Guilligay" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Kosinski" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bock" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Gaudon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2015.11.016" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01666137v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Perard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Leyrat" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Drouet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jamin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms2611" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285839v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien P&#233;rard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01666129v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chenavas" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro F. Estrozi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anny Slama-Schwok" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Delmas" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmelo Di Primo" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1003275" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284768v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Taylor" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudrun von Scheven" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph M&#252;ller" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkt664" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284760v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-62703-242-1_21" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284781v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Moisy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergiy Avilov" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jacob" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brid Laoide" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingyi Ge" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.00789-12" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284790v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Nowak" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Alfieri" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Stirnimann" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Rybin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.m110.207407" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284794v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boulo" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatice Akarsu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lotteau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob W.H. Ruigrok" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2010.10.001" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GV4M3L2B-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284803v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiyoko Iwatsuki-Horimoto" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Noda" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eiryo Kawakami" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroaki Katsura" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virusres.2010.10.014" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GH2X96HR-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285833v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284815v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dias" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bouvier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Cr&#233;pin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Mccarthy" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darren Hart" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature07745" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-M5ZCHHPS-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284951v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo Rasia" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Medenbach" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Ayala" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Boisbouvier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2008.11.025" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BMJ36LJ5-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284967v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virusres.2006.09.013" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HLKFK1XR-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284963v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Tarendeau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boudet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mas" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bougault" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nsmb1212" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-3CVM1W68-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285174v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Petosa" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Morand" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Moulin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Artero" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2006.01.006" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285822v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Ruigrok" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285186v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inmaculada Garcia-Robles" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2004.09.036" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5LD23L80-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285217v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffi Arzt" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Petit" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilhelm Burmeister" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob W.H Ruigrok" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virusres.2003.10.010" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RX2F1SMV-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285202v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Schoehn" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Askjaer" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Bauer" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2004.11.018" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285814v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilhelm Pascal Burmeister" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Petit-Hartlein" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph W. M&#252;ller" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285301v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Iseni" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Garcin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Marq" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1355838202029977" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285326v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlyse Buisson" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Valette" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hernandez" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ebel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmbi.2001.4854" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M8STH539-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285343v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Barge" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Timmins" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Burmeister" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/viro.2000.0727" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F8TT33WS-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285360v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0531-5131(01)00640-9" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MSQH9BS0-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285337v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winfried Weissenhorn" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/viro.2000.0804" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JXPL0JGT-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285346v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0531-5131(01)00637-9" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N88GTVT3-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285365v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Blondel" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s135583820099109x" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285781v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291427v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285770v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Klumpp" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285412v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/emboj/16.6.1248" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291441v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elster Christine" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larsen Kjeld" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gagnon" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291412v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291457v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bach" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Cusack" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291738v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fourest" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285517v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Marquet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Isel" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Darlix" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ehresmann" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmbi.1993.1041" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W3Z5WJGZ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285512v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilhelm-Pascal Burmeister" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/viro.1993.1088" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9T1SZQ2J-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285795v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Ehresmann" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285537v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Leal de Stevenson" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Romby" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Brunel" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Westhof" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-2836(91)90565-n" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B6JPKV5B-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285548v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qimin You" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nik Veldhoen" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Romaniuk" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi00223a028" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-S4H05CPR-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285543v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-2836(91)90874-6" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J82TC9K4-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285525v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gabus" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylene Mougel" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/19.9.2349" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284679v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/17.23.10035" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284673v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Eyermann" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Ebel" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi00440a022" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-V8JGH10V-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284669v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Gornicki" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Wiewiorowski" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wlodzimierz Kryzosiak" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07391102.1989.10506525" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284663v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/17.5.2043" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05257125v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#233;ne Mougel" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Ebel" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/15.22.9109" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284648v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Mougel" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Colin" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0300-9084(87)90008-3" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RJF0WVF4-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285762v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Romaniuk" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285674v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mougel" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959596v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Volchkova" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05288211v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05288254v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445949v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Elize van Breugel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfram Seifert-Davila" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Bakker" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Meeussen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilse Hoogvliet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64898/2025.12.24.695929" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285449v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfram Seifert-D&#225;vila" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Chaban" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Baudin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Girbig" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Hauptmann" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkae1174" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711026v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ada Roy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Chan Mine" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Gaifas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Leyrat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina A. Volchkova" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom13030455" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03641463v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Arragain" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Durieux Trouilleton" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Provaznik" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nayara Azevedo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-28428-z" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281491v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena B&#252;scher" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rastislav Horos" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ina Huppertz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Haubrich" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Dobrev" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1261/rna.079129.122" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281554v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Murciano" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman K.H. Fung" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Fromm" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Mattei" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2022.02.10.479882" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281565v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Misiaszek" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helga Gr&#246;tsch" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41594-021-00693-4" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281575v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Vorl&#228;nder" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleix Lafita" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41594-020-00555-5" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281580v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Jungblut" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Karius" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-18707-y" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282449v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robyn Moir" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Wetzel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Hagen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41594-020-0383-y" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284662v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yashar Sadian" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Tafur" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Wetzel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-13510-w" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284695v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Becher" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amparo Andr&#233;s-Pons" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Romanov" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Stein" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maike Schramm" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2018.03.053" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430621v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Thierry" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Guilligay" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Kosinski" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bock" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Gaudon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2015.11.016" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284737v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Luna-Zurita" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian U. Stirnimann" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Glatt" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogac L. Kaynak" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Thomas" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2016.01.004" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413474v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Zabel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Kolaj-Robin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osita Onuma" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nsmb.3265" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01666129v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chenavas" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro F. Estrozi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anny Slama-Schwok" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Delmas" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmelo Di Primo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1003275" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285839v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien P&#233;rard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Drouet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jamin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms2611" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01666137v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Perard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Leyrat" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284768v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Taylor" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudrun von Scheven" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph M&#252;ller" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkt664" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284760v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-62703-242-1_21" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284781v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Moisy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergiy Avilov" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jacob" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brid Laoide" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingyi Ge" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.00789-12" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284790v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Nowak" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Alfieri" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Stirnimann" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Rybin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.m110.207407" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284794v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boulo" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatice Akarsu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lotteau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob W.H. Ruigrok" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2010.10.001" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GV4M3L2B-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284803v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiyoko Iwatsuki-Horimoto" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Noda" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eiryo Kawakami" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroaki Katsura" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virusres.2010.10.014" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GH2X96HR-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285833v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284815v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dias" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bouvier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Cr&#233;pin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Mccarthy" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darren Hart" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature07745" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-M5ZCHHPS-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284951v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo Rasia" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Medenbach" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Ayala" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Boisbouvier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2008.11.025" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BMJ36LJ5-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284967v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virusres.2006.09.013" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HLKFK1XR-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284963v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Tarendeau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boudet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mas" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bougault" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nsmb1212" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-3CVM1W68-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285822v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Ruigrok" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285174v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Petosa" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Morand" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Moulin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Artero" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2006.01.006" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285186v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inmaculada Garcia-Robles" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2004.09.036" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5LD23L80-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285217v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffi Arzt" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Petit" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilhelm Burmeister" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob W.H Ruigrok" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virusres.2003.10.010" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RX2F1SMV-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285202v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Schoehn" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Askjaer" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Bauer" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2004.11.018" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285814v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilhelm Pascal Burmeister" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Petit-Hartlein" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph W. M&#252;ller" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285301v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Iseni" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Garcin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Marq" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1355838202029977" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285343v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Barge" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Timmins" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Burmeister" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/viro.2000.0727" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F8TT33WS-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285326v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlyse Buisson" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Valette" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hernandez" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ebel" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmbi.2001.4854" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M8STH539-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285360v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0531-5131(01)00640-9" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MSQH9BS0-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285337v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winfried Weissenhorn" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/viro.2000.0804" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JXPL0JGT-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285346v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0531-5131(01)00637-9" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N88GTVT3-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285365v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Blondel" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s135583820099109x" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285781v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291427v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285412v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Klumpp" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/emboj/16.6.1248" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291441v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elster Christine" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larsen Kjeld" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gagnon" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285770v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291412v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291738v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fourest" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Cusack" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291457v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bach" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285517v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Marquet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Isel" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Darlix" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ehresmann" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmbi.1993.1041" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W3Z5WJGZ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285512v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilhelm-Pascal Burmeister" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/viro.1993.1088" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9T1SZQ2J-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285548v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qimin You" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nik Veldhoen" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Romaniuk" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi00223a028" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-S4H05CPR-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285525v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gabus" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylene Mougel" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/19.9.2349" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285543v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Romby" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Brunel" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Westhof" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-2836(91)90874-6" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J82TC9K4-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285795v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Ehresmann" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285537v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Leal de Stevenson" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-2836(91)90565-n" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B6JPKV5B-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284679v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/17.23.10035" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284673v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Eyermann" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Ebel" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi00440a022" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-V8JGH10V-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284669v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Gornicki" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Wiewiorowski" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wlodzimierz Kryzosiak" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07391102.1989.10506525" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284663v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/17.5.2043" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284648v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Mougel" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Colin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0300-9084(87)90008-3" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RJF0WVF4-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05257125v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#233;ne Mougel" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Ebel" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/15.22.9109" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285762v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Romaniuk" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285674v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mougel" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959596v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Volchkova" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05288211v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05288254v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>