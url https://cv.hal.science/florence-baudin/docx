--- v1 (2026-04-11)
+++ v2 (2026-05-07)
@@ -5145,272 +5145,272 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05285326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure of the RNA inside influenza virus RNPs</w:t>
+                <w:t xml:space="preserve">In Vitro Dissection of the Membrane and RNP Binding Activities of Influenza Virus M1 Protein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rob W.H Ruigrok</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Winfried Weissenhorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rob W.H. Ruigrok</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/s0531-5131(01)00640-9⟩</w:t>
+              <w:t xml:space="preserve">Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 281 (1), pp.102-108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1006/viro.2000.0804⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05285360v1</w:t>
+                <w:t xml:space="preserve">hal-05285337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Vitro Dissection of the Membrane and RNP Binding Activities of Influenza Virus M1 Protein</w:t>
+                <w:t xml:space="preserve">Structure of the RNA inside influenza virus RNPs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Rob W.H. Ruigrok</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rob W.H Ruigrok</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 281 (1), pp.102-108. </w:t>
+              <w:t xml:space="preserve">International Congress Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 1219, pp.451-456. </w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1006/viro.2000.0804⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/s0531-5131(01)00640-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05285337v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05285360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of influenza virus M1 protein in the viral budding process</w:t>
               </w:r>
@@ -5435,51 +5435,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Winfried Weissenhorn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 1219, pp.397-404. </w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7568,398 +7568,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05284679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing the phosphates of the Escherichia coli ribosomal 16S RNA in its naked form, in the 30S subunit, and in the 70S ribosome</w:t>
+                <w:t xml:space="preserve">A difference in the importance of bulged nucleotides and their parent base pairs in the binding of transcription factor IIIA to Xenopus 5S RNA and 5S RNA genes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Romaniuk</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/bi00440a022⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1989, 17 (5), pp.2043-2056. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/17.5.2043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05284673v1</w:t>
+                <w:t xml:space="preserve">hal-05284663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of Lead(II) to Probe the Structure of Large RNA's. Conformation of the 3′ Terminal Domain of E. coli 16S rRNA and its Involvement in Building the tRNA Binding Sites</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Probing the phosphates of the Escherichia coli ribosomal 16S RNA in its naked form, in the 30S subunit, and in the 70S ribosome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylene Mougel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Romby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Wlodzimierz Kryzosiak</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Eyermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Ebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomolecular Structure and Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/07391102.1989.10506525⟩</w:t>
+              <w:t xml:space="preserve">Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1989, 28 (14), pp.5847-5855. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/bi00440a022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05284669v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05284673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A difference in the importance of bulged nucleotides and their parent base pairs in the binding of transcription factor IIIA to Xenopus 5S RNA and 5S RNA genes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Use of Lead(II) to Probe the Structure of Large RNA's. Conformation of the 3′ Terminal Domain of E. coli 16S rRNA and its Involvement in Building the tRNA Binding Sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piotr Gornicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Romby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maciej Wiewiorowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wlodzimierz Kryzosiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1989, 17 (5), pp.2043-2056. </w:t>
+              <w:t xml:space="preserve">Journal of Biomolecular Structure and Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1989, 6 (5), pp.971-984. </w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nar/17.5.2043⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/07391102.1989.10506525⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05284663v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05284669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Higher-order structure of domain III in Escherichia coli 16S ribosomal RNA, 30S subunit and 70S ribosome</w:t>
               </w:r>
@@ -9023,51 +9023,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445949v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Elize van Breugel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfram Seifert-Davila" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Bakker" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Meeussen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilse Hoogvliet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64898/2025.12.24.695929" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285449v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfram Seifert-D&#225;vila" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Chaban" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Baudin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Girbig" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Hauptmann" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkae1174" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711026v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ada Roy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Chan Mine" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Gaifas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Leyrat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina A. Volchkova" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom13030455" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03641463v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Arragain" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Durieux Trouilleton" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Provaznik" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nayara Azevedo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-28428-z" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281491v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena B&#252;scher" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rastislav Horos" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ina Huppertz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Haubrich" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Dobrev" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1261/rna.079129.122" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281554v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Murciano" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman K.H. Fung" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Fromm" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Mattei" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2022.02.10.479882" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281565v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Misiaszek" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helga Gr&#246;tsch" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41594-021-00693-4" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281575v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Vorl&#228;nder" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleix Lafita" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41594-020-00555-5" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281580v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Jungblut" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Karius" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-18707-y" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282449v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robyn Moir" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Wetzel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Hagen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41594-020-0383-y" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284662v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yashar Sadian" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Tafur" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Wetzel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-13510-w" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284695v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Becher" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amparo Andr&#233;s-Pons" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Romanov" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Stein" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maike Schramm" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2018.03.053" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430621v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Thierry" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Guilligay" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Kosinski" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bock" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Gaudon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2015.11.016" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284737v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Luna-Zurita" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian U. Stirnimann" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Glatt" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogac L. Kaynak" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Thomas" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2016.01.004" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413474v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Zabel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Kolaj-Robin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osita Onuma" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nsmb.3265" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01666129v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chenavas" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro F. Estrozi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anny Slama-Schwok" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Delmas" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmelo Di Primo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1003275" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285839v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien P&#233;rard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Drouet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jamin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms2611" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01666137v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Perard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Leyrat" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284768v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Taylor" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudrun von Scheven" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph M&#252;ller" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkt664" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284760v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-62703-242-1_21" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284781v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Moisy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergiy Avilov" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jacob" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brid Laoide" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingyi Ge" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.00789-12" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284790v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Nowak" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Alfieri" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Stirnimann" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Rybin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.m110.207407" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284794v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boulo" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatice Akarsu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lotteau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob W.H. Ruigrok" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2010.10.001" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GV4M3L2B-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284803v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiyoko Iwatsuki-Horimoto" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Noda" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eiryo Kawakami" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroaki Katsura" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virusres.2010.10.014" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GH2X96HR-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285833v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284815v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dias" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bouvier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Cr&#233;pin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Mccarthy" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darren Hart" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature07745" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-M5ZCHHPS-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284951v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo Rasia" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Medenbach" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Ayala" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Boisbouvier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2008.11.025" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BMJ36LJ5-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284967v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virusres.2006.09.013" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HLKFK1XR-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284963v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Tarendeau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boudet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mas" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bougault" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nsmb1212" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-3CVM1W68-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285822v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Ruigrok" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285174v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Petosa" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Morand" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Moulin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Artero" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2006.01.006" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285186v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inmaculada Garcia-Robles" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2004.09.036" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5LD23L80-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285217v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffi Arzt" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Petit" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilhelm Burmeister" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob W.H Ruigrok" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virusres.2003.10.010" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RX2F1SMV-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285202v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Schoehn" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Askjaer" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Bauer" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2004.11.018" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285814v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilhelm Pascal Burmeister" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Petit-Hartlein" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph W. M&#252;ller" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285301v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Iseni" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Garcin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Marq" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1355838202029977" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285343v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Barge" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Timmins" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Burmeister" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/viro.2000.0727" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F8TT33WS-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285326v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlyse Buisson" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Valette" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hernandez" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ebel" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmbi.2001.4854" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M8STH539-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285360v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0531-5131(01)00640-9" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MSQH9BS0-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285337v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winfried Weissenhorn" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/viro.2000.0804" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JXPL0JGT-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285346v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0531-5131(01)00637-9" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N88GTVT3-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285365v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Blondel" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s135583820099109x" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285781v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291427v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285412v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Klumpp" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/emboj/16.6.1248" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291441v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elster Christine" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larsen Kjeld" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gagnon" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285770v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291412v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291738v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fourest" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Cusack" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291457v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bach" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285517v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Marquet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Isel" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Darlix" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ehresmann" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmbi.1993.1041" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W3Z5WJGZ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285512v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilhelm-Pascal Burmeister" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/viro.1993.1088" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9T1SZQ2J-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285548v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qimin You" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nik Veldhoen" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Romaniuk" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi00223a028" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-S4H05CPR-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285525v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gabus" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylene Mougel" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/19.9.2349" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285543v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Romby" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Brunel" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Westhof" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-2836(91)90874-6" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J82TC9K4-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285795v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Ehresmann" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285537v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Leal de Stevenson" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-2836(91)90565-n" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B6JPKV5B-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284679v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/17.23.10035" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284673v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Eyermann" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Ebel" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi00440a022" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-V8JGH10V-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284669v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Gornicki" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Wiewiorowski" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wlodzimierz Kryzosiak" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07391102.1989.10506525" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284663v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/17.5.2043" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284648v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Mougel" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Colin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0300-9084(87)90008-3" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RJF0WVF4-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05257125v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#233;ne Mougel" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Ebel" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/15.22.9109" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285762v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Romaniuk" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285674v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mougel" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959596v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Volchkova" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05288211v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05288254v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445949v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Elize van Breugel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfram Seifert-Davila" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Bakker" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Meeussen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilse Hoogvliet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64898/2025.12.24.695929" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285449v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfram Seifert-D&#225;vila" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Chaban" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Baudin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Girbig" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Hauptmann" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkae1174" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711026v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ada Roy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Chan Mine" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Gaifas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Leyrat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina A. Volchkova" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom13030455" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03641463v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Arragain" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Durieux Trouilleton" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Provaznik" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nayara Azevedo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-28428-z" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281491v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena B&#252;scher" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rastislav Horos" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ina Huppertz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Haubrich" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Dobrev" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1261/rna.079129.122" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281554v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Murciano" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman K.H. Fung" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Fromm" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Mattei" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2022.02.10.479882" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281565v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Misiaszek" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helga Gr&#246;tsch" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41594-021-00693-4" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281575v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Vorl&#228;nder" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleix Lafita" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41594-020-00555-5" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281580v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Jungblut" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Karius" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-18707-y" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282449v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robyn Moir" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Wetzel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Hagen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41594-020-0383-y" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284662v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yashar Sadian" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Tafur" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Wetzel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-13510-w" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284695v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Becher" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amparo Andr&#233;s-Pons" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Romanov" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Stein" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maike Schramm" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2018.03.053" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430621v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Thierry" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Guilligay" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Kosinski" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bock" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Gaudon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2015.11.016" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284737v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Luna-Zurita" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian U. Stirnimann" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Glatt" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogac L. Kaynak" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Thomas" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2016.01.004" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413474v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Zabel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Kolaj-Robin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osita Onuma" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nsmb.3265" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01666129v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chenavas" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro F. Estrozi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anny Slama-Schwok" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Delmas" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmelo Di Primo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1003275" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285839v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien P&#233;rard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Drouet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jamin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms2611" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01666137v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Perard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Leyrat" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284768v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Taylor" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudrun von Scheven" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph M&#252;ller" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkt664" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284760v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-62703-242-1_21" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284781v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Moisy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergiy Avilov" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jacob" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brid Laoide" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingyi Ge" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.00789-12" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284790v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Nowak" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Alfieri" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Stirnimann" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Rybin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.m110.207407" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284794v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boulo" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatice Akarsu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lotteau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob W.H. Ruigrok" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2010.10.001" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GV4M3L2B-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284803v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiyoko Iwatsuki-Horimoto" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Noda" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eiryo Kawakami" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroaki Katsura" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virusres.2010.10.014" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GH2X96HR-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285833v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284815v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dias" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bouvier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Cr&#233;pin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Mccarthy" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darren Hart" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature07745" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-M5ZCHHPS-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284951v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo Rasia" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Medenbach" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Ayala" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Boisbouvier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2008.11.025" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BMJ36LJ5-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284967v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virusres.2006.09.013" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HLKFK1XR-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284963v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Tarendeau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boudet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mas" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bougault" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nsmb1212" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-3CVM1W68-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285822v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Ruigrok" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285174v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Petosa" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Morand" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Moulin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Artero" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2006.01.006" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285186v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inmaculada Garcia-Robles" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2004.09.036" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5LD23L80-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285217v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffi Arzt" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Petit" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilhelm Burmeister" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob W.H Ruigrok" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virusres.2003.10.010" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RX2F1SMV-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285202v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Schoehn" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Askjaer" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Bauer" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2004.11.018" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285814v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilhelm Pascal Burmeister" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Petit-Hartlein" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph W. M&#252;ller" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285301v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Iseni" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Garcin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Marq" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1355838202029977" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285343v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Barge" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Timmins" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Burmeister" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/viro.2000.0727" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F8TT33WS-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285326v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlyse Buisson" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Valette" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hernandez" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ebel" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmbi.2001.4854" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M8STH539-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285337v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winfried Weissenhorn" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/viro.2000.0804" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JXPL0JGT-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285360v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0531-5131(01)00640-9" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MSQH9BS0-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285346v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0531-5131(01)00637-9" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N88GTVT3-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285365v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Blondel" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s135583820099109x" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285781v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291427v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285412v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Klumpp" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/emboj/16.6.1248" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291441v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elster Christine" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larsen Kjeld" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gagnon" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285770v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291412v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291738v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fourest" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Cusack" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291457v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bach" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285517v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Marquet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Isel" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Darlix" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ehresmann" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmbi.1993.1041" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W3Z5WJGZ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285512v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilhelm-Pascal Burmeister" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/viro.1993.1088" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9T1SZQ2J-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285548v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qimin You" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nik Veldhoen" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Romaniuk" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi00223a028" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-S4H05CPR-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285525v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gabus" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylene Mougel" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/19.9.2349" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285543v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Romby" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Brunel" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Westhof" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-2836(91)90874-6" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J82TC9K4-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285795v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Ehresmann" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285537v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Leal de Stevenson" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-2836(91)90565-n" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B6JPKV5B-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284679v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/17.23.10035" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284663v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/17.5.2043" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284673v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Eyermann" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Ebel" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi00440a022" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-V8JGH10V-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284669v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Gornicki" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Wiewiorowski" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wlodzimierz Kryzosiak" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07391102.1989.10506525" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284648v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Mougel" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Colin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0300-9084(87)90008-3" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RJF0WVF4-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05257125v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#233;ne Mougel" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Ebel" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/15.22.9109" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285762v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Romaniuk" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285674v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mougel" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959596v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Volchkova" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05288211v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05288254v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>