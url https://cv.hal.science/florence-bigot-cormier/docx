--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -756,189 +756,168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00407584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subsidence and strike-slip tectonism of the upper continental slope off Manzanillo, Mexico</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La zona de falla Tosco-Abreojos : un sistema lateral derecho activo entre la placa Pacifico y la peninsula de Baja California.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Calmus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sosson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. L. Bandy</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">J. Dyment</w:t>
+                <w:t xml:space="preserve">J. Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonophysics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Boletín de la Sociedad Geológica Mexicana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 7-1, pp.53-63</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00112085v1</w:t>
+                <w:t xml:space="preserve">hal-00118345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La zona de falla Tosco-Abreojos : un sistema lateral derecho activo entre la placa Pacifico y la peninsula de Baja California</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -997,863 +976,884 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Boletín de la Sociedad Geológica Mexicana</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Conmerorativo del Ce (T. LVII, 1), pp.53-63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00497727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denudation of the Côte d'Ivoire-Ghana transform margin from apatite fission tracks.</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Subsidence and strike-slip tectonism of the upper continental slope off Manzanillo, Mexico</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. L. Bandy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Bourgois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Calmus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dyment</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Terra Nova</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-3121.2005.00605.x⟩</w:t>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 398 (3-4), pp.115-140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2005.01.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00096370v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00112085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronological constraints on processes leading to large active landslides</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Denudation of the Côte d'Ivoire-Ghana transform margin from apatite fission tracks.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Bigot-Cormier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Basile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Poupeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Bouillin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Labrin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2005.03.012⟩</w:t>
+              <w:t xml:space="preserve">Terra Nova</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 17(2), pp.189-195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-3121.2005.00605.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00407423v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00096370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La zona de falla Tosco-Abreojos : un sistema lateral derecho activo entre la placa Pacifico y la peninsula de Baja California.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Bourgeois</w:t>
+                <w:t xml:space="preserve">Chronological constraints on processes leading to large active landslides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bigot-Cormier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Braucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bourles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Guglielmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirentxu Dubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Boletín de la Sociedad Geológica Mexicana</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 235 (1-2), pp.141-150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2005.03.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00118345v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00407423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déformations pliocènes de la marge nord-Ligure (France) : les conséquences d'un chevauchement crustal sud-alpin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Bigot-Cormier</w:t>
+                <w:t xml:space="preserve">Motion Partitioning between the Pacific plate, Baja California and the North America plate : the Tosco-Abreojos fault revisited</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Sage</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Sosson</w:t>
+                <w:t xml:space="preserve">J.-Y. Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Déverchère</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Ferrandini</w:t>
+                <w:t xml:space="preserve">A. Chabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Bourgois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 31 (8), pp.L08604. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2004GL019665⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00407299v1</w:t>
+                <w:t xml:space="preserve">hal-00407334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pliocene deformation of the north-Ligurian margin (France) : consequences of a south-Alpine crustal thrust</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Bigot-Cormier</w:t>
+                <w:t xml:space="preserve">Déformations pliocènes de la marge nord-Ligure (France) : les conséquences d'un chevauchement crustal sud-alpin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bigot-Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Sage</w:t>
+                <w:t xml:space="preserve">F. Sage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Déverchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michelle Ferrandini</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ferrandini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 175 (2), pp.197-211. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2004, 175 (2), pp.197-211</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03783881v1</w:t>
+                <w:t xml:space="preserve">hal-00407299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motion Partitioning between the Pacific plate, Baja California and the North America plate : the Tosco-Abreojos fault revisited</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Michaud</w:t>
+                <w:t xml:space="preserve">Pliocene deformation of the north-Ligurian margin (France) : consequences of a south-Alpine crustal thrust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Bigot-Cormier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.-Y. Royer</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Déverchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Chabert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jacques Bourgois</w:t>
+                <w:t xml:space="preserve">Michelle Ferrandini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 31 (8), pp.L08604. </w:t>
+              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 175 (2), pp.197-211. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2004GL019665⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2113/175.2.197⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00407334v1</w:t>
+                <w:t xml:space="preserve">hal-03783881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2261,51 +2261,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498287v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Michaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Calmus" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gueorgui Ratzov" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Royer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sosson" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00024-010-0193-y" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2VM6H597-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00155036v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bourgois" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bigot-Cormier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bourles" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Braucher" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dauteuil" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006JB004491" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407714v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bigot-Cormier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.R. Montgomery" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2007.05.028" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S5MZWXLX-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407743v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Bandy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/2007.2422(09)" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407584v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Poupeau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. St&#233;phan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Labrin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ga.19.455-473" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112085v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. L. Bandy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dyment" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2005.01.004" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GBW7C1D3-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497727v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096370v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Basile" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Poupeau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bouillin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Labrin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3121.2005.00605.x" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CD031070D2D3436C32AD3F5092664C3264E85B84/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407423v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bourles" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Guglielmi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirentxu Dubar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2005.03.012" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7XK7PZBH-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118345v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bourgeois" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407299v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sage" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques D&#233;verch&#232;re" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferrandini" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03783881v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Sage" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Ferrandini" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/175.2.197" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407334v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Royer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chabert" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004GL019665" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119305v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mortera" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00005799v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498287v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Michaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Calmus" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gueorgui Ratzov" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Royer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sosson" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00024-010-0193-y" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2VM6H597-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00155036v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bourgois" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bigot-Cormier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bourles" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Braucher" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dauteuil" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006JB004491" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407714v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bigot-Cormier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.R. Montgomery" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2007.05.028" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S5MZWXLX-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407743v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Bandy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/2007.2422(09)" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407584v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Poupeau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. St&#233;phan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Labrin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ga.19.455-473" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118345v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bourgeois" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497727v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112085v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. L. Bandy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dyment" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2005.01.004" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GBW7C1D3-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096370v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Basile" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Poupeau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bouillin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Labrin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3121.2005.00605.x" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CD031070D2D3436C32AD3F5092664C3264E85B84/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407423v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bourles" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Guglielmi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirentxu Dubar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2005.03.012" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7XK7PZBH-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407334v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Royer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chabert" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004GL019665" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407299v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sage" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques D&#233;verch&#232;re" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferrandini" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03783881v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Sage" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Ferrandini" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/175.2.197" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119305v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mortera" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00005799v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>