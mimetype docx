--- v1 (2026-04-06)
+++ v2 (2026-04-26)
@@ -881,298 +881,298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00118345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La zona de falla Tosco-Abreojos : un sistema lateral derecho activo entre la placa Pacifico y la peninsula de Baja California</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Subsidence and strike-slip tectonism of the upper continental slope off Manzanillo, Mexico</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. L. Bandy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Bourgois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Calmus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jacques Bourgois</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dyment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Boletín de la Sociedad Geológica Mexicana</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 398 (3-4), pp.115-140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2005.01.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00497727v1</w:t>
+                <w:t xml:space="preserve">hal-00112085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subsidence and strike-slip tectonism of the upper continental slope off Manzanillo, Mexico</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La zona de falla Tosco-Abreojos : un sistema lateral derecho activo entre la placa Pacifico y la peninsula de Baja California</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Calmus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sosson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Bourgois</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Dyment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonophysics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Boletín de la Sociedad Geológica Mexicana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Conmerorativo del Ce (T. LVII, 1), pp.53-63</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00112085v1</w:t>
+                <w:t xml:space="preserve">hal-00497727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denudation of the Côte d'Ivoire-Ghana transform margin from apatite fission tracks.</w:t>
               </w:r>
@@ -2261,51 +2261,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498287v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Michaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Calmus" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gueorgui Ratzov" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Royer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sosson" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00024-010-0193-y" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2VM6H597-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00155036v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bourgois" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bigot-Cormier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bourles" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Braucher" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dauteuil" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006JB004491" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407714v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bigot-Cormier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.R. Montgomery" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2007.05.028" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S5MZWXLX-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407743v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Bandy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/2007.2422(09)" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407584v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Poupeau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. St&#233;phan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Labrin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ga.19.455-473" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118345v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bourgeois" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497727v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112085v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. L. Bandy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dyment" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2005.01.004" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GBW7C1D3-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096370v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Basile" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Poupeau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bouillin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Labrin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3121.2005.00605.x" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CD031070D2D3436C32AD3F5092664C3264E85B84/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407423v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bourles" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Guglielmi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirentxu Dubar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2005.03.012" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7XK7PZBH-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407334v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Royer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chabert" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004GL019665" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407299v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sage" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques D&#233;verch&#232;re" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferrandini" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03783881v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Sage" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Ferrandini" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/175.2.197" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119305v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mortera" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00005799v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498287v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Michaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Calmus" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gueorgui Ratzov" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Royer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sosson" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00024-010-0193-y" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2VM6H597-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00155036v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bourgois" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bigot-Cormier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bourles" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Braucher" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dauteuil" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006JB004491" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407714v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bigot-Cormier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.R. Montgomery" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2007.05.028" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S5MZWXLX-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407743v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Bandy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/2007.2422(09)" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407584v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Poupeau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. St&#233;phan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Labrin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ga.19.455-473" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118345v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bourgeois" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112085v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. L. Bandy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dyment" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2005.01.004" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GBW7C1D3-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497727v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096370v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Basile" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Poupeau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bouillin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Labrin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3121.2005.00605.x" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CD031070D2D3436C32AD3F5092664C3264E85B84/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407423v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bourles" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Guglielmi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirentxu Dubar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2005.03.012" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7XK7PZBH-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407334v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Royer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chabert" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004GL019665" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407299v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sage" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques D&#233;verch&#232;re" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferrandini" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03783881v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Sage" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Ferrandini" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/175.2.197" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119305v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mortera" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00005799v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>