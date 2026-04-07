--- v0 (2026-03-15)
+++ v1 (2026-04-07)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Florence Bistagne </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">florence-bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7798-7606</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">076764354</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maîtresse de conférences HDR à l'université d'Avignon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">==============================================</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Coordinatrice  de l'ANR LUXART (2023-2027) sur le luxe et les arts en Méditerranée au XVe siècle</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://anr.fr/Projet-ANR-23-CE54-0002</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thématiques de recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultures et pratiques de l’écrit en Méditerranée occidentale (Italie, France, Espagne) XIIIe-XVIe siècle</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire de la réception de l'Antiquité et de la tradition classique du Moyen Âge à la Renaissance - Néolatin</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éditions critiques, traductions et humanités numériques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue, littérature et civilisation de l’Italie du Moyen Âge et de la Renaissance</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Curriculum</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ancienne élève de l’</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole normale supérieure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (1994-1998), j’ai obtenu une maîtrise d’études latines (1995) et un DEA d’études néolatines (1997) à l’Université Paris-IV, un doctorat d’études romanes (2003, Université de Provence) et une </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Habilitation à diriger des recherches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2018, Université Paris VIII). J’ai obtenu l’agrégation d’italien en 1996 (rang 2).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J'ai été </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">membre junior de l'Institut universitaire de France 2014-2019.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> à l’université Paris-IV Sorbonne (Institut de Latin, 1998-2000), </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et chargée de cours à l’Université de Provence (département des sciences de l’Antiquité (2005-2009), j’ai été élue en </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maître de conférences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> à l’université d’Avignon en Etudes italiennes Moyen Âge et Renaissance. J’ai aussi occupé les postes de chargée de communication du groupe L’Oréal (2000-2001) et de Directrice de la Communication de l'Etablissement public d'aménagement Euroméditerranée à Marseille (2001-2003), ainsi que de Traductrice juridique free-lance, expert près la Cour d'Appel d'Aix-en-Provence.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Recherche - Rayonnement international - Expertises</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis membre de l’EA 4277 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICTT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Identités Culturelles, Textes et Théâtralité, d’Avignon Université depuis 2009. Je suis membre associée de l’EA 7241, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">LUHCIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Universitaire Histoire Cultures Italie Europe, Université de Grenoble Alpes, depuis 2016, du </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Labex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">OBVIL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Paris-IV-Sorbonne, Observatoire de la Vie Littéraire, pour le programme « Facéties », recension du fonds « primaire »de la bibliothèque du château de Chantilly, numérisation et mise à disposition du corpus. J’ai été membre de deux programmes </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERHO 2011-2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> , Etudes sur la Réception d’Horace à la Renaissance, porté par l’université de Paris III et </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HTLF 2010-2015,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Histoire des Traductions en Langue Française, porté par l’université de Paris IV, pour les périodes XVIIe-XVIIIe et XVe-XVIe siècles.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis membre du Comité Scientifique du </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">CESURA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centro Europeo di Studi su Umanesimo e Rinascimento Aragonese, Université de Naples Federico II, Université de la Basilicata, Université de Naples L'Orientale, Université de Gérone. J’ai été lauréate de l'appel à concours sur fonds européens organisé par </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">l’Université</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">de</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gênes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> pour la traduction en langue italienne de </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trois tragédies humanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Achilles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> d’Antonio Loschi, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de Gregorio Correr, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hiensal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de Leonardo Dati, édition de Jean-Frédéric Chevalier, Paris, Les Belles Lettres (« Les Classiques de l’humanisme »), 2010, pour la collection Teatro Umanistico, Edizioni del Galluzzo, Florence.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">En délégation </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> en 2021/2022 au </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">CESR,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Centre d'Études supérieures de la Renaissance de Tours, j'ai été </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">chercheur résident</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> à l'</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">École française de Rome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> en 2021 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">professeur invité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> à l’Université de Naples Federico II (avril 2019, avril 2017, février 2016), de Viterbo (avril 2019), de Roehampton (février 2019).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Socio corrispondente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Roma nel Rinascimento</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, programme hébergé par l’University of California, Rome Study Center depuis 2012 ; membre de la </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renaissance Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> depuis 2006 ; membre depuis 1997 de l*’International Association for NeoLatin Studies,* participation aux congrès de Bari (1997), Cambridge (2000), Budapest (2006), Uppsala (2009), Munster (2012), Albacete (2018). De 1996 à 2004 j’ai été membre de l’</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Istituto Internazionale di Studi Piceni</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Sassoferrato)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je co-dirige la revue </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RHR,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renaissance Humanisme Réforme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et la revue </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CESURA ;</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> je suis membre du comité de lecture de la revue </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théâtres du Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et je suis expert pour les revues : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPOLIA. Journal of Medieval Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Recherches Médiévales et Humanistes.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J'ai été expert HCERES et je suis </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">membre du Comité national du CNRS pour la section 35</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Arts, littératures, philosophie</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Publications et travaux</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis auteur de 6 ouvrages personnels dont 1 sous presse en 2025 ; j’ai co-dirigé 5 ouvrages collectifs ; participé à 9 ouvrages collectifs ; publié 24 articles dont 16 dans des revues à comité de lecture international et rédigé 25 recensions pour la </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bryn Mawr Classical Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renaissance Quarterly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Medieval Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neo-Latin News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et la </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliothèque d'Humanisme et de Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Droz).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J’ai organisé 14 colloques ou journées d’études, dont 8 à l’international et été membre du comité scientifique de 13 colloques ou journées d’études, dont 11 à l’international; j’ai participé à 58 colloques, journées d’études ou séminaires doctoraux dont 35 à l’international.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Directions de thèses et mémoires - Enseignement</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.theses.fr/076764354</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Je dirige actuellement deux thèses : sur les « Italiens » à Marseille au XVe siècle à l’époque de René d’Anjou, « roi de Naples », en étudiant, à travers l’établissement de corpus, une société, ses acteurs et ses pratiques linguistiques et culturelles ; sur les</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chansons provençales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de Damase Arbaud (collecte publiée en 1862-64) édition critique et traduction, dans leurs versions telles qu’elles ont été collectées, en remontant aux manuscrits disponibles et en respectant leurs graphies et langues d’origine sur un arc temporel du XIVe au XIXe siècle.**</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J'ai dirigé 20 mémoires de M2 dans le cadre du master international avec diplôme conjoint avec l'Université de Milan.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J'ai enseigné en départements d’italien et de latin, à tous niveaux (de la L1 au doctorat et préparation à l’agrégation et capes).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Pontano, Correspondance. Lettres familières, édition critique bilingue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferdinando Cascone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Classiques Garnier, 2024, Correspondances et mémoires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minorités, migrations, mondialisation en Méditerranée XIVe-XVIe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Ferrer-Bartomeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaële Mouren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Classiques Garnier, 2022, Rencontres, 559; Civilisation médiévale, 50, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-14184-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03372360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The afterlife of Apuleius</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Boidin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaële Mouren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">140, 2021, Bulletin of the Institute of Classical Studies Supplements, 978-1-905670-95-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Pontano, Antonius et Charon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Classiques Garnier, A paraître, Textes de la Renaissance</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduction itaiienne Antonio Loschi, Achilles, Gregorio Correr, Progne, Leonardo Dati, Hiensal, Les Belles Lettres « Les Classiques de l’Humanisme », Paris, 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edizioni del Galluzzo, 2013, Teatro Umanistico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Pontano, De Sermone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Honoré Champion, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la delectatio au delectus : plaisir et juste milieu comme vertus sociales chez Giovanni Pontano (1429-1503)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Langues néo-latines : revue de langues vivantes romanes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05551942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autoritratto del poeta in Orazio : Giovanni Pontano a Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studi Rinascimentali : rivista internazionale di letteratura italiana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 23, pp.49-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05551936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review - Sébastien Douchet, Une réception du Moyen Âge au XVIIe siècle. Lectures et usages des textes médiévaux par les Gallaup de Chasteuil (1575-1719), Paris, Honoré Champion, 2019.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">H-France Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24, pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04439355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des souverains plurilingues pour un royaume multilingue : d'Alphonse d'Aragon à Ferdinand de Naples 1442-1503</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pedralbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 43, pp.135-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04101366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conjuguer le multilinguisme des personnes au plurilinguisme littéraire : l'usage des langues dans la Naples aragonaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de l’École française de Rome – Moyen Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 135 (1), pp.29-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05551928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review, Blanc Pierre, Pétrarque. Le Chansonnier (Canzoniere), édition critique et traduction. Textes du Mondes. Classiques Jaunes. Classiques Garnier. Paris, 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Medieval Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Au conservatoire des bonnes manières : Virgile modèle d'élégance et d'esprit dans l'humanisme napolitain »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Camenae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review, Julia Gaisser, Giovanni Gioviano Pontano, Dialogues, volume 3 – Aegidius and Asinus, traduction Julia Gaisser, The I Tatti Renaissance Library, Harvard University Press, Cambridge Massachussetts London England, 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bryn Mawr Classical Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review, Margaret M. Mcgowan, Festival and violence. princely entries in the context of war, 1480-1635, Brepols, Turhnout, 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réforme, Humanisme, Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.192-197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03501683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review, Poco a poco. L'apport de l'édition italienne dans la culture francophone. actes du LXe colloque international d'études humanistes (CESR, 27-30 juin 2017), dir. Chiara Lastraioli et Massimo Scandola, Etudes Renaissantes, Turnhout, Brepols, 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réforme, Humanisme, Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.202-203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03501688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review, Pierre Laurens, Pétrarque. L'Afrique/ Affrica. Tome second, livres VI-IX. Les classiques de l'humanisme, 48, Paris: Les Belles Lettres, 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bryn Mawr Classical Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le plurilinguisme, objet d’histoire ? Le royaume de Naples et Giovanni Pontano. Étude de cas linguistique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écrire l'histoire - Histoire, Littérature, Esthétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19, p. 117-125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Traduire Rabelais : pour une archéologie des traductions en italien, anglais, espagnol »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année rabelaisienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3, p. 373-382</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review, Susanna Gambino Longo, Sine moribus errantes. Les discours sur les temps premiers à la Renaissance italienne, Droz, Cahiers d'Humanisme et Renaissance n° 129, Genève, 2016,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renaissance Quarterly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.1039-1040</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review, Angelo Poliziano, Praelectiones 2, Edizione Nazionale delle Opere di Angelo Poliziano, Testi, IX. 2, ed. Giorgia Zollino, Leo S. Olschki, Florence, 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neo-Latin News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.127-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Relire Plaute dans la facétie du Quattrocento. Personnages, langue, mise en scène »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Recherches Médiévales et Humanistes = Journal of Medieval and Humanistic Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 32, p. 175-187</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review, Shulamit Furstenberg-Levi, The Accademia Pontaniana a model of a humanist network, Brill, Brill Studies in Intellectual History n° 258, Leiden-Boston, 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renaissance Quarterly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.1466-1467</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review, Ciabattoni, Francesco, Elsa Filosa and Kristina Olson, eds. Boccaccio 1313-201, Memoria del tempo, 48. Ravenna: Longo, 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Medieval Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vrbanus, festiuus, comis, lepidus ? Nommer la civilisation des moeurs en latin au Quattrocento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection des études augustiniennes. Série Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 201, p. 463-478</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review, Sylvie Laigneau-Fontaine, Catherine Langlois-Pézeret, Gilbert Ducher. Épigrammes, Textes littéraires de la Renaissance, 18. Paris, Champion, 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bryn Mawr Classical Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review, Fourteenth-Century Classicism: Petrarch and Bernat Metge, études réunies par Lluís Cabré, Alejandro Coroleu et Jill Kraye, Londres - Turin: The Warburg Institute - Nino Aragno Editore, Warburg Institute Colloquia 21, 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliothèque d'Humanisme et Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.459-461</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review, Poésie latine à haute voix (1500-1700) , Etudes réunies par L. Isebaert, A. Smeesters (eds.), Brepols, Turhout, 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neo-Latin News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.82-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review, Matteo Soranzo, Poetry and Identity in Quattrocento Naples, Ashgate, 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renaissance Quarterly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.974-975</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review, Theodore Bibliander. De ratione communi omnium linguarum et literarum commentarius. Hagit Amirav and Hans-Martin Kirn. Foreword by Irena Backus. Travaux d’Humanisme et Renaissance, 475. Geneva: Librairie Droz S.A., 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliothèque d'Humanisme et Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.492-494</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review, Abbamonte, Giancarlo. Diligentissimi vocabulorum perscrutatores: lessicografia ed esegesi dei testi classici nell'umanesimo romano di XV secolo. Testi e studi di cultura classica, 56. Pisa: Edizioni ETS, 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bryn Mawr Classical Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review, Pétrarque, Triomphes (Trionfi), traduction française en vers de Simon Bourgouin. Édition critique par Gabriella Parussa et Elina Suomela-Härmä, Genève, Droz, Travaux d’Humanisme et Renaissance, CDXCV, 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français préclassique (1500-1650)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.230-232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles et contre-modèles de l'humanisme napolitain : Giovanni Pontano à la recherche d'une langue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études italiennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Modèles et contre-modèles de l'humanisme napolitain : Giovanni Pontano à la recherche d'une langue, 15, pp.99-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les lectures médiévales de Giovanni Pontano »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neulateinisches Jahrbuch</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 14, p. 5-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review, Girolamo Frascatoro, fra medicina, filosofia e scienze della natura, atti del Convegno internazionale di studi in occasione del 450° anniversario della morte, Verona-Padova, 9-11 ottobre 2003, a cura di Alessandro Pastore e Enrico Peruzzi, Florence Olschki, 2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neo-Latin News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.260-262</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review, Fabrizio-Costa & F. La Brasca, Filippo Beroaldo l’Ancien-Filippo Beroaldo il Vecchio, Un passeur d’humanités - Un Umanista ad limina, Leia, Université de Caen, vol.5, 2005, Peter Lang, Bern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neo-Latin News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.268-269</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le &amp;quot;De Sermone&amp;quot; de Giovanni Pontano est-il un traité de savoir-vivre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Silva. Estudios de humanismo y tradición clásica </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 6, pp.37-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pontano, Castiglione, Guazzo : facétie et normes de comportement dans la trattatistica de la Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études italiennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 6, pp.183-192. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cei.860⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les créations verbales dans le De Sermone de Giovanni Pontano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studi umanistici Piceni</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, XXV, pp.225-229</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citations et sources antiques implicites dans le Secretum de Pétrarque (prologue et livre I)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études italiennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 4, pp.19-32. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cei.612⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre latin et vulgaire, entre tradition et modernité, entre '400 et '500 : le De Sermone de Pontano, une œuvre à la croisée des chemins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annali della Facoltà delle Lettere di Bari</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Mauvais usages de la parole : flatteurs et querelleurs dans le De Sermone de Pontano », Studi Umanistici Piceni, XX, 2000, p 196-203.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studi umanistici Piceni</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D'une majorité populaire à une minorité intellectuelle. Les métamorphoses de la langue de Plaute, du 2è s. av. J.-C. au 15è s. ap. J.-C.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liza Méry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. Bistagne; J. Ferrer-Bartomeu; R. Mouren. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Minorités, migrations, mondialisation en Méditerranée, 14è-16è s.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, pp.221-238, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03849820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Graecia capta ferum victorem cepit, Français et Aragonais au royaume de Naples (1442-1503) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Bertrand. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres facétieuses entre France et Italie. Pour une généalogie du rire européen.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rencontres (501), Classiques Garnier, p. 189-201, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03372364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Castiglione traducteur, imitateur, inventeur? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nora Viet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduire le mot d'esprit. Pour une géographie du rire dans l'Europe de la Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rencontres (490), Classiques Garnier, p. 21-33, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03372370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Naissance et parcours de la facétie comme forme brève au Quattrocento : des lectures antiques pour un genre moderne »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Bertrand. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives facétieuses et esprit de connivence dans la première modernité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rencontres (502), Classiques Garnier, p. 35-48, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03372366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preface and Acknowledgements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Boidin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaële Mouren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Florence Bistagne; Carole Boidin; Raphaële Mouren. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Afterlife of Apuleius, Proceedings of the International Conference (Warburg Institute &amp; Institute of Classical Studies, Londres, 3-4 mars 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of London Press, pp.xi-xiv, 2021, Bulletin of the Institute of Classical Studies Supplements, 978-1-905670-95-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04393565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Éditer et traduire une correspondance humaniste : enjeux et méthodes. Le cas Giovanni Pontano »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cécile Terreaux-Scotto; Patrizia De Capitani. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualités de l'humanisme. Mélanges offerts à Serge Stolf</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, p. 259-276, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« À l'école du bon goût et de la grammaire : humour et savoir-vivre »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Corinne François-Denève. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La chaire est triste, humour et enseignement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.75-84, 2017, collection Éthique de la création</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sac de Rome, p. 1173-1179</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liza Méry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruno Dumézil. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Barbares</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03372362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre collectif &amp;quot;poésie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire des traductions en langue française, volume XV-XVIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Verdier, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Édition numérique des Satires et Epîtres dans l’édition de Josse Bade (1503) et de Lambin (1561), Satires, Epitres et Art Poétique dans la traduction italienne de Lodovico Dolce (1556).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Satires, Epitres d'Horace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review. Biondus Flavius Edizione nazionale delle opere di Biondo Flavio, 7. Roma Istituto Storico Italiano per il Medioevo, 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bryn Mawr Classical Review. 2022.07.06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03723823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review Comparing two Italies : civic tradition, trade networks, family relationships between the Italy of communes and the kingdom of Sicily, edited by Patrizia Mainoni and Nicola Lorenzo Barile, Brepols, Turhnout, 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renaissance, Humanisme, Réforme, 94</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.200-203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les quarante plus belles pages de la littérature française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Bon Roi René à travers le prisme aragonais: entre vituperatio et laudatio. Représentations et enjeux politiques dans la littérature napolitaine du XVe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communiquer, traduire, interpréter. Art et littérature au XVe siècle entre France et Italie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lausanne, Feb 2026, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05552070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde finale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">En parlant, en écrivant,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Luxembourg, université campus de Belval, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rethinking theories and redifining pratices of luxury in the Quattrocento : Giovanni Pontano's De Splendore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renaissance Society of America meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dire l'ingratitudine dei potenti : il dialogo Asinus di Giovanni Pontano e la pace tra Ferdinando d'Aragona ed Innocenzo VIII (1486)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Los usos políticos del diálogo en la Monarquía hispánica en la época moderna</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Colegio de Espana Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le langage métamédical dans la satire en latin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles perspectives facétieuses. Facétie et thérapie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Université de Clermont Auvergne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferdinand d’Aragon entre Hannibal et Catilina ? Simulation et dissimulation aux temps des guerres d’Italie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(Ab)jurer sa parole. Promettre la guerre et s’engager pour la paix pendant les crises de l’époque moderne (XVIe-XVIIe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Université de Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au conservatoire des bonnes manières : l'Académie napolitaine pendant les Guerres d'Italie (1494-1501)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire doctoral (In)civilités : langue, discours, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sorbonne Université, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Auto)portrait du poète en Horace : Giovanni Pontano et la baie de Naples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Reverence de l’antiquaille » et créativité : les diverses formes de la transmission du patrimoine textuel antique à la Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Paris-Est Créteil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloge du luxe dans la littérature humaniste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metaphysica paupera. La spéculation métaphysique humaniste, XIVe-XVIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Centre d'Etudes Supérieures de la Renaissance de Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les langues au royaume de Naples: conjuguer le multilinguisme des personnes et le plurilinguisme littéraire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plurilingualism in the kingdom of Naples (1442-1503) : reassessing uses and literary production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole française de Rome; Warburg Institute; ICTT université d'Avignon, Jul 2021, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roma e i Romani nelle opere di Giovanni Pontano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Early Modern Rome 4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, university of Notre Dame Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plurilingualism in Early Modern Western Europe: Poetical, Cultural, and Political Choices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renaissance Society of America Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Philadelphia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduire le plurilinguisme, enjeux et méthodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier franco-américain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PSL- Penn University, Apr 2020, Philadelphie, États-Unis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La langue de Plaute, pour une majorité populaire ou une minorité intellectuelle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Minorités, migrations, mondialisation : Méditerranée, XIVe-XVIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, université d'Avignon- Ecole française de Rome - Casa de Velazquez, Feb 2020, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les publics de la facétie 1450-1650</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Renaissance Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, La Nouvelle Orléans, États-Unis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Pontano au miroir de sa correspondance familière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'International Association for NeoLatin Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Albacete, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Castiglione traducteur dans le Libro del Cortegiano »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Pour une cartographie du rire à la Renaissance : traduire le mot d’esprit » </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Blaise Pascal, Clermont-Ferrand, 2014, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graecia capta ferum victorem cepit »: Aragonais et Napolitains 1442-1503</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Peuples conquérants, peuples conquis : perceptions identitaires au Moyen-Âge en Europe »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, université de Paris IV Sorbonne, Nov 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theories about grammar as a resistance to linguistic dominance in Renaissance Naples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LX° Congrès de la Renaissance Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, New-York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formes et fonction de Médée dans la tragédie du premier humanisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque" Idées et formes du tragique dans la société et la culture italiennes de la première modernité à la fin de l’époque moderne"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole normale supérieure de Lyon - Université Stendhal Grenoble III, Jun 2013, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Pontano lecteur de Martial : l’hispanité revue au prisme du classicisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formas y sentidos de la cultura literaria en Europa entre 1450 y 1650</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Vitoria-Pays Basque, Nov 2013, Vitoria-Gasteiz, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trouver une langue: l’Antonius de Giovanni Pontano ou l’inutile Grand Tour d’Italie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’IANLS (International Association for NeoLatin Studies ) " Litterae neolatinae, sedes et quasi domicilia rerum religiosarum et politicarum"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Munster, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgilio : un modello di umorismo nel De Sermone di Giovanni Pontano.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Virgil and Renaissance Culture »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Verona, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’amitié dans les sodalités du Quattrocento italien: une topique de la civilisation des moeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Sator (Société pour l’Analyse de la Topique Romanesque),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Victoria (Canada), 2012, Victoria, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imitation and Identity: Martial and Plautus and the Humanistic Debate on Latin Language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LVIII° meeting Renaissance Society of America, Washington DC (USA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nature et fonction des provençalismes dans le Canzoniere de Pétrarque : entre imitation et identité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Les Troubadours et l’Italie XIIIe-XVIe siècles »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les traductions facétieuses de Pontano dans les récits de Lodovico Domenichi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’études " Facétie et Dialogue aux XVI° et XVII° siècles "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, université de Clermont Ferrand, Nov 2012, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forme et fonction du dialogue dans l’humanisme napolitain : l’Antonius de Giovani Pontano (1429-1503)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le dialogue comme genre littéraire de l’Antiquité à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CELIS (Centre d’Etude sur les Littératures et la Sociopoétique), Feb 2011, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduire les textes humanistes: le statut de la citation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journée d’étude HuRBI Université de Grenoble III,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Medieval Readings of Giovanni Pontano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LVII° Congrès de la Renaissance Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Cavalcanti and the Neapolitan Humanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XLII° Congrès de la Northeast Modern Languages Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, New Brunschwick, États-Unis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oderunt hilarem tristes tristemque iocosi: humour, grammaire et bon goût dans l’humanisme napolitain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du CORHUM (Centre de Recherches sur l’Humour),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Versailles Saint Quentin en Yvelines, 2011, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Me racontez pas d'histoires, podcast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01330849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pirandello, Six personnages en quête d’auteur, conférence avec le metteur en scène Stéphane Braunschweig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plurilingualism in the Kingdom of Naples (1442-1503). Reassessing uses and literary production from Naples and beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaële Mouren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de l’École française de Rome – Moyen Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 135 (1), 2023, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mefrm.11373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Comédie et l’étranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Ternaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théâtres du Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La facétie sur les tréteaux : XVe - XVIIe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Thomine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dominique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Amazan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Recherches Médiévales et Humanistes = Journal of Medieval and Humanistic Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 32, 2017, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/crm.14075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03372361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Prioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Guez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des images du poétique, vol. II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1621-1628</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05161197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des images du poétique dans l'Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, p. 1609-1616</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04431341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId124"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Florence Bistagne </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">florence-bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7798-7606</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">076764354</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maîtresse de conférences HDR à l'université d'Avignon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">==============================================</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Coordinatrice  de l'ANR LUXART (2023-2027) sur le luxe et les arts en Méditerranée au XVe siècle</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://anr.fr/Projet-ANR-23-CE54-0002</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thématiques de recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultures et pratiques de l’écrit en Méditerranée occidentale (Italie, France, Espagne) XIIIe-XVIe siècle</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire de la réception de l'Antiquité et de la tradition classique du Moyen Âge à la Renaissance - Néolatin</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éditions critiques, traductions et humanités numériques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue, littérature et civilisation de l’Italie du Moyen Âge et de la Renaissance</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Curriculum</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ancienne élève de l’</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole normale supérieure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (1994-1998), j’ai obtenu une maîtrise d’études latines (1995) et un DEA d’études néolatines (1997) à l’Université Paris-IV, un doctorat d’études romanes (2003, Université de Provence) et une </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Habilitation à diriger des recherches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2018, Université Paris VIII). J’ai obtenu l’agrégation d’italien en 1996 (rang 2).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J'ai été </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">membre junior de l'Institut universitaire de France 2014-2019.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> à l’université Paris-IV Sorbonne (Institut de Latin, 1998-2000), </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et chargée de cours à l’Université de Provence (département des sciences de l’Antiquité (2005-2009), j’ai été élue en </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maître de conférences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> à l’université d’Avignon en Etudes italiennes Moyen Âge et Renaissance. J’ai aussi occupé les postes de chargée de communication du groupe L’Oréal (2000-2001) et de Directrice de la Communication de l'Etablissement public d'aménagement Euroméditerranée à Marseille (2001-2003), ainsi que de Traductrice juridique free-lance, expert près la Cour d'Appel d'Aix-en-Provence.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Recherche - Rayonnement international - Expertises</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis membre de l’EA 4277 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICTT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Identités Culturelles, Textes et Théâtralité, d’Avignon Université depuis 2009. Je suis membre associée de l’EA 7241, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">LUHCIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Universitaire Histoire Cultures Italie Europe, Université de Grenoble Alpes, depuis 2016, du </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Labex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">OBVIL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Paris-IV-Sorbonne, Observatoire de la Vie Littéraire, pour le programme « Facéties », recension du fonds « primaire »de la bibliothèque du château de Chantilly, numérisation et mise à disposition du corpus. J’ai été membre de deux programmes </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERHO 2011-2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> , Etudes sur la Réception d’Horace à la Renaissance, porté par l’université de Paris III et </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HTLF 2010-2015,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Histoire des Traductions en Langue Française, porté par l’université de Paris IV, pour les périodes XVIIe-XVIIIe et XVe-XVIe siècles.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis membre du Comité Scientifique du </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">CESURA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centro Europeo di Studi su Umanesimo e Rinascimento Aragonese, Université de Naples Federico II, Université de la Basilicata, Université de Naples L'Orientale, Université de Gérone. J’ai été lauréate de l'appel à concours sur fonds européens organisé par </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">l’Université</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">de</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gênes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> pour la traduction en langue italienne de </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trois tragédies humanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Achilles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> d’Antonio Loschi, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de Gregorio Correr, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hiensal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de Leonardo Dati, édition de Jean-Frédéric Chevalier, Paris, Les Belles Lettres (« Les Classiques de l’humanisme »), 2010, pour la collection Teatro Umanistico, Edizioni del Galluzzo, Florence.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">En délégation </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> en 2021/2022 au </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">CESR,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Centre d'Études supérieures de la Renaissance de Tours, j'ai été </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">chercheur résident</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> à l'</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">École française de Rome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> en 2021 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">professeur invité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> à l’Université de Naples Federico II (avril 2019, avril 2017, février 2016), de Viterbo (avril 2019), de Roehampton (février 2019).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Socio corrispondente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Roma nel Rinascimento</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, programme hébergé par l’University of California, Rome Study Center depuis 2012 ; membre de la </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renaissance Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> depuis 2006 ; membre depuis 1997 de l*’International Association for NeoLatin Studies,* participation aux congrès de Bari (1997), Cambridge (2000), Budapest (2006), Uppsala (2009), Munster (2012), Albacete (2018). De 1996 à 2004 j’ai été membre de l’</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Istituto Internazionale di Studi Piceni</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Sassoferrato)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je co-dirige la revue </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RHR,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renaissance Humanisme Réforme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et la revue </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CESURA ;</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> je suis membre du comité de lecture de la revue </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théâtres du Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et je suis expert pour les revues : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPOLIA. Journal of Medieval Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Recherches Médiévales et Humanistes.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J'ai été expert HCERES et je suis </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">membre du Comité national du CNRS pour la section 35</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Arts, littératures, philosophie</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Publications et travaux</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis auteur de 6 ouvrages personnels dont 1 sous presse en 2025 ; j’ai co-dirigé 5 ouvrages collectifs ; participé à 9 ouvrages collectifs ; publié 24 articles dont 16 dans des revues à comité de lecture international et rédigé 25 recensions pour la </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bryn Mawr Classical Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renaissance Quarterly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Medieval Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neo-Latin News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et la </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliothèque d'Humanisme et de Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Droz).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J’ai organisé 14 colloques ou journées d’études, dont 8 à l’international et été membre du comité scientifique de 13 colloques ou journées d’études, dont 11 à l’international; j’ai participé à 58 colloques, journées d’études ou séminaires doctoraux dont 35 à l’international.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Directions de thèses et mémoires - Enseignement</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.theses.fr/076764354</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Je dirige actuellement deux thèses : sur les « Italiens » à Marseille au XVe siècle à l’époque de René d’Anjou, « roi de Naples », en étudiant, à travers l’établissement de corpus, une société, ses acteurs et ses pratiques linguistiques et culturelles ; sur les</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chansons provençales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de Damase Arbaud (collecte publiée en 1862-64) édition critique et traduction, dans leurs versions telles qu’elles ont été collectées, en remontant aux manuscrits disponibles et en respectant leurs graphies et langues d’origine sur un arc temporel du XIVe au XIXe siècle.**</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J'ai dirigé 20 mémoires de M2 dans le cadre du master international avec diplôme conjoint avec l'Université de Milan.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J'ai enseigné en départements d’italien et de latin, à tous niveaux (de la L1 au doctorat et préparation à l’agrégation et capes).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le théâtre d'Alphonse Daudet : des succès oubliés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Ternaux Bernard Urbani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Enriquez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Classiques Garnier, 2025, 978-2-406-18491-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05578040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Pontano, Correspondance. Lettres familières, édition critique bilingue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferdinando Cascone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Classiques Garnier, 2024, Correspondances et mémoires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minorités, migrations, mondialisation en Méditerranée XIVe-XVIe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Ferrer-Bartomeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaële Mouren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Classiques Garnier, 2022, Rencontres, 559; Civilisation médiévale, 50, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-14184-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03372360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Pontano, Antonius et Charon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Classiques Garnier, A paraître, Textes de la Renaissance</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduction itaiienne Antonio Loschi, Achilles, Gregorio Correr, Progne, Leonardo Dati, Hiensal, Les Belles Lettres « Les Classiques de l’Humanisme », Paris, 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edizioni del Galluzzo, 2013, Teatro Umanistico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Pontano, De Sermone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Honoré Champion, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la delectatio au delectus : plaisir et juste milieu comme vertus sociales chez Giovanni Pontano (1429-1503)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Langues néo-latines : revue de langues vivantes romanes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05551942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autoritratto del poeta in Orazio : Giovanni Pontano a Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studi Rinascimentali : rivista internazionale di letteratura italiana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 23, pp.49-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05551936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review - Sébastien Douchet, Une réception du Moyen Âge au XVIIe siècle. Lectures et usages des textes médiévaux par les Gallaup de Chasteuil (1575-1719), Paris, Honoré Champion, 2019.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">H-France Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24, pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04439355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des souverains plurilingues pour un royaume multilingue : d'Alphonse d'Aragon à Ferdinand de Naples 1442-1503</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pedralbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 43, pp.135-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04101366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conjuguer le multilinguisme des personnes au plurilinguisme littéraire : l'usage des langues dans la Naples aragonaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de l’École française de Rome – Moyen Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 135 (1), pp.29-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05551928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review, Blanc Pierre, Pétrarque. Le Chansonnier (Canzoniere), édition critique et traduction. Textes du Mondes. Classiques Jaunes. Classiques Garnier. Paris, 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Medieval Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Au conservatoire des bonnes manières : Virgile modèle d'élégance et d'esprit dans l'humanisme napolitain »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Camenae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review, Julia Gaisser, Giovanni Gioviano Pontano, Dialogues, volume 3 – Aegidius and Asinus, traduction Julia Gaisser, The I Tatti Renaissance Library, Harvard University Press, Cambridge Massachussetts London England, 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bryn Mawr Classical Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review, Margaret M. Mcgowan, Festival and violence. princely entries in the context of war, 1480-1635, Brepols, Turhnout, 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réforme, Humanisme, Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.192-197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03501683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review, Poco a poco. L'apport de l'édition italienne dans la culture francophone. actes du LXe colloque international d'études humanistes (CESR, 27-30 juin 2017), dir. Chiara Lastraioli et Massimo Scandola, Etudes Renaissantes, Turnhout, Brepols, 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réforme, Humanisme, Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.202-203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03501688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review, Pierre Laurens, Pétrarque. L'Afrique/ Affrica. Tome second, livres VI-IX. Les classiques de l'humanisme, 48, Paris: Les Belles Lettres, 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bryn Mawr Classical Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Traduire Rabelais : pour une archéologie des traductions en italien, anglais, espagnol »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année rabelaisienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3, p. 373-382</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le plurilinguisme, objet d’histoire ? Le royaume de Naples et Giovanni Pontano. Étude de cas linguistique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écrire l'histoire - Histoire, Littérature, Esthétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19, p. 117-125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review, Shulamit Furstenberg-Levi, The Accademia Pontaniana a model of a humanist network, Brill, Brill Studies in Intellectual History n° 258, Leiden-Boston, 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renaissance Quarterly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.1466-1467</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review, Susanna Gambino Longo, Sine moribus errantes. Les discours sur les temps premiers à la Renaissance italienne, Droz, Cahiers d'Humanisme et Renaissance n° 129, Genève, 2016,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renaissance Quarterly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.1039-1040</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review, Angelo Poliziano, Praelectiones 2, Edizione Nazionale delle Opere di Angelo Poliziano, Testi, IX. 2, ed. Giorgia Zollino, Leo S. Olschki, Florence, 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neo-Latin News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.127-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Relire Plaute dans la facétie du Quattrocento. Personnages, langue, mise en scène »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Recherches Médiévales et Humanistes = Journal of Medieval and Humanistic Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 32, p. 175-187</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vrbanus, festiuus, comis, lepidus ? Nommer la civilisation des moeurs en latin au Quattrocento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection des études augustiniennes. Série Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 201, p. 463-478</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review, Sylvie Laigneau-Fontaine, Catherine Langlois-Pézeret, Gilbert Ducher. Épigrammes, Textes littéraires de la Renaissance, 18. Paris, Champion, 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bryn Mawr Classical Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review, Ciabattoni, Francesco, Elsa Filosa and Kristina Olson, eds. Boccaccio 1313-201, Memoria del tempo, 48. Ravenna: Longo, 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Medieval Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review, Fourteenth-Century Classicism: Petrarch and Bernat Metge, études réunies par Lluís Cabré, Alejandro Coroleu et Jill Kraye, Londres - Turin: The Warburg Institute - Nino Aragno Editore, Warburg Institute Colloquia 21, 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliothèque d'Humanisme et Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.459-461</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review, Poésie latine à haute voix (1500-1700) , Etudes réunies par L. Isebaert, A. Smeesters (eds.), Brepols, Turhout, 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neo-Latin News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.82-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review, Matteo Soranzo, Poetry and Identity in Quattrocento Naples, Ashgate, 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renaissance Quarterly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.974-975</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review, Theodore Bibliander. De ratione communi omnium linguarum et literarum commentarius. Hagit Amirav and Hans-Martin Kirn. Foreword by Irena Backus. Travaux d’Humanisme et Renaissance, 475. Geneva: Librairie Droz S.A., 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliothèque d'Humanisme et Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.492-494</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review, Abbamonte, Giancarlo. Diligentissimi vocabulorum perscrutatores: lessicografia ed esegesi dei testi classici nell'umanesimo romano di XV secolo. Testi e studi di cultura classica, 56. Pisa: Edizioni ETS, 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bryn Mawr Classical Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review, Pétrarque, Triomphes (Trionfi), traduction française en vers de Simon Bourgouin. Édition critique par Gabriella Parussa et Elina Suomela-Härmä, Genève, Droz, Travaux d’Humanisme et Renaissance, CDXCV, 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français préclassique (1500-1650)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.230-232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles et contre-modèles de l'humanisme napolitain : Giovanni Pontano à la recherche d'une langue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études italiennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Modèles et contre-modèles de l'humanisme napolitain : Giovanni Pontano à la recherche d'une langue, 15, pp.99-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les lectures médiévales de Giovanni Pontano »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neulateinisches Jahrbuch</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 14, p. 5-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review, Girolamo Frascatoro, fra medicina, filosofia e scienze della natura, atti del Convegno internazionale di studi in occasione del 450° anniversario della morte, Verona-Padova, 9-11 ottobre 2003, a cura di Alessandro Pastore e Enrico Peruzzi, Florence Olschki, 2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neo-Latin News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.260-262</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review, Fabrizio-Costa & F. La Brasca, Filippo Beroaldo l’Ancien-Filippo Beroaldo il Vecchio, Un passeur d’humanités - Un Umanista ad limina, Leia, Université de Caen, vol.5, 2005, Peter Lang, Bern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neo-Latin News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.268-269</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le &amp;quot;De Sermone&amp;quot; de Giovanni Pontano est-il un traité de savoir-vivre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Silva. Estudios de humanismo y tradición clásica </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 6, pp.37-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pontano, Castiglione, Guazzo : facétie et normes de comportement dans la trattatistica de la Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études italiennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 6, pp.183-192. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cei.860⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les créations verbales dans le De Sermone de Giovanni Pontano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studi umanistici Piceni</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, XXV, pp.225-229</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citations et sources antiques implicites dans le Secretum de Pétrarque (prologue et livre I)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études italiennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 4, pp.19-32. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cei.612⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre latin et vulgaire, entre tradition et modernité, entre '400 et '500 : le De Sermone de Pontano, une œuvre à la croisée des chemins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annali della Facoltà delle Lettere di Bari</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Mauvais usages de la parole : flatteurs et querelleurs dans le De Sermone de Pontano », Studi Umanistici Piceni, XX, 2000, p 196-203.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studi umanistici Piceni</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le théâtre d'Alphonse Daudet. Des succès oubliés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, pp.7-21, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05578043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D'une majorité populaire à une minorité intellectuelle. Les métamorphoses de la langue de Plaute, du 2è s. av. J.-C. au 15è s. ap. J.-C.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liza Méry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. Bistagne; J. Ferrer-Bartomeu; R. Mouren. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Minorités, migrations, mondialisation en Méditerranée, 14è-16è s.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, pp.221-238, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03849820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preface and Acknowledgements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Boidin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaële Mouren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Florence Bistagne; Carole Boidin; Raphaële Mouren. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Afterlife of Apuleius, Proceedings of the International Conference (Warburg Institute &amp; Institute of Classical Studies, Londres, 3-4 mars 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of London Press, pp.xi-xiv, 2021, Bulletin of the Institute of Classical Studies Supplements, 978-1-905670-95-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04393565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Graecia capta ferum victorem cepit, Français et Aragonais au royaume de Naples (1442-1503) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Bertrand. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres facétieuses entre France et Italie. Pour une généalogie du rire européen.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rencontres (501), Classiques Garnier, p. 189-201, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03372364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Castiglione traducteur, imitateur, inventeur? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nora Viet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduire le mot d'esprit. Pour une géographie du rire dans l'Europe de la Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rencontres (490), Classiques Garnier, p. 21-33, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03372370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Naissance et parcours de la facétie comme forme brève au Quattrocento : des lectures antiques pour un genre moderne »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Bertrand. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives facétieuses et esprit de connivence dans la première modernité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rencontres (502), Classiques Garnier, p. 35-48, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03372366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Éditer et traduire une correspondance humaniste : enjeux et méthodes. Le cas Giovanni Pontano »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cécile Terreaux-Scotto; Patrizia De Capitani. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualités de l'humanisme. Mélanges offerts à Serge Stolf</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, p. 259-276, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« À l'école du bon goût et de la grammaire : humour et savoir-vivre »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Corinne François-Denève. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La chaire est triste, humour et enseignement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.75-84, 2017, collection Éthique de la création</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sac de Rome, p. 1173-1179</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liza Méry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruno Dumézil. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Barbares</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03372362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre collectif &amp;quot;poésie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire des traductions en langue française, volume XV-XVIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Verdier, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Édition numérique des Satires et Epîtres dans l’édition de Josse Bade (1503) et de Lambin (1561), Satires, Epitres et Art Poétique dans la traduction italienne de Lodovico Dolce (1556).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Satires, Epitres d'Horace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review. Biondus Flavius Edizione nazionale delle opere di Biondo Flavio, 7. Roma Istituto Storico Italiano per il Medioevo, 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bryn Mawr Classical Review. 2022.07.06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03723823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review Comparing two Italies : civic tradition, trade networks, family relationships between the Italy of communes and the kingdom of Sicily, edited by Patrizia Mainoni and Nicola Lorenzo Barile, Brepols, Turhnout, 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renaissance, Humanisme, Réforme, 94</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.200-203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les quarante plus belles pages de la littérature française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Bon Roi René à travers le prisme aragonais: entre vituperatio et laudatio. Représentations et enjeux politiques dans la littérature napolitaine du XVe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communiquer, traduire, interpréter. Art et littérature au XVe siècle entre France et Italie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lausanne, Feb 2026, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05552070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luxe et mythologie : figures mythologiques et abondance dans la poésie pontanienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonietta Iacono</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération internationale des études classiques, Jul 2025, Wroclaw, University of Wroclaw, Pologne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05578173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde finale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">En parlant, en écrivant,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Luxembourg, université campus de Belval, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dire l'ingratitudine dei potenti : il dialogo Asinus di Giovanni Pontano e la pace tra Ferdinando d'Aragona ed Innocenzo VIII (1486)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Los usos políticos del diálogo en la Monarquía hispánica en la época moderna</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Colegio de Espana Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferdinand d’Aragon entre Hannibal et Catilina ? Simulation et dissimulation aux temps des guerres d’Italie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(Ab)jurer sa parole. Promettre la guerre et s’engager pour la paix pendant les crises de l’époque moderne (XVIe-XVIIe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Université de Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le langage métamédical dans la satire en latin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles perspectives facétieuses. Facétie et thérapie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Université de Clermont Auvergne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rethinking theories and redifining pratices of luxury in the Quattrocento : Giovanni Pontano's De Splendore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renaissance Society of America meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au conservatoire des bonnes manières : l'Académie napolitaine pendant les Guerres d'Italie (1494-1501)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire doctoral (In)civilités : langue, discours, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sorbonne Université, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloge du luxe dans la littérature humaniste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metaphysica paupera. La spéculation métaphysique humaniste, XIVe-XVIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Centre d'Etudes Supérieures de la Renaissance de Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Auto)portrait du poète en Horace : Giovanni Pontano et la baie de Naples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Reverence de l’antiquaille » et créativité : les diverses formes de la transmission du patrimoine textuel antique à la Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Paris-Est Créteil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roma e i Romani nelle opere di Giovanni Pontano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Early Modern Rome 4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, university of Notre Dame Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les langues au royaume de Naples: conjuguer le multilinguisme des personnes et le plurilinguisme littéraire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plurilingualism in the kingdom of Naples (1442-1503) : reassessing uses and literary production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole française de Rome; Warburg Institute; ICTT université d'Avignon, Jul 2021, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plurilingualism in Early Modern Western Europe: Poetical, Cultural, and Political Choices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renaissance Society of America Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Philadelphia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduire le plurilinguisme, enjeux et méthodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier franco-américain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PSL- Penn University, Apr 2020, Philadelphie, États-Unis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La langue de Plaute, pour une majorité populaire ou une minorité intellectuelle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Minorités, migrations, mondialisation : Méditerranée, XIVe-XVIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, université d'Avignon- Ecole française de Rome - Casa de Velazquez, Feb 2020, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les publics de la facétie 1450-1650</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Renaissance Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, La Nouvelle Orléans, États-Unis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Pontano au miroir de sa correspondance familière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'International Association for NeoLatin Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Albacete, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Castiglione traducteur dans le Libro del Cortegiano »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Pour une cartographie du rire à la Renaissance : traduire le mot d’esprit » </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Blaise Pascal, Clermont-Ferrand, 2014, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graecia capta ferum victorem cepit »: Aragonais et Napolitains 1442-1503</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Peuples conquérants, peuples conquis : perceptions identitaires au Moyen-Âge en Europe »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, université de Paris IV Sorbonne, Nov 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theories about grammar as a resistance to linguistic dominance in Renaissance Naples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LX° Congrès de la Renaissance Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, New-York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formes et fonction de Médée dans la tragédie du premier humanisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque" Idées et formes du tragique dans la société et la culture italiennes de la première modernité à la fin de l’époque moderne"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole normale supérieure de Lyon - Université Stendhal Grenoble III, Jun 2013, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Pontano lecteur de Martial : l’hispanité revue au prisme du classicisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formas y sentidos de la cultura literaria en Europa entre 1450 y 1650</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Vitoria-Pays Basque, Nov 2013, Vitoria-Gasteiz, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trouver une langue: l’Antonius de Giovanni Pontano ou l’inutile Grand Tour d’Italie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’IANLS (International Association for NeoLatin Studies ) " Litterae neolatinae, sedes et quasi domicilia rerum religiosarum et politicarum"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Munster, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgilio : un modello di umorismo nel De Sermone di Giovanni Pontano.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Virgil and Renaissance Culture »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Verona, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’amitié dans les sodalités du Quattrocento italien: une topique de la civilisation des moeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Sator (Société pour l’Analyse de la Topique Romanesque),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Victoria (Canada), 2012, Victoria, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imitation and Identity: Martial and Plautus and the Humanistic Debate on Latin Language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LVIII° meeting Renaissance Society of America, Washington DC (USA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nature et fonction des provençalismes dans le Canzoniere de Pétrarque : entre imitation et identité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Les Troubadours et l’Italie XIIIe-XVIe siècles »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les traductions facétieuses de Pontano dans les récits de Lodovico Domenichi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’études " Facétie et Dialogue aux XVI° et XVII° siècles "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, université de Clermont Ferrand, Nov 2012, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oderunt hilarem tristes tristemque iocosi: humour, grammaire et bon goût dans l’humanisme napolitain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du CORHUM (Centre de Recherches sur l’Humour),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Versailles Saint Quentin en Yvelines, 2011, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Cavalcanti and the Neapolitan Humanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XLII° Congrès de la Northeast Modern Languages Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, New Brunschwick, États-Unis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduire les textes humanistes: le statut de la citation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journée d’étude HuRBI Université de Grenoble III,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forme et fonction du dialogue dans l’humanisme napolitain : l’Antonius de Giovani Pontano (1429-1503)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le dialogue comme genre littéraire de l’Antiquité à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CELIS (Centre d’Etude sur les Littératures et la Sociopoétique), Feb 2011, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Medieval Readings of Giovanni Pontano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LVII° Congrès de la Renaissance Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Me racontez pas d'histoires, podcast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01330849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pirandello, Six personnages en quête d’auteur, conférence avec le metteur en scène Stéphane Braunschweig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The afterlife of Apuleius</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Boidin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaële Mouren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, London, United Kingdom. 140, 2021, Bulletin of the Institute of Classical Studies Supplements, 978-1-905670-95-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plurilingualism in the Kingdom of Naples (1442-1503). Reassessing uses and literary production from Naples and beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaële Mouren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de l’École française de Rome – Moyen Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 135 (1), 2023, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mefrm.11373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Comédie et l’étranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Ternaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théâtres du Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La facétie sur les tréteaux : XVe - XVIIe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Thomine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dominique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Amazan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Recherches Médiévales et Humanistes = Journal of Medieval and Humanistic Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 32, 2017, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/crm.14075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03372361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Prioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Guez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des images du poétique, vol. II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1621-1628</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05161197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des images du poétique dans l'Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, p. 1609-1616</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04431341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId130"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9CEB7A97"/>
+    <w:nsid w:val="835B1C3B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="669C37A6"/>
+    <w:nsid w:val="02992243"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -489,51 +489,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florence-bistagne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7798-7606" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076764354" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anr.fr/Projet-ANR-23-CE54-0002" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/076764354" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610645v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bistagne" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinando Cascone" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372360v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Ferrer-Bartomeu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Mouren" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14184-6" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610647v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Boidin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610643v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01339720v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610641v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551942v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551936v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439355v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101366v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551928v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373529v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610629v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373540v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501683v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501688v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373589v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610631v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610620v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373616v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373599v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610649v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373607v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373623v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610628v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373630v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373647v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373642v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373638v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373649v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373651v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373668v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01339706v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610630v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373674v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373679v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069355v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069356v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cei.860" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069357v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069358v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cei.612" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069359v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610640v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849820v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza M&#233;ry" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372364v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372370v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372366v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393565v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610658v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610660v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372362v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01339721v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01339719v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723823v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698778v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069352v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552070v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698874v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698880v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698871v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698875v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698882v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698893v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698870v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698876v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698887v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698883v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698894v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698946v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698949v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610675v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610671v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01339708v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321785v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321761v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321771v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01339709v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321767v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321769v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01339711v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01339716v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321750v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321747v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321782v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01339717v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321759v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321732v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01339713v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330849v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01339724v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698861v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefrm.11373" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610652v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Ternaux" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372361v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Thomine" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dominique" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Amazan" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crm.14075" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05161197v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Prioux" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Guez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431341v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florence-bistagne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7798-7606" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076764354" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anr.fr/Projet-ANR-23-CE54-0002" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/076764354" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578040v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bistagne" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Ternaux Bernard Urbani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Enriquez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610645v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinando Cascone" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372360v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Ferrer-Bartomeu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Mouren" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14184-6" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610643v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01339720v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610641v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551942v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551936v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439355v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101366v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551928v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373529v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610629v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373540v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501683v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501688v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373589v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610620v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610631v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373607v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373616v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373599v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610649v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610628v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373630v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373623v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373647v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373642v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373638v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373649v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373651v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373668v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01339706v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610630v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373674v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373679v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069355v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069356v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cei.860" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069357v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069358v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cei.612" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069359v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610640v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578043v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849820v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza M&#233;ry" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393565v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Boidin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372364v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372370v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372366v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610658v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610660v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372362v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01339721v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01339719v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723823v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698778v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069352v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552070v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578173v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonietta Iacono" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698874v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698871v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698882v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698875v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698880v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698893v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698876v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698870v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698883v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698887v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698894v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698946v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698949v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610675v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610671v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01339708v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321785v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321761v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321771v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01339709v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321767v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321769v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01339711v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01339716v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321750v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321747v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01339713v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321732v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01339717v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321782v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321759v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330849v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01339724v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610647v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698861v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefrm.11373" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610652v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Ternaux" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372361v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Thomine" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dominique" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Amazan" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crm.14075" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05161197v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Prioux" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Guez" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431341v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>