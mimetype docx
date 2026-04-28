--- v1 (2026-04-07)
+++ v2 (2026-04-28)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Florence Bistagne </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">florence-bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7798-7606</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">076764354</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maîtresse de conférences HDR à l'université d'Avignon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">==============================================</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Coordinatrice  de l'ANR LUXART (2023-2027) sur le luxe et les arts en Méditerranée au XVe siècle</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://anr.fr/Projet-ANR-23-CE54-0002</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thématiques de recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultures et pratiques de l’écrit en Méditerranée occidentale (Italie, France, Espagne) XIIIe-XVIe siècle</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire de la réception de l'Antiquité et de la tradition classique du Moyen Âge à la Renaissance - Néolatin</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éditions critiques, traductions et humanités numériques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue, littérature et civilisation de l’Italie du Moyen Âge et de la Renaissance</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Curriculum</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ancienne élève de l’</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole normale supérieure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (1994-1998), j’ai obtenu une maîtrise d’études latines (1995) et un DEA d’études néolatines (1997) à l’Université Paris-IV, un doctorat d’études romanes (2003, Université de Provence) et une </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Habilitation à diriger des recherches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2018, Université Paris VIII). J’ai obtenu l’agrégation d’italien en 1996 (rang 2).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J'ai été </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">membre junior de l'Institut universitaire de France 2014-2019.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> à l’université Paris-IV Sorbonne (Institut de Latin, 1998-2000), </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et chargée de cours à l’Université de Provence (département des sciences de l’Antiquité (2005-2009), j’ai été élue en </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maître de conférences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> à l’université d’Avignon en Etudes italiennes Moyen Âge et Renaissance. J’ai aussi occupé les postes de chargée de communication du groupe L’Oréal (2000-2001) et de Directrice de la Communication de l'Etablissement public d'aménagement Euroméditerranée à Marseille (2001-2003), ainsi que de Traductrice juridique free-lance, expert près la Cour d'Appel d'Aix-en-Provence.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Recherche - Rayonnement international - Expertises</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis membre de l’EA 4277 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICTT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Identités Culturelles, Textes et Théâtralité, d’Avignon Université depuis 2009. Je suis membre associée de l’EA 7241, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">LUHCIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Universitaire Histoire Cultures Italie Europe, Université de Grenoble Alpes, depuis 2016, du </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Labex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">OBVIL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Paris-IV-Sorbonne, Observatoire de la Vie Littéraire, pour le programme « Facéties », recension du fonds « primaire »de la bibliothèque du château de Chantilly, numérisation et mise à disposition du corpus. J’ai été membre de deux programmes </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERHO 2011-2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> , Etudes sur la Réception d’Horace à la Renaissance, porté par l’université de Paris III et </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HTLF 2010-2015,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Histoire des Traductions en Langue Française, porté par l’université de Paris IV, pour les périodes XVIIe-XVIIIe et XVe-XVIe siècles.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis membre du Comité Scientifique du </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">CESURA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centro Europeo di Studi su Umanesimo e Rinascimento Aragonese, Université de Naples Federico II, Université de la Basilicata, Université de Naples L'Orientale, Université de Gérone. J’ai été lauréate de l'appel à concours sur fonds européens organisé par </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">l’Université</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">de</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gênes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> pour la traduction en langue italienne de </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trois tragédies humanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Achilles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> d’Antonio Loschi, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de Gregorio Correr, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hiensal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de Leonardo Dati, édition de Jean-Frédéric Chevalier, Paris, Les Belles Lettres (« Les Classiques de l’humanisme »), 2010, pour la collection Teatro Umanistico, Edizioni del Galluzzo, Florence.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">En délégation </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> en 2021/2022 au </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">CESR,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Centre d'Études supérieures de la Renaissance de Tours, j'ai été </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">chercheur résident</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> à l'</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">École française de Rome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> en 2021 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">professeur invité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> à l’Université de Naples Federico II (avril 2019, avril 2017, février 2016), de Viterbo (avril 2019), de Roehampton (février 2019).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Socio corrispondente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Roma nel Rinascimento</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, programme hébergé par l’University of California, Rome Study Center depuis 2012 ; membre de la </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renaissance Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> depuis 2006 ; membre depuis 1997 de l*’International Association for NeoLatin Studies,* participation aux congrès de Bari (1997), Cambridge (2000), Budapest (2006), Uppsala (2009), Munster (2012), Albacete (2018). De 1996 à 2004 j’ai été membre de l’</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Istituto Internazionale di Studi Piceni</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Sassoferrato)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je co-dirige la revue </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RHR,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renaissance Humanisme Réforme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et la revue </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CESURA ;</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> je suis membre du comité de lecture de la revue </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théâtres du Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et je suis expert pour les revues : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPOLIA. Journal of Medieval Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Recherches Médiévales et Humanistes.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J'ai été expert HCERES et je suis </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">membre du Comité national du CNRS pour la section 35</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Arts, littératures, philosophie</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Publications et travaux</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis auteur de 6 ouvrages personnels dont 1 sous presse en 2025 ; j’ai co-dirigé 5 ouvrages collectifs ; participé à 9 ouvrages collectifs ; publié 24 articles dont 16 dans des revues à comité de lecture international et rédigé 25 recensions pour la </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bryn Mawr Classical Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renaissance Quarterly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Medieval Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neo-Latin News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et la </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliothèque d'Humanisme et de Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Droz).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J’ai organisé 14 colloques ou journées d’études, dont 8 à l’international et été membre du comité scientifique de 13 colloques ou journées d’études, dont 11 à l’international; j’ai participé à 58 colloques, journées d’études ou séminaires doctoraux dont 35 à l’international.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Directions de thèses et mémoires - Enseignement</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.theses.fr/076764354</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Je dirige actuellement deux thèses : sur les « Italiens » à Marseille au XVe siècle à l’époque de René d’Anjou, « roi de Naples », en étudiant, à travers l’établissement de corpus, une société, ses acteurs et ses pratiques linguistiques et culturelles ; sur les</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chansons provençales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de Damase Arbaud (collecte publiée en 1862-64) édition critique et traduction, dans leurs versions telles qu’elles ont été collectées, en remontant aux manuscrits disponibles et en respectant leurs graphies et langues d’origine sur un arc temporel du XIVe au XIXe siècle.**</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J'ai dirigé 20 mémoires de M2 dans le cadre du master international avec diplôme conjoint avec l'Université de Milan.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J'ai enseigné en départements d’italien et de latin, à tous niveaux (de la L1 au doctorat et préparation à l’agrégation et capes).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le théâtre d'Alphonse Daudet : des succès oubliés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Ternaux Bernard Urbani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Enriquez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Classiques Garnier, 2025, 978-2-406-18491-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05578040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Pontano, Correspondance. Lettres familières, édition critique bilingue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferdinando Cascone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Classiques Garnier, 2024, Correspondances et mémoires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minorités, migrations, mondialisation en Méditerranée XIVe-XVIe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Ferrer-Bartomeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaële Mouren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Classiques Garnier, 2022, Rencontres, 559; Civilisation médiévale, 50, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-14184-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03372360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Pontano, Antonius et Charon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Classiques Garnier, A paraître, Textes de la Renaissance</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduction itaiienne Antonio Loschi, Achilles, Gregorio Correr, Progne, Leonardo Dati, Hiensal, Les Belles Lettres « Les Classiques de l’Humanisme », Paris, 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edizioni del Galluzzo, 2013, Teatro Umanistico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Pontano, De Sermone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Honoré Champion, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la delectatio au delectus : plaisir et juste milieu comme vertus sociales chez Giovanni Pontano (1429-1503)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Langues néo-latines : revue de langues vivantes romanes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05551942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autoritratto del poeta in Orazio : Giovanni Pontano a Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studi Rinascimentali : rivista internazionale di letteratura italiana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 23, pp.49-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05551936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review - Sébastien Douchet, Une réception du Moyen Âge au XVIIe siècle. Lectures et usages des textes médiévaux par les Gallaup de Chasteuil (1575-1719), Paris, Honoré Champion, 2019.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">H-France Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24, pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04439355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des souverains plurilingues pour un royaume multilingue : d'Alphonse d'Aragon à Ferdinand de Naples 1442-1503</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pedralbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 43, pp.135-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04101366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conjuguer le multilinguisme des personnes au plurilinguisme littéraire : l'usage des langues dans la Naples aragonaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de l’École française de Rome – Moyen Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 135 (1), pp.29-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05551928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review, Blanc Pierre, Pétrarque. Le Chansonnier (Canzoniere), édition critique et traduction. Textes du Mondes. Classiques Jaunes. Classiques Garnier. Paris, 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Medieval Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Au conservatoire des bonnes manières : Virgile modèle d'élégance et d'esprit dans l'humanisme napolitain »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Camenae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review, Julia Gaisser, Giovanni Gioviano Pontano, Dialogues, volume 3 – Aegidius and Asinus, traduction Julia Gaisser, The I Tatti Renaissance Library, Harvard University Press, Cambridge Massachussetts London England, 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bryn Mawr Classical Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review, Margaret M. Mcgowan, Festival and violence. princely entries in the context of war, 1480-1635, Brepols, Turhnout, 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réforme, Humanisme, Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.192-197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03501683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review, Poco a poco. L'apport de l'édition italienne dans la culture francophone. actes du LXe colloque international d'études humanistes (CESR, 27-30 juin 2017), dir. Chiara Lastraioli et Massimo Scandola, Etudes Renaissantes, Turnhout, Brepols, 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réforme, Humanisme, Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.202-203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03501688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review, Pierre Laurens, Pétrarque. L'Afrique/ Affrica. Tome second, livres VI-IX. Les classiques de l'humanisme, 48, Paris: Les Belles Lettres, 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bryn Mawr Classical Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Traduire Rabelais : pour une archéologie des traductions en italien, anglais, espagnol »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année rabelaisienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3, p. 373-382</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le plurilinguisme, objet d’histoire ? Le royaume de Naples et Giovanni Pontano. Étude de cas linguistique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écrire l'histoire - Histoire, Littérature, Esthétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19, p. 117-125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review, Shulamit Furstenberg-Levi, The Accademia Pontaniana a model of a humanist network, Brill, Brill Studies in Intellectual History n° 258, Leiden-Boston, 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renaissance Quarterly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.1466-1467</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review, Susanna Gambino Longo, Sine moribus errantes. Les discours sur les temps premiers à la Renaissance italienne, Droz, Cahiers d'Humanisme et Renaissance n° 129, Genève, 2016,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renaissance Quarterly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.1039-1040</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review, Angelo Poliziano, Praelectiones 2, Edizione Nazionale delle Opere di Angelo Poliziano, Testi, IX. 2, ed. Giorgia Zollino, Leo S. Olschki, Florence, 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neo-Latin News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.127-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Relire Plaute dans la facétie du Quattrocento. Personnages, langue, mise en scène »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Recherches Médiévales et Humanistes = Journal of Medieval and Humanistic Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 32, p. 175-187</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vrbanus, festiuus, comis, lepidus ? Nommer la civilisation des moeurs en latin au Quattrocento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection des études augustiniennes. Série Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 201, p. 463-478</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review, Sylvie Laigneau-Fontaine, Catherine Langlois-Pézeret, Gilbert Ducher. Épigrammes, Textes littéraires de la Renaissance, 18. Paris, Champion, 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bryn Mawr Classical Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review, Ciabattoni, Francesco, Elsa Filosa and Kristina Olson, eds. Boccaccio 1313-201, Memoria del tempo, 48. Ravenna: Longo, 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Medieval Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review, Fourteenth-Century Classicism: Petrarch and Bernat Metge, études réunies par Lluís Cabré, Alejandro Coroleu et Jill Kraye, Londres - Turin: The Warburg Institute - Nino Aragno Editore, Warburg Institute Colloquia 21, 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliothèque d'Humanisme et Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.459-461</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review, Poésie latine à haute voix (1500-1700) , Etudes réunies par L. Isebaert, A. Smeesters (eds.), Brepols, Turhout, 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neo-Latin News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.82-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review, Matteo Soranzo, Poetry and Identity in Quattrocento Naples, Ashgate, 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renaissance Quarterly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.974-975</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review, Theodore Bibliander. De ratione communi omnium linguarum et literarum commentarius. Hagit Amirav and Hans-Martin Kirn. Foreword by Irena Backus. Travaux d’Humanisme et Renaissance, 475. Geneva: Librairie Droz S.A., 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliothèque d'Humanisme et Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.492-494</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review, Abbamonte, Giancarlo. Diligentissimi vocabulorum perscrutatores: lessicografia ed esegesi dei testi classici nell'umanesimo romano di XV secolo. Testi e studi di cultura classica, 56. Pisa: Edizioni ETS, 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bryn Mawr Classical Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review, Pétrarque, Triomphes (Trionfi), traduction française en vers de Simon Bourgouin. Édition critique par Gabriella Parussa et Elina Suomela-Härmä, Genève, Droz, Travaux d’Humanisme et Renaissance, CDXCV, 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français préclassique (1500-1650)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.230-232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles et contre-modèles de l'humanisme napolitain : Giovanni Pontano à la recherche d'une langue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études italiennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Modèles et contre-modèles de l'humanisme napolitain : Giovanni Pontano à la recherche d'une langue, 15, pp.99-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les lectures médiévales de Giovanni Pontano »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neulateinisches Jahrbuch</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 14, p. 5-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review, Girolamo Frascatoro, fra medicina, filosofia e scienze della natura, atti del Convegno internazionale di studi in occasione del 450° anniversario della morte, Verona-Padova, 9-11 ottobre 2003, a cura di Alessandro Pastore e Enrico Peruzzi, Florence Olschki, 2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neo-Latin News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.260-262</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review, Fabrizio-Costa & F. La Brasca, Filippo Beroaldo l’Ancien-Filippo Beroaldo il Vecchio, Un passeur d’humanités - Un Umanista ad limina, Leia, Université de Caen, vol.5, 2005, Peter Lang, Bern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neo-Latin News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.268-269</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le &amp;quot;De Sermone&amp;quot; de Giovanni Pontano est-il un traité de savoir-vivre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Silva. Estudios de humanismo y tradición clásica </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 6, pp.37-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pontano, Castiglione, Guazzo : facétie et normes de comportement dans la trattatistica de la Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études italiennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 6, pp.183-192. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cei.860⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les créations verbales dans le De Sermone de Giovanni Pontano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studi umanistici Piceni</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, XXV, pp.225-229</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citations et sources antiques implicites dans le Secretum de Pétrarque (prologue et livre I)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études italiennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 4, pp.19-32. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cei.612⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre latin et vulgaire, entre tradition et modernité, entre '400 et '500 : le De Sermone de Pontano, une œuvre à la croisée des chemins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annali della Facoltà delle Lettere di Bari</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Mauvais usages de la parole : flatteurs et querelleurs dans le De Sermone de Pontano », Studi Umanistici Piceni, XX, 2000, p 196-203.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studi umanistici Piceni</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le théâtre d'Alphonse Daudet. Des succès oubliés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, pp.7-21, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05578043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D'une majorité populaire à une minorité intellectuelle. Les métamorphoses de la langue de Plaute, du 2è s. av. J.-C. au 15è s. ap. J.-C.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liza Méry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. Bistagne; J. Ferrer-Bartomeu; R. Mouren. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Minorités, migrations, mondialisation en Méditerranée, 14è-16è s.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, pp.221-238, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03849820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preface and Acknowledgements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Boidin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaële Mouren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Florence Bistagne; Carole Boidin; Raphaële Mouren. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Afterlife of Apuleius, Proceedings of the International Conference (Warburg Institute &amp; Institute of Classical Studies, Londres, 3-4 mars 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of London Press, pp.xi-xiv, 2021, Bulletin of the Institute of Classical Studies Supplements, 978-1-905670-95-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04393565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Graecia capta ferum victorem cepit, Français et Aragonais au royaume de Naples (1442-1503) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Bertrand. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres facétieuses entre France et Italie. Pour une généalogie du rire européen.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rencontres (501), Classiques Garnier, p. 189-201, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03372364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Castiglione traducteur, imitateur, inventeur? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nora Viet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduire le mot d'esprit. Pour une géographie du rire dans l'Europe de la Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rencontres (490), Classiques Garnier, p. 21-33, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03372370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Naissance et parcours de la facétie comme forme brève au Quattrocento : des lectures antiques pour un genre moderne »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Bertrand. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives facétieuses et esprit de connivence dans la première modernité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rencontres (502), Classiques Garnier, p. 35-48, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03372366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Éditer et traduire une correspondance humaniste : enjeux et méthodes. Le cas Giovanni Pontano »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cécile Terreaux-Scotto; Patrizia De Capitani. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualités de l'humanisme. Mélanges offerts à Serge Stolf</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, p. 259-276, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« À l'école du bon goût et de la grammaire : humour et savoir-vivre »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Corinne François-Denève. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La chaire est triste, humour et enseignement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.75-84, 2017, collection Éthique de la création</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sac de Rome, p. 1173-1179</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liza Méry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruno Dumézil. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Barbares</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03372362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre collectif &amp;quot;poésie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire des traductions en langue française, volume XV-XVIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Verdier, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Édition numérique des Satires et Epîtres dans l’édition de Josse Bade (1503) et de Lambin (1561), Satires, Epitres et Art Poétique dans la traduction italienne de Lodovico Dolce (1556).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Satires, Epitres d'Horace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review. Biondus Flavius Edizione nazionale delle opere di Biondo Flavio, 7. Roma Istituto Storico Italiano per il Medioevo, 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bryn Mawr Classical Review. 2022.07.06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03723823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review Comparing two Italies : civic tradition, trade networks, family relationships between the Italy of communes and the kingdom of Sicily, edited by Patrizia Mainoni and Nicola Lorenzo Barile, Brepols, Turhnout, 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renaissance, Humanisme, Réforme, 94</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.200-203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les quarante plus belles pages de la littérature française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Bon Roi René à travers le prisme aragonais: entre vituperatio et laudatio. Représentations et enjeux politiques dans la littérature napolitaine du XVe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communiquer, traduire, interpréter. Art et littérature au XVe siècle entre France et Italie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lausanne, Feb 2026, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05552070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luxe et mythologie : figures mythologiques et abondance dans la poésie pontanienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonietta Iacono</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération internationale des études classiques, Jul 2025, Wroclaw, University of Wroclaw, Pologne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05578173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde finale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">En parlant, en écrivant,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Luxembourg, université campus de Belval, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dire l'ingratitudine dei potenti : il dialogo Asinus di Giovanni Pontano e la pace tra Ferdinando d'Aragona ed Innocenzo VIII (1486)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Los usos políticos del diálogo en la Monarquía hispánica en la época moderna</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Colegio de Espana Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferdinand d’Aragon entre Hannibal et Catilina ? Simulation et dissimulation aux temps des guerres d’Italie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(Ab)jurer sa parole. Promettre la guerre et s’engager pour la paix pendant les crises de l’époque moderne (XVIe-XVIIe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Université de Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le langage métamédical dans la satire en latin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles perspectives facétieuses. Facétie et thérapie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Université de Clermont Auvergne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rethinking theories and redifining pratices of luxury in the Quattrocento : Giovanni Pontano's De Splendore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renaissance Society of America meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au conservatoire des bonnes manières : l'Académie napolitaine pendant les Guerres d'Italie (1494-1501)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire doctoral (In)civilités : langue, discours, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sorbonne Université, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloge du luxe dans la littérature humaniste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metaphysica paupera. La spéculation métaphysique humaniste, XIVe-XVIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Centre d'Etudes Supérieures de la Renaissance de Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Auto)portrait du poète en Horace : Giovanni Pontano et la baie de Naples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Reverence de l’antiquaille » et créativité : les diverses formes de la transmission du patrimoine textuel antique à la Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Paris-Est Créteil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roma e i Romani nelle opere di Giovanni Pontano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Early Modern Rome 4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, university of Notre Dame Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les langues au royaume de Naples: conjuguer le multilinguisme des personnes et le plurilinguisme littéraire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plurilingualism in the kingdom of Naples (1442-1503) : reassessing uses and literary production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole française de Rome; Warburg Institute; ICTT université d'Avignon, Jul 2021, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plurilingualism in Early Modern Western Europe: Poetical, Cultural, and Political Choices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renaissance Society of America Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Philadelphia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduire le plurilinguisme, enjeux et méthodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier franco-américain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PSL- Penn University, Apr 2020, Philadelphie, États-Unis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La langue de Plaute, pour une majorité populaire ou une minorité intellectuelle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Minorités, migrations, mondialisation : Méditerranée, XIVe-XVIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, université d'Avignon- Ecole française de Rome - Casa de Velazquez, Feb 2020, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les publics de la facétie 1450-1650</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Renaissance Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, La Nouvelle Orléans, États-Unis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Pontano au miroir de sa correspondance familière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'International Association for NeoLatin Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Albacete, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Castiglione traducteur dans le Libro del Cortegiano »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Pour une cartographie du rire à la Renaissance : traduire le mot d’esprit » </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Blaise Pascal, Clermont-Ferrand, 2014, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graecia capta ferum victorem cepit »: Aragonais et Napolitains 1442-1503</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Peuples conquérants, peuples conquis : perceptions identitaires au Moyen-Âge en Europe »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, université de Paris IV Sorbonne, Nov 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theories about grammar as a resistance to linguistic dominance in Renaissance Naples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LX° Congrès de la Renaissance Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, New-York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formes et fonction de Médée dans la tragédie du premier humanisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque" Idées et formes du tragique dans la société et la culture italiennes de la première modernité à la fin de l’époque moderne"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole normale supérieure de Lyon - Université Stendhal Grenoble III, Jun 2013, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Pontano lecteur de Martial : l’hispanité revue au prisme du classicisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formas y sentidos de la cultura literaria en Europa entre 1450 y 1650</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Vitoria-Pays Basque, Nov 2013, Vitoria-Gasteiz, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trouver une langue: l’Antonius de Giovanni Pontano ou l’inutile Grand Tour d’Italie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’IANLS (International Association for NeoLatin Studies ) " Litterae neolatinae, sedes et quasi domicilia rerum religiosarum et politicarum"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Munster, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgilio : un modello di umorismo nel De Sermone di Giovanni Pontano.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Virgil and Renaissance Culture »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Verona, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’amitié dans les sodalités du Quattrocento italien: une topique de la civilisation des moeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Sator (Société pour l’Analyse de la Topique Romanesque),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Victoria (Canada), 2012, Victoria, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imitation and Identity: Martial and Plautus and the Humanistic Debate on Latin Language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LVIII° meeting Renaissance Society of America, Washington DC (USA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nature et fonction des provençalismes dans le Canzoniere de Pétrarque : entre imitation et identité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Les Troubadours et l’Italie XIIIe-XVIe siècles »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les traductions facétieuses de Pontano dans les récits de Lodovico Domenichi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’études " Facétie et Dialogue aux XVI° et XVII° siècles "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, université de Clermont Ferrand, Nov 2012, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oderunt hilarem tristes tristemque iocosi: humour, grammaire et bon goût dans l’humanisme napolitain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du CORHUM (Centre de Recherches sur l’Humour),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Versailles Saint Quentin en Yvelines, 2011, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Cavalcanti and the Neapolitan Humanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XLII° Congrès de la Northeast Modern Languages Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, New Brunschwick, États-Unis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduire les textes humanistes: le statut de la citation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journée d’étude HuRBI Université de Grenoble III,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forme et fonction du dialogue dans l’humanisme napolitain : l’Antonius de Giovani Pontano (1429-1503)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le dialogue comme genre littéraire de l’Antiquité à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CELIS (Centre d’Etude sur les Littératures et la Sociopoétique), Feb 2011, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Medieval Readings of Giovanni Pontano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LVII° Congrès de la Renaissance Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Me racontez pas d'histoires, podcast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01330849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pirandello, Six personnages en quête d’auteur, conférence avec le metteur en scène Stéphane Braunschweig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The afterlife of Apuleius</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Boidin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaële Mouren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, London, United Kingdom. 140, 2021, Bulletin of the Institute of Classical Studies Supplements, 978-1-905670-95-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plurilingualism in the Kingdom of Naples (1442-1503). Reassessing uses and literary production from Naples and beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaële Mouren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de l’École française de Rome – Moyen Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 135 (1), 2023, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mefrm.11373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Comédie et l’étranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Ternaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théâtres du Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La facétie sur les tréteaux : XVe - XVIIe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Thomine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dominique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Amazan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Recherches Médiévales et Humanistes = Journal of Medieval and Humanistic Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 32, 2017, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/crm.14075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03372361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Prioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Guez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des images du poétique, vol. II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1621-1628</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05161197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des images du poétique dans l'Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, p. 1609-1616</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04431341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId130"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Florence Bistagne </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">florence-bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7798-7606</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">076764354</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maîtresse de conférences HDR à l'université d'Avignon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">==============================================</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Coordinatrice  de l'ANR LUXART (2023-2027) sur le luxe et les arts en Méditerranée au XVe siècle</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://anr.fr/Projet-ANR-23-CE54-0002</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thématiques de recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultures et pratiques de l’écrit en Méditerranée occidentale (Italie, France, Espagne) XIIIe-XVIe siècle</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire de la réception de l'Antiquité et de la tradition classique du Moyen Âge à la Renaissance - Néolatin</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éditions critiques, traductions et humanités numériques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue, littérature et civilisation de l’Italie du Moyen Âge et de la Renaissance</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Curriculum</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ancienne élève de l’</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole normale supérieure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (1994-1998), j’ai obtenu une maîtrise d’études latines (1995) et un DEA d’études néolatines (1997) à l’Université Paris-IV, un doctorat d’études romanes (2003, Université de Provence) et une </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Habilitation à diriger des recherches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2018, Université Paris VIII). J’ai obtenu l’agrégation d’italien en 1996 (rang 2).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J'ai été </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">membre junior de l'Institut universitaire de France 2014-2019.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> à l’université Paris-IV Sorbonne (Institut de Latin, 1998-2000), </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et chargée de cours à l’Université de Provence (département des sciences de l’Antiquité (2005-2009), j’ai été élue en </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maître de conférences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> à l’université d’Avignon en Etudes italiennes Moyen Âge et Renaissance. J’ai aussi occupé les postes de chargée de communication du groupe L’Oréal (2000-2001) et de Directrice de la Communication de l'Etablissement public d'aménagement Euroméditerranée à Marseille (2001-2003), ainsi que de Traductrice juridique free-lance, expert près la Cour d'Appel d'Aix-en-Provence.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Recherche - Rayonnement international - Expertises</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis membre de l’EA 4277 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICTT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Identités Culturelles, Textes et Théâtralité, d’Avignon Université depuis 2009. Je suis membre associée de l’EA 7241, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">LUHCIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Universitaire Histoire Cultures Italie Europe, Université de Grenoble Alpes, depuis 2016, du </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Labex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">OBVIL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Paris-IV-Sorbonne, Observatoire de la Vie Littéraire, pour le programme « Facéties », recension du fonds « primaire »de la bibliothèque du château de Chantilly, numérisation et mise à disposition du corpus. J’ai été membre de deux programmes </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERHO 2011-2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> , Etudes sur la Réception d’Horace à la Renaissance, porté par l’université de Paris III et </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HTLF 2010-2015,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Histoire des Traductions en Langue Française, porté par l’université de Paris IV, pour les périodes XVIIe-XVIIIe et XVe-XVIe siècles.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis membre du Comité Scientifique du </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">CESURA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centro Europeo di Studi su Umanesimo e Rinascimento Aragonese, Université de Naples Federico II, Université de la Basilicata, Université de Naples L'Orientale, Université de Gérone. J’ai été lauréate de l'appel à concours sur fonds européens organisé par </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">l’Université</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">de</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gênes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> pour la traduction en langue italienne de </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trois tragédies humanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Achilles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> d’Antonio Loschi, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de Gregorio Correr, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hiensal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de Leonardo Dati, édition de Jean-Frédéric Chevalier, Paris, Les Belles Lettres (« Les Classiques de l’humanisme »), 2010, pour la collection Teatro Umanistico, Edizioni del Galluzzo, Florence.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">En délégation </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> en 2021/2022 au </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">CESR,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Centre d'Études supérieures de la Renaissance de Tours, j'ai été </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">chercheur résident</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> à l'</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">École française de Rome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> en 2021 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">professeur invité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> à l’Université de Naples Federico II (avril 2019, avril 2017, février 2016), de Viterbo (avril 2019), de Roehampton (février 2019).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Socio corrispondente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Roma nel Rinascimento</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, programme hébergé par l’University of California, Rome Study Center depuis 2012 ; membre de la </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renaissance Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> depuis 2006 ; membre depuis 1997 de l*’International Association for NeoLatin Studies,* participation aux congrès de Bari (1997), Cambridge (2000), Budapest (2006), Uppsala (2009), Munster (2012), Albacete (2018). De 1996 à 2004 j’ai été membre de l’</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Istituto Internazionale di Studi Piceni</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Sassoferrato)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je co-dirige la revue </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RHR,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renaissance Humanisme Réforme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et la revue </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CESURA ;</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> je suis membre du comité de lecture de la revue </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théâtres du Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et je suis expert pour les revues : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPOLIA. Journal of Medieval Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Recherches Médiévales et Humanistes.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J'ai été expert HCERES et je suis </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">membre du Comité national du CNRS pour la section 35</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Arts, littératures, philosophie</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Publications et travaux</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis auteur de 6 ouvrages personnels dont 1 sous presse en 2025 ; j’ai co-dirigé 5 ouvrages collectifs ; participé à 9 ouvrages collectifs ; publié 24 articles dont 16 dans des revues à comité de lecture international et rédigé 25 recensions pour la </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bryn Mawr Classical Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renaissance Quarterly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Medieval Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neo-Latin News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et la </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliothèque d'Humanisme et de Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Droz).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J’ai organisé 14 colloques ou journées d’études, dont 8 à l’international et été membre du comité scientifique de 13 colloques ou journées d’études, dont 11 à l’international; j’ai participé à 58 colloques, journées d’études ou séminaires doctoraux dont 35 à l’international.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Directions de thèses et mémoires - Enseignement</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.theses.fr/076764354</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Je dirige actuellement deux thèses : sur les « Italiens » à Marseille au XVe siècle à l’époque de René d’Anjou, « roi de Naples », en étudiant, à travers l’établissement de corpus, une société, ses acteurs et ses pratiques linguistiques et culturelles ; sur les</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chansons provençales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de Damase Arbaud (collecte publiée en 1862-64) édition critique et traduction, dans leurs versions telles qu’elles ont été collectées, en remontant aux manuscrits disponibles et en respectant leurs graphies et langues d’origine sur un arc temporel du XIVe au XIXe siècle.**</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J'ai dirigé 20 mémoires de M2 dans le cadre du master international avec diplôme conjoint avec l'Université de Milan.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J'ai enseigné en départements d’italien et de latin, à tous niveaux (de la L1 au doctorat et préparation à l’agrégation et capes).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le théâtre d'Alphonse Daudet : des succès oubliés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Ternaux Bernard Urbani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Enriquez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Classiques Garnier, 2025, 978-2-406-18491-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05578040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Pontano, Correspondance. Lettres familières, édition critique bilingue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferdinando Cascone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Classiques Garnier, 2024, Correspondances et mémoires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minorités, migrations, mondialisation en Méditerranée XIVe-XVIe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Ferrer-Bartomeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaële Mouren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Classiques Garnier, 2022, Rencontres, 559; Civilisation médiévale, 50, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-14184-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03372360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Pontano, Antonius et Charon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Classiques Garnier, A paraître, Textes de la Renaissance</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduction itaiienne Antonio Loschi, Achilles, Gregorio Correr, Progne, Leonardo Dati, Hiensal, Les Belles Lettres « Les Classiques de l’Humanisme », Paris, 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edizioni del Galluzzo, 2013, Teatro Umanistico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Pontano, De Sermone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Honoré Champion, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la delectatio au delectus : plaisir et juste milieu comme vertus sociales chez Giovanni Pontano (1429-1503)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Langues néo-latines : revue de langues vivantes romanes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05551942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autoritratto del poeta in Orazio : Giovanni Pontano a Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studi Rinascimentali : rivista internazionale di letteratura italiana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 23, pp.49-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05551936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review - Sébastien Douchet, Une réception du Moyen Âge au XVIIe siècle. Lectures et usages des textes médiévaux par les Gallaup de Chasteuil (1575-1719), Paris, Honoré Champion, 2019.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">H-France Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24, pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04439355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des souverains plurilingues pour un royaume multilingue : d'Alphonse d'Aragon à Ferdinand de Naples 1442-1503</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pedralbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 43, pp.135-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04101366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conjuguer le multilinguisme des personnes au plurilinguisme littéraire : l'usage des langues dans la Naples aragonaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de l’École française de Rome – Moyen Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 135 (1), pp.29-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05551928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review, Blanc Pierre, Pétrarque. Le Chansonnier (Canzoniere), édition critique et traduction. Textes du Mondes. Classiques Jaunes. Classiques Garnier. Paris, 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Medieval Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Au conservatoire des bonnes manières : Virgile modèle d'élégance et d'esprit dans l'humanisme napolitain »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Camenae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review, Julia Gaisser, Giovanni Gioviano Pontano, Dialogues, volume 3 – Aegidius and Asinus, traduction Julia Gaisser, The I Tatti Renaissance Library, Harvard University Press, Cambridge Massachussetts London England, 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bryn Mawr Classical Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review, Margaret M. Mcgowan, Festival and violence. princely entries in the context of war, 1480-1635, Brepols, Turhnout, 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réforme, Humanisme, Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.192-197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03501683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review, Poco a poco. L'apport de l'édition italienne dans la culture francophone. actes du LXe colloque international d'études humanistes (CESR, 27-30 juin 2017), dir. Chiara Lastraioli et Massimo Scandola, Etudes Renaissantes, Turnhout, Brepols, 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réforme, Humanisme, Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.202-203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03501688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review, Pierre Laurens, Pétrarque. L'Afrique/ Affrica. Tome second, livres VI-IX. Les classiques de l'humanisme, 48, Paris: Les Belles Lettres, 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bryn Mawr Classical Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le plurilinguisme, objet d’histoire ? Le royaume de Naples et Giovanni Pontano. Étude de cas linguistique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écrire l'histoire - Histoire, Littérature, Esthétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19, p. 117-125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Traduire Rabelais : pour une archéologie des traductions en italien, anglais, espagnol »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année rabelaisienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3, p. 373-382</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review, Susanna Gambino Longo, Sine moribus errantes. Les discours sur les temps premiers à la Renaissance italienne, Droz, Cahiers d'Humanisme et Renaissance n° 129, Genève, 2016,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renaissance Quarterly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.1039-1040</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review, Angelo Poliziano, Praelectiones 2, Edizione Nazionale delle Opere di Angelo Poliziano, Testi, IX. 2, ed. Giorgia Zollino, Leo S. Olschki, Florence, 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neo-Latin News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.127-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Relire Plaute dans la facétie du Quattrocento. Personnages, langue, mise en scène »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Recherches Médiévales et Humanistes = Journal of Medieval and Humanistic Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 32, p. 175-187</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review, Shulamit Furstenberg-Levi, The Accademia Pontaniana a model of a humanist network, Brill, Brill Studies in Intellectual History n° 258, Leiden-Boston, 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renaissance Quarterly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.1466-1467</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vrbanus, festiuus, comis, lepidus ? Nommer la civilisation des moeurs en latin au Quattrocento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection des études augustiniennes. Série Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 201, p. 463-478</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review, Sylvie Laigneau-Fontaine, Catherine Langlois-Pézeret, Gilbert Ducher. Épigrammes, Textes littéraires de la Renaissance, 18. Paris, Champion, 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bryn Mawr Classical Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review, Ciabattoni, Francesco, Elsa Filosa and Kristina Olson, eds. Boccaccio 1313-201, Memoria del tempo, 48. Ravenna: Longo, 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Medieval Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review, Fourteenth-Century Classicism: Petrarch and Bernat Metge, études réunies par Lluís Cabré, Alejandro Coroleu et Jill Kraye, Londres - Turin: The Warburg Institute - Nino Aragno Editore, Warburg Institute Colloquia 21, 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliothèque d'Humanisme et Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.459-461</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review, Poésie latine à haute voix (1500-1700) , Etudes réunies par L. Isebaert, A. Smeesters (eds.), Brepols, Turhout, 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neo-Latin News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.82-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review, Matteo Soranzo, Poetry and Identity in Quattrocento Naples, Ashgate, 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renaissance Quarterly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.974-975</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review, Theodore Bibliander. De ratione communi omnium linguarum et literarum commentarius. Hagit Amirav and Hans-Martin Kirn. Foreword by Irena Backus. Travaux d’Humanisme et Renaissance, 475. Geneva: Librairie Droz S.A., 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliothèque d'Humanisme et Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.492-494</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review, Abbamonte, Giancarlo. Diligentissimi vocabulorum perscrutatores: lessicografia ed esegesi dei testi classici nell'umanesimo romano di XV secolo. Testi e studi di cultura classica, 56. Pisa: Edizioni ETS, 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bryn Mawr Classical Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review, Pétrarque, Triomphes (Trionfi), traduction française en vers de Simon Bourgouin. Édition critique par Gabriella Parussa et Elina Suomela-Härmä, Genève, Droz, Travaux d’Humanisme et Renaissance, CDXCV, 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français préclassique (1500-1650)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.230-232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles et contre-modèles de l'humanisme napolitain : Giovanni Pontano à la recherche d'une langue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études italiennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Modèles et contre-modèles de l'humanisme napolitain : Giovanni Pontano à la recherche d'une langue, 15, pp.99-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les lectures médiévales de Giovanni Pontano »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neulateinisches Jahrbuch</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 14, p. 5-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review, Girolamo Frascatoro, fra medicina, filosofia e scienze della natura, atti del Convegno internazionale di studi in occasione del 450° anniversario della morte, Verona-Padova, 9-11 ottobre 2003, a cura di Alessandro Pastore e Enrico Peruzzi, Florence Olschki, 2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neo-Latin News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.260-262</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le &amp;quot;De Sermone&amp;quot; de Giovanni Pontano est-il un traité de savoir-vivre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Silva. Estudios de humanismo y tradición clásica </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 6, pp.37-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review, Fabrizio-Costa & F. La Brasca, Filippo Beroaldo l’Ancien-Filippo Beroaldo il Vecchio, Un passeur d’humanités - Un Umanista ad limina, Leia, Université de Caen, vol.5, 2005, Peter Lang, Bern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neo-Latin News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.268-269</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pontano, Castiglione, Guazzo : facétie et normes de comportement dans la trattatistica de la Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études italiennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 6, pp.183-192. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cei.860⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les créations verbales dans le De Sermone de Giovanni Pontano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studi umanistici Piceni</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, XXV, pp.225-229</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citations et sources antiques implicites dans le Secretum de Pétrarque (prologue et livre I)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études italiennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 4, pp.19-32. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cei.612⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre latin et vulgaire, entre tradition et modernité, entre '400 et '500 : le De Sermone de Pontano, une œuvre à la croisée des chemins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annali della Facoltà delle Lettere di Bari</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Mauvais usages de la parole : flatteurs et querelleurs dans le De Sermone de Pontano », Studi Umanistici Piceni, XX, 2000, p 196-203.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studi umanistici Piceni</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le théâtre d'Alphonse Daudet. Des succès oubliés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, pp.7-21, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05578043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D'une majorité populaire à une minorité intellectuelle. Les métamorphoses de la langue de Plaute, du 2è s. av. J.-C. au 15è s. ap. J.-C.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liza Méry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. Bistagne; J. Ferrer-Bartomeu; R. Mouren. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Minorités, migrations, mondialisation en Méditerranée, 14è-16è s.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, pp.221-238, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03849820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Graecia capta ferum victorem cepit, Français et Aragonais au royaume de Naples (1442-1503) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Bertrand. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres facétieuses entre France et Italie. Pour une généalogie du rire européen.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rencontres (501), Classiques Garnier, p. 189-201, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03372364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Castiglione traducteur, imitateur, inventeur? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nora Viet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduire le mot d'esprit. Pour une géographie du rire dans l'Europe de la Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rencontres (490), Classiques Garnier, p. 21-33, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03372370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Naissance et parcours de la facétie comme forme brève au Quattrocento : des lectures antiques pour un genre moderne »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Bertrand. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives facétieuses et esprit de connivence dans la première modernité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rencontres (502), Classiques Garnier, p. 35-48, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03372366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preface and Acknowledgements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Boidin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaële Mouren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Florence Bistagne; Carole Boidin; Raphaële Mouren. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Afterlife of Apuleius, Proceedings of the International Conference (Warburg Institute &amp; Institute of Classical Studies, Londres, 3-4 mars 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of London Press, pp.xi-xiv, 2021, Bulletin of the Institute of Classical Studies Supplements, 978-1-905670-95-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04393565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Éditer et traduire une correspondance humaniste : enjeux et méthodes. Le cas Giovanni Pontano »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cécile Terreaux-Scotto; Patrizia De Capitani. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualités de l'humanisme. Mélanges offerts à Serge Stolf</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, p. 259-276, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« À l'école du bon goût et de la grammaire : humour et savoir-vivre »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Corinne François-Denève. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La chaire est triste, humour et enseignement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.75-84, 2017, collection Éthique de la création</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sac de Rome, p. 1173-1179</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liza Méry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruno Dumézil. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Barbares</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03372362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre collectif &amp;quot;poésie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire des traductions en langue française, volume XV-XVIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Verdier, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Édition numérique des Satires et Epîtres dans l’édition de Josse Bade (1503) et de Lambin (1561), Satires, Epitres et Art Poétique dans la traduction italienne de Lodovico Dolce (1556).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Satires, Epitres d'Horace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review. Biondus Flavius Edizione nazionale delle opere di Biondo Flavio, 7. Roma Istituto Storico Italiano per il Medioevo, 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bryn Mawr Classical Review. 2022.07.06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03723823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review Comparing two Italies : civic tradition, trade networks, family relationships between the Italy of communes and the kingdom of Sicily, edited by Patrizia Mainoni and Nicola Lorenzo Barile, Brepols, Turhnout, 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renaissance, Humanisme, Réforme, 94</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.200-203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les quarante plus belles pages de la littérature française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Bon Roi René à travers le prisme aragonais: entre vituperatio et laudatio. Représentations et enjeux politiques dans la littérature napolitaine du XVe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communiquer, traduire, interpréter. Art et littérature au XVe siècle entre France et Italie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lausanne, Feb 2026, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05552070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luxe et mythologie : figures mythologiques et abondance dans la poésie pontanienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonietta Iacono</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération internationale des études classiques, Jul 2025, Wroclaw, University of Wroclaw, Pologne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05578173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dire l'ingratitudine dei potenti : il dialogo Asinus di Giovanni Pontano e la pace tra Ferdinando d'Aragona ed Innocenzo VIII (1486)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Los usos políticos del diálogo en la Monarquía hispánica en la época moderna</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Colegio de Espana Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferdinand d’Aragon entre Hannibal et Catilina ? Simulation et dissimulation aux temps des guerres d’Italie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(Ab)jurer sa parole. Promettre la guerre et s’engager pour la paix pendant les crises de l’époque moderne (XVIe-XVIIe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Université de Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le langage métamédical dans la satire en latin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles perspectives facétieuses. Facétie et thérapie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Université de Clermont Auvergne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rethinking theories and redifining pratices of luxury in the Quattrocento : Giovanni Pontano's De Splendore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renaissance Society of America meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde finale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">En parlant, en écrivant,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Luxembourg, université campus de Belval, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au conservatoire des bonnes manières : l'Académie napolitaine pendant les Guerres d'Italie (1494-1501)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire doctoral (In)civilités : langue, discours, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sorbonne Université, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloge du luxe dans la littérature humaniste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metaphysica paupera. La spéculation métaphysique humaniste, XIVe-XVIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Centre d'Etudes Supérieures de la Renaissance de Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Auto)portrait du poète en Horace : Giovanni Pontano et la baie de Naples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Reverence de l’antiquaille » et créativité : les diverses formes de la transmission du patrimoine textuel antique à la Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Paris-Est Créteil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roma e i Romani nelle opere di Giovanni Pontano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Early Modern Rome 4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, university of Notre Dame Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les langues au royaume de Naples: conjuguer le multilinguisme des personnes et le plurilinguisme littéraire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plurilingualism in the kingdom of Naples (1442-1503) : reassessing uses and literary production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole française de Rome; Warburg Institute; ICTT université d'Avignon, Jul 2021, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plurilingualism in Early Modern Western Europe: Poetical, Cultural, and Political Choices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renaissance Society of America Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Philadelphia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduire le plurilinguisme, enjeux et méthodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier franco-américain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PSL- Penn University, Apr 2020, Philadelphie, États-Unis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La langue de Plaute, pour une majorité populaire ou une minorité intellectuelle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Minorités, migrations, mondialisation : Méditerranée, XIVe-XVIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, université d'Avignon- Ecole française de Rome - Casa de Velazquez, Feb 2020, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les publics de la facétie 1450-1650</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Renaissance Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, La Nouvelle Orléans, États-Unis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Pontano au miroir de sa correspondance familière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'International Association for NeoLatin Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Albacete, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Castiglione traducteur dans le Libro del Cortegiano »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Pour une cartographie du rire à la Renaissance : traduire le mot d’esprit » </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Blaise Pascal, Clermont-Ferrand, 2014, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graecia capta ferum victorem cepit »: Aragonais et Napolitains 1442-1503</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Peuples conquérants, peuples conquis : perceptions identitaires au Moyen-Âge en Europe »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, université de Paris IV Sorbonne, Nov 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theories about grammar as a resistance to linguistic dominance in Renaissance Naples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LX° Congrès de la Renaissance Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, New-York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formes et fonction de Médée dans la tragédie du premier humanisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque" Idées et formes du tragique dans la société et la culture italiennes de la première modernité à la fin de l’époque moderne"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole normale supérieure de Lyon - Université Stendhal Grenoble III, Jun 2013, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Pontano lecteur de Martial : l’hispanité revue au prisme du classicisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formas y sentidos de la cultura literaria en Europa entre 1450 y 1650</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Vitoria-Pays Basque, Nov 2013, Vitoria-Gasteiz, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgilio : un modello di umorismo nel De Sermone di Giovanni Pontano.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Virgil and Renaissance Culture »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Verona, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’amitié dans les sodalités du Quattrocento italien: une topique de la civilisation des moeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Sator (Société pour l’Analyse de la Topique Romanesque),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Victoria (Canada), 2012, Victoria, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imitation and Identity: Martial and Plautus and the Humanistic Debate on Latin Language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LVIII° meeting Renaissance Society of America, Washington DC (USA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trouver une langue: l’Antonius de Giovanni Pontano ou l’inutile Grand Tour d’Italie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’IANLS (International Association for NeoLatin Studies ) " Litterae neolatinae, sedes et quasi domicilia rerum religiosarum et politicarum"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Munster, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nature et fonction des provençalismes dans le Canzoniere de Pétrarque : entre imitation et identité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Les Troubadours et l’Italie XIIIe-XVIe siècles »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les traductions facétieuses de Pontano dans les récits de Lodovico Domenichi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’études " Facétie et Dialogue aux XVI° et XVII° siècles "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, université de Clermont Ferrand, Nov 2012, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduire les textes humanistes: le statut de la citation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journée d’étude HuRBI Université de Grenoble III,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forme et fonction du dialogue dans l’humanisme napolitain : l’Antonius de Giovani Pontano (1429-1503)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le dialogue comme genre littéraire de l’Antiquité à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CELIS (Centre d’Etude sur les Littératures et la Sociopoétique), Feb 2011, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Medieval Readings of Giovanni Pontano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LVII° Congrès de la Renaissance Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Cavalcanti and the Neapolitan Humanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XLII° Congrès de la Northeast Modern Languages Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, New Brunschwick, États-Unis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oderunt hilarem tristes tristemque iocosi: humour, grammaire et bon goût dans l’humanisme napolitain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du CORHUM (Centre de Recherches sur l’Humour),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Versailles Saint Quentin en Yvelines, 2011, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Me racontez pas d'histoires, podcast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01330849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pirandello, Six personnages en quête d’auteur, conférence avec le metteur en scène Stéphane Braunschweig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The afterlife of Apuleius</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Boidin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaële Mouren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, London, United Kingdom. 140, 2021, Bulletin of the Institute of Classical Studies Supplements, 978-1-905670-95-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plurilingualism in the Kingdom of Naples (1442-1503). Reassessing uses and literary production from Naples and beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaële Mouren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de l’École française de Rome – Moyen Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 135 (1), 2023, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mefrm.11373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Comédie et l’étranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Ternaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théâtres du Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La facétie sur les tréteaux : XVe - XVIIe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Thomine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dominique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Amazan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Recherches Médiévales et Humanistes = Journal of Medieval and Humanistic Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 32, 2017, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/crm.14075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03372361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Prioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Guez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des images du poétique, vol. II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1621-1628</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05161197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des images du poétique dans l'Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, p. 1609-1616</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04431341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId130"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="835B1C3B"/>
+    <w:nsid w:val="DBF7550C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="02992243"/>
+    <w:nsid w:val="B758B8FA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -489,51 +489,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florence-bistagne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7798-7606" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076764354" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anr.fr/Projet-ANR-23-CE54-0002" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/076764354" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578040v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bistagne" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Ternaux Bernard Urbani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Enriquez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610645v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinando Cascone" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372360v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Ferrer-Bartomeu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Mouren" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14184-6" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610643v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01339720v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610641v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551942v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551936v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439355v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101366v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551928v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373529v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610629v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373540v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501683v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501688v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373589v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610620v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610631v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373607v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373616v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373599v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610649v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610628v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373630v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373623v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373647v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373642v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373638v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373649v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373651v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373668v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01339706v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610630v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373674v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373679v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069355v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069356v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cei.860" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069357v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069358v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cei.612" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069359v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610640v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578043v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849820v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza M&#233;ry" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393565v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Boidin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372364v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372370v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372366v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610658v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610660v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372362v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01339721v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01339719v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723823v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698778v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069352v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552070v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578173v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonietta Iacono" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698874v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698871v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698882v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698875v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698880v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698893v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698876v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698870v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698883v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698887v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698894v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698946v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698949v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610675v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610671v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01339708v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321785v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321761v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321771v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01339709v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321767v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321769v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01339711v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01339716v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321750v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321747v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01339713v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321732v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01339717v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321782v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321759v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330849v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01339724v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610647v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698861v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefrm.11373" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610652v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Ternaux" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372361v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Thomine" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dominique" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Amazan" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crm.14075" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05161197v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Prioux" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Guez" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431341v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florence-bistagne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7798-7606" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076764354" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anr.fr/Projet-ANR-23-CE54-0002" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/076764354" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578040v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bistagne" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Ternaux Bernard Urbani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Enriquez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610645v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinando Cascone" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372360v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Ferrer-Bartomeu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Mouren" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14184-6" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610643v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01339720v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610641v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551942v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551936v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439355v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101366v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551928v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373529v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610629v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373540v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501683v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501688v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373589v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610631v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610620v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373616v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373599v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610649v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373607v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610628v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373630v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373623v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373647v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373642v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373638v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373649v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373651v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373668v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01339706v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610630v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373674v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069355v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373679v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069356v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cei.860" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069357v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069358v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cei.612" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069359v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610640v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578043v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849820v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza M&#233;ry" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372364v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372370v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372366v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393565v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Boidin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610658v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610660v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372362v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01339721v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01339719v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723823v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698778v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069352v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552070v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578173v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonietta Iacono" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698871v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698882v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698875v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698880v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698874v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698893v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698876v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698870v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698883v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698887v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698894v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698946v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698949v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610675v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610671v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01339708v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321785v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321761v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321771v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01339709v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321769v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01339711v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01339716v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321767v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321750v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321747v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01339717v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321782v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321759v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321732v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01339713v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330849v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01339724v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610647v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698861v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefrm.11373" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610652v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Ternaux" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372361v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Thomine" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dominique" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Amazan" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crm.14075" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05161197v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Prioux" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Guez" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431341v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>