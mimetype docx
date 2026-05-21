--- v2 (2026-04-28)
+++ v3 (2026-05-21)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Florence Bistagne </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">florence-bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7798-7606</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">076764354</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maîtresse de conférences HDR à l'université d'Avignon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">==============================================</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Coordinatrice  de l'ANR LUXART (2023-2027) sur le luxe et les arts en Méditerranée au XVe siècle</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://anr.fr/Projet-ANR-23-CE54-0002</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thématiques de recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultures et pratiques de l’écrit en Méditerranée occidentale (Italie, France, Espagne) XIIIe-XVIe siècle</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire de la réception de l'Antiquité et de la tradition classique du Moyen Âge à la Renaissance - Néolatin</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éditions critiques, traductions et humanités numériques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue, littérature et civilisation de l’Italie du Moyen Âge et de la Renaissance</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Curriculum</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ancienne élève de l’</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole normale supérieure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (1994-1998), j’ai obtenu une maîtrise d’études latines (1995) et un DEA d’études néolatines (1997) à l’Université Paris-IV, un doctorat d’études romanes (2003, Université de Provence) et une </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Habilitation à diriger des recherches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2018, Université Paris VIII). J’ai obtenu l’agrégation d’italien en 1996 (rang 2).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J'ai été </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">membre junior de l'Institut universitaire de France 2014-2019.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> à l’université Paris-IV Sorbonne (Institut de Latin, 1998-2000), </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et chargée de cours à l’Université de Provence (département des sciences de l’Antiquité (2005-2009), j’ai été élue en </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maître de conférences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> à l’université d’Avignon en Etudes italiennes Moyen Âge et Renaissance. J’ai aussi occupé les postes de chargée de communication du groupe L’Oréal (2000-2001) et de Directrice de la Communication de l'Etablissement public d'aménagement Euroméditerranée à Marseille (2001-2003), ainsi que de Traductrice juridique free-lance, expert près la Cour d'Appel d'Aix-en-Provence.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Recherche - Rayonnement international - Expertises</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis membre de l’EA 4277 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICTT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Identités Culturelles, Textes et Théâtralité, d’Avignon Université depuis 2009. Je suis membre associée de l’EA 7241, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">LUHCIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Universitaire Histoire Cultures Italie Europe, Université de Grenoble Alpes, depuis 2016, du </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Labex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">OBVIL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Paris-IV-Sorbonne, Observatoire de la Vie Littéraire, pour le programme « Facéties », recension du fonds « primaire »de la bibliothèque du château de Chantilly, numérisation et mise à disposition du corpus. J’ai été membre de deux programmes </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERHO 2011-2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> , Etudes sur la Réception d’Horace à la Renaissance, porté par l’université de Paris III et </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HTLF 2010-2015,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Histoire des Traductions en Langue Française, porté par l’université de Paris IV, pour les périodes XVIIe-XVIIIe et XVe-XVIe siècles.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis membre du Comité Scientifique du </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">CESURA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centro Europeo di Studi su Umanesimo e Rinascimento Aragonese, Université de Naples Federico II, Université de la Basilicata, Université de Naples L'Orientale, Université de Gérone. J’ai été lauréate de l'appel à concours sur fonds européens organisé par </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">l’Université</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">de</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gênes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> pour la traduction en langue italienne de </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trois tragédies humanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Achilles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> d’Antonio Loschi, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de Gregorio Correr, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hiensal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de Leonardo Dati, édition de Jean-Frédéric Chevalier, Paris, Les Belles Lettres (« Les Classiques de l’humanisme »), 2010, pour la collection Teatro Umanistico, Edizioni del Galluzzo, Florence.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">En délégation </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> en 2021/2022 au </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">CESR,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Centre d'Études supérieures de la Renaissance de Tours, j'ai été </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">chercheur résident</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> à l'</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">École française de Rome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> en 2021 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">professeur invité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> à l’Université de Naples Federico II (avril 2019, avril 2017, février 2016), de Viterbo (avril 2019), de Roehampton (février 2019).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Socio corrispondente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Roma nel Rinascimento</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, programme hébergé par l’University of California, Rome Study Center depuis 2012 ; membre de la </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renaissance Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> depuis 2006 ; membre depuis 1997 de l*’International Association for NeoLatin Studies,* participation aux congrès de Bari (1997), Cambridge (2000), Budapest (2006), Uppsala (2009), Munster (2012), Albacete (2018). De 1996 à 2004 j’ai été membre de l’</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Istituto Internazionale di Studi Piceni</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Sassoferrato)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je co-dirige la revue </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RHR,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renaissance Humanisme Réforme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et la revue </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CESURA ;</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> je suis membre du comité de lecture de la revue </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théâtres du Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et je suis expert pour les revues : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPOLIA. Journal of Medieval Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Recherches Médiévales et Humanistes.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J'ai été expert HCERES et je suis </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">membre du Comité national du CNRS pour la section 35</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Arts, littératures, philosophie</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Publications et travaux</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis auteur de 6 ouvrages personnels dont 1 sous presse en 2025 ; j’ai co-dirigé 5 ouvrages collectifs ; participé à 9 ouvrages collectifs ; publié 24 articles dont 16 dans des revues à comité de lecture international et rédigé 25 recensions pour la </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bryn Mawr Classical Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renaissance Quarterly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Medieval Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neo-Latin News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et la </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliothèque d'Humanisme et de Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Droz).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J’ai organisé 14 colloques ou journées d’études, dont 8 à l’international et été membre du comité scientifique de 13 colloques ou journées d’études, dont 11 à l’international; j’ai participé à 58 colloques, journées d’études ou séminaires doctoraux dont 35 à l’international.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Directions de thèses et mémoires - Enseignement</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.theses.fr/076764354</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Je dirige actuellement deux thèses : sur les « Italiens » à Marseille au XVe siècle à l’époque de René d’Anjou, « roi de Naples », en étudiant, à travers l’établissement de corpus, une société, ses acteurs et ses pratiques linguistiques et culturelles ; sur les</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chansons provençales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de Damase Arbaud (collecte publiée en 1862-64) édition critique et traduction, dans leurs versions telles qu’elles ont été collectées, en remontant aux manuscrits disponibles et en respectant leurs graphies et langues d’origine sur un arc temporel du XIVe au XIXe siècle.**</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J'ai dirigé 20 mémoires de M2 dans le cadre du master international avec diplôme conjoint avec l'Université de Milan.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J'ai enseigné en départements d’italien et de latin, à tous niveaux (de la L1 au doctorat et préparation à l’agrégation et capes).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le théâtre d'Alphonse Daudet : des succès oubliés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Ternaux Bernard Urbani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Enriquez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Classiques Garnier, 2025, 978-2-406-18491-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05578040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Pontano, Correspondance. Lettres familières, édition critique bilingue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferdinando Cascone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Classiques Garnier, 2024, Correspondances et mémoires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minorités, migrations, mondialisation en Méditerranée XIVe-XVIe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Ferrer-Bartomeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaële Mouren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Classiques Garnier, 2022, Rencontres, 559; Civilisation médiévale, 50, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-14184-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03372360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Pontano, Antonius et Charon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Classiques Garnier, A paraître, Textes de la Renaissance</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduction itaiienne Antonio Loschi, Achilles, Gregorio Correr, Progne, Leonardo Dati, Hiensal, Les Belles Lettres « Les Classiques de l’Humanisme », Paris, 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edizioni del Galluzzo, 2013, Teatro Umanistico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Pontano, De Sermone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Honoré Champion, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la delectatio au delectus : plaisir et juste milieu comme vertus sociales chez Giovanni Pontano (1429-1503)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Langues néo-latines : revue de langues vivantes romanes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05551942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autoritratto del poeta in Orazio : Giovanni Pontano a Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studi Rinascimentali : rivista internazionale di letteratura italiana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 23, pp.49-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05551936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review - Sébastien Douchet, Une réception du Moyen Âge au XVIIe siècle. Lectures et usages des textes médiévaux par les Gallaup de Chasteuil (1575-1719), Paris, Honoré Champion, 2019.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">H-France Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24, pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04439355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des souverains plurilingues pour un royaume multilingue : d'Alphonse d'Aragon à Ferdinand de Naples 1442-1503</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pedralbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 43, pp.135-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04101366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conjuguer le multilinguisme des personnes au plurilinguisme littéraire : l'usage des langues dans la Naples aragonaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de l’École française de Rome – Moyen Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 135 (1), pp.29-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05551928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review, Blanc Pierre, Pétrarque. Le Chansonnier (Canzoniere), édition critique et traduction. Textes du Mondes. Classiques Jaunes. Classiques Garnier. Paris, 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Medieval Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Au conservatoire des bonnes manières : Virgile modèle d'élégance et d'esprit dans l'humanisme napolitain »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Camenae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review, Julia Gaisser, Giovanni Gioviano Pontano, Dialogues, volume 3 – Aegidius and Asinus, traduction Julia Gaisser, The I Tatti Renaissance Library, Harvard University Press, Cambridge Massachussetts London England, 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bryn Mawr Classical Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review, Margaret M. Mcgowan, Festival and violence. princely entries in the context of war, 1480-1635, Brepols, Turhnout, 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réforme, Humanisme, Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.192-197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03501683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review, Poco a poco. L'apport de l'édition italienne dans la culture francophone. actes du LXe colloque international d'études humanistes (CESR, 27-30 juin 2017), dir. Chiara Lastraioli et Massimo Scandola, Etudes Renaissantes, Turnhout, Brepols, 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réforme, Humanisme, Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.202-203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03501688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review, Pierre Laurens, Pétrarque. L'Afrique/ Affrica. Tome second, livres VI-IX. Les classiques de l'humanisme, 48, Paris: Les Belles Lettres, 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bryn Mawr Classical Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le plurilinguisme, objet d’histoire ? Le royaume de Naples et Giovanni Pontano. Étude de cas linguistique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écrire l'histoire - Histoire, Littérature, Esthétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19, p. 117-125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Traduire Rabelais : pour une archéologie des traductions en italien, anglais, espagnol »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année rabelaisienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3, p. 373-382</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review, Susanna Gambino Longo, Sine moribus errantes. Les discours sur les temps premiers à la Renaissance italienne, Droz, Cahiers d'Humanisme et Renaissance n° 129, Genève, 2016,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renaissance Quarterly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.1039-1040</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review, Angelo Poliziano, Praelectiones 2, Edizione Nazionale delle Opere di Angelo Poliziano, Testi, IX. 2, ed. Giorgia Zollino, Leo S. Olschki, Florence, 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neo-Latin News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.127-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Relire Plaute dans la facétie du Quattrocento. Personnages, langue, mise en scène »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Recherches Médiévales et Humanistes = Journal of Medieval and Humanistic Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 32, p. 175-187</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review, Shulamit Furstenberg-Levi, The Accademia Pontaniana a model of a humanist network, Brill, Brill Studies in Intellectual History n° 258, Leiden-Boston, 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renaissance Quarterly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.1466-1467</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vrbanus, festiuus, comis, lepidus ? Nommer la civilisation des moeurs en latin au Quattrocento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection des études augustiniennes. Série Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 201, p. 463-478</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review, Sylvie Laigneau-Fontaine, Catherine Langlois-Pézeret, Gilbert Ducher. Épigrammes, Textes littéraires de la Renaissance, 18. Paris, Champion, 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bryn Mawr Classical Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review, Ciabattoni, Francesco, Elsa Filosa and Kristina Olson, eds. Boccaccio 1313-201, Memoria del tempo, 48. Ravenna: Longo, 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Medieval Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review, Fourteenth-Century Classicism: Petrarch and Bernat Metge, études réunies par Lluís Cabré, Alejandro Coroleu et Jill Kraye, Londres - Turin: The Warburg Institute - Nino Aragno Editore, Warburg Institute Colloquia 21, 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliothèque d'Humanisme et Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.459-461</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review, Poésie latine à haute voix (1500-1700) , Etudes réunies par L. Isebaert, A. Smeesters (eds.), Brepols, Turhout, 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neo-Latin News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.82-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review, Matteo Soranzo, Poetry and Identity in Quattrocento Naples, Ashgate, 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renaissance Quarterly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.974-975</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review, Theodore Bibliander. De ratione communi omnium linguarum et literarum commentarius. Hagit Amirav and Hans-Martin Kirn. Foreword by Irena Backus. Travaux d’Humanisme et Renaissance, 475. Geneva: Librairie Droz S.A., 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliothèque d'Humanisme et Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.492-494</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review, Abbamonte, Giancarlo. Diligentissimi vocabulorum perscrutatores: lessicografia ed esegesi dei testi classici nell'umanesimo romano di XV secolo. Testi e studi di cultura classica, 56. Pisa: Edizioni ETS, 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bryn Mawr Classical Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review, Pétrarque, Triomphes (Trionfi), traduction française en vers de Simon Bourgouin. Édition critique par Gabriella Parussa et Elina Suomela-Härmä, Genève, Droz, Travaux d’Humanisme et Renaissance, CDXCV, 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français préclassique (1500-1650)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.230-232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles et contre-modèles de l'humanisme napolitain : Giovanni Pontano à la recherche d'une langue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études italiennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Modèles et contre-modèles de l'humanisme napolitain : Giovanni Pontano à la recherche d'une langue, 15, pp.99-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les lectures médiévales de Giovanni Pontano »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neulateinisches Jahrbuch</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 14, p. 5-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review, Girolamo Frascatoro, fra medicina, filosofia e scienze della natura, atti del Convegno internazionale di studi in occasione del 450° anniversario della morte, Verona-Padova, 9-11 ottobre 2003, a cura di Alessandro Pastore e Enrico Peruzzi, Florence Olschki, 2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neo-Latin News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.260-262</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le &amp;quot;De Sermone&amp;quot; de Giovanni Pontano est-il un traité de savoir-vivre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Silva. Estudios de humanismo y tradición clásica </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 6, pp.37-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review, Fabrizio-Costa & F. La Brasca, Filippo Beroaldo l’Ancien-Filippo Beroaldo il Vecchio, Un passeur d’humanités - Un Umanista ad limina, Leia, Université de Caen, vol.5, 2005, Peter Lang, Bern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neo-Latin News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.268-269</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pontano, Castiglione, Guazzo : facétie et normes de comportement dans la trattatistica de la Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études italiennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 6, pp.183-192. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cei.860⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les créations verbales dans le De Sermone de Giovanni Pontano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studi umanistici Piceni</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, XXV, pp.225-229</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citations et sources antiques implicites dans le Secretum de Pétrarque (prologue et livre I)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études italiennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 4, pp.19-32. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cei.612⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre latin et vulgaire, entre tradition et modernité, entre '400 et '500 : le De Sermone de Pontano, une œuvre à la croisée des chemins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annali della Facoltà delle Lettere di Bari</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Mauvais usages de la parole : flatteurs et querelleurs dans le De Sermone de Pontano », Studi Umanistici Piceni, XX, 2000, p 196-203.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studi umanistici Piceni</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le théâtre d'Alphonse Daudet. Des succès oubliés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, pp.7-21, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05578043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D'une majorité populaire à une minorité intellectuelle. Les métamorphoses de la langue de Plaute, du 2è s. av. J.-C. au 15è s. ap. J.-C.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liza Méry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. Bistagne; J. Ferrer-Bartomeu; R. Mouren. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Minorités, migrations, mondialisation en Méditerranée, 14è-16è s.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, pp.221-238, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03849820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Graecia capta ferum victorem cepit, Français et Aragonais au royaume de Naples (1442-1503) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Bertrand. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres facétieuses entre France et Italie. Pour une généalogie du rire européen.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rencontres (501), Classiques Garnier, p. 189-201, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03372364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Castiglione traducteur, imitateur, inventeur? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nora Viet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduire le mot d'esprit. Pour une géographie du rire dans l'Europe de la Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rencontres (490), Classiques Garnier, p. 21-33, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03372370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Naissance et parcours de la facétie comme forme brève au Quattrocento : des lectures antiques pour un genre moderne »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Bertrand. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives facétieuses et esprit de connivence dans la première modernité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rencontres (502), Classiques Garnier, p. 35-48, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03372366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preface and Acknowledgements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Boidin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaële Mouren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Florence Bistagne; Carole Boidin; Raphaële Mouren. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Afterlife of Apuleius, Proceedings of the International Conference (Warburg Institute &amp; Institute of Classical Studies, Londres, 3-4 mars 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of London Press, pp.xi-xiv, 2021, Bulletin of the Institute of Classical Studies Supplements, 978-1-905670-95-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04393565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Éditer et traduire une correspondance humaniste : enjeux et méthodes. Le cas Giovanni Pontano »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cécile Terreaux-Scotto; Patrizia De Capitani. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualités de l'humanisme. Mélanges offerts à Serge Stolf</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, p. 259-276, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« À l'école du bon goût et de la grammaire : humour et savoir-vivre »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Corinne François-Denève. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La chaire est triste, humour et enseignement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.75-84, 2017, collection Éthique de la création</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sac de Rome, p. 1173-1179</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liza Méry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruno Dumézil. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Barbares</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03372362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre collectif &amp;quot;poésie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire des traductions en langue française, volume XV-XVIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Verdier, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Édition numérique des Satires et Epîtres dans l’édition de Josse Bade (1503) et de Lambin (1561), Satires, Epitres et Art Poétique dans la traduction italienne de Lodovico Dolce (1556).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Satires, Epitres d'Horace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review. Biondus Flavius Edizione nazionale delle opere di Biondo Flavio, 7. Roma Istituto Storico Italiano per il Medioevo, 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bryn Mawr Classical Review. 2022.07.06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03723823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review Comparing two Italies : civic tradition, trade networks, family relationships between the Italy of communes and the kingdom of Sicily, edited by Patrizia Mainoni and Nicola Lorenzo Barile, Brepols, Turhnout, 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renaissance, Humanisme, Réforme, 94</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.200-203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les quarante plus belles pages de la littérature française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Bon Roi René à travers le prisme aragonais: entre vituperatio et laudatio. Représentations et enjeux politiques dans la littérature napolitaine du XVe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communiquer, traduire, interpréter. Art et littérature au XVe siècle entre France et Italie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lausanne, Feb 2026, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05552070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luxe et mythologie : figures mythologiques et abondance dans la poésie pontanienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonietta Iacono</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération internationale des études classiques, Jul 2025, Wroclaw, University of Wroclaw, Pologne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05578173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dire l'ingratitudine dei potenti : il dialogo Asinus di Giovanni Pontano e la pace tra Ferdinando d'Aragona ed Innocenzo VIII (1486)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Los usos políticos del diálogo en la Monarquía hispánica en la época moderna</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Colegio de Espana Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferdinand d’Aragon entre Hannibal et Catilina ? Simulation et dissimulation aux temps des guerres d’Italie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(Ab)jurer sa parole. Promettre la guerre et s’engager pour la paix pendant les crises de l’époque moderne (XVIe-XVIIe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Université de Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le langage métamédical dans la satire en latin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles perspectives facétieuses. Facétie et thérapie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Université de Clermont Auvergne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rethinking theories and redifining pratices of luxury in the Quattrocento : Giovanni Pontano's De Splendore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renaissance Society of America meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde finale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">En parlant, en écrivant,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Luxembourg, université campus de Belval, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au conservatoire des bonnes manières : l'Académie napolitaine pendant les Guerres d'Italie (1494-1501)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire doctoral (In)civilités : langue, discours, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sorbonne Université, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloge du luxe dans la littérature humaniste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metaphysica paupera. La spéculation métaphysique humaniste, XIVe-XVIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Centre d'Etudes Supérieures de la Renaissance de Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Auto)portrait du poète en Horace : Giovanni Pontano et la baie de Naples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Reverence de l’antiquaille » et créativité : les diverses formes de la transmission du patrimoine textuel antique à la Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Paris-Est Créteil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roma e i Romani nelle opere di Giovanni Pontano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Early Modern Rome 4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, university of Notre Dame Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les langues au royaume de Naples: conjuguer le multilinguisme des personnes et le plurilinguisme littéraire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plurilingualism in the kingdom of Naples (1442-1503) : reassessing uses and literary production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole française de Rome; Warburg Institute; ICTT université d'Avignon, Jul 2021, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plurilingualism in Early Modern Western Europe: Poetical, Cultural, and Political Choices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renaissance Society of America Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Philadelphia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduire le plurilinguisme, enjeux et méthodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier franco-américain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PSL- Penn University, Apr 2020, Philadelphie, États-Unis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La langue de Plaute, pour une majorité populaire ou une minorité intellectuelle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Minorités, migrations, mondialisation : Méditerranée, XIVe-XVIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, université d'Avignon- Ecole française de Rome - Casa de Velazquez, Feb 2020, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les publics de la facétie 1450-1650</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Renaissance Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, La Nouvelle Orléans, États-Unis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Pontano au miroir de sa correspondance familière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'International Association for NeoLatin Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Albacete, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Castiglione traducteur dans le Libro del Cortegiano »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Pour une cartographie du rire à la Renaissance : traduire le mot d’esprit » </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Blaise Pascal, Clermont-Ferrand, 2014, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graecia capta ferum victorem cepit »: Aragonais et Napolitains 1442-1503</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Peuples conquérants, peuples conquis : perceptions identitaires au Moyen-Âge en Europe »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, université de Paris IV Sorbonne, Nov 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theories about grammar as a resistance to linguistic dominance in Renaissance Naples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LX° Congrès de la Renaissance Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, New-York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formes et fonction de Médée dans la tragédie du premier humanisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque" Idées et formes du tragique dans la société et la culture italiennes de la première modernité à la fin de l’époque moderne"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole normale supérieure de Lyon - Université Stendhal Grenoble III, Jun 2013, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Pontano lecteur de Martial : l’hispanité revue au prisme du classicisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formas y sentidos de la cultura literaria en Europa entre 1450 y 1650</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Vitoria-Pays Basque, Nov 2013, Vitoria-Gasteiz, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgilio : un modello di umorismo nel De Sermone di Giovanni Pontano.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Virgil and Renaissance Culture »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Verona, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’amitié dans les sodalités du Quattrocento italien: une topique de la civilisation des moeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Sator (Société pour l’Analyse de la Topique Romanesque),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Victoria (Canada), 2012, Victoria, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imitation and Identity: Martial and Plautus and the Humanistic Debate on Latin Language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LVIII° meeting Renaissance Society of America, Washington DC (USA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trouver une langue: l’Antonius de Giovanni Pontano ou l’inutile Grand Tour d’Italie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’IANLS (International Association for NeoLatin Studies ) " Litterae neolatinae, sedes et quasi domicilia rerum religiosarum et politicarum"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Munster, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nature et fonction des provençalismes dans le Canzoniere de Pétrarque : entre imitation et identité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Les Troubadours et l’Italie XIIIe-XVIe siècles »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les traductions facétieuses de Pontano dans les récits de Lodovico Domenichi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’études " Facétie et Dialogue aux XVI° et XVII° siècles "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, université de Clermont Ferrand, Nov 2012, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduire les textes humanistes: le statut de la citation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journée d’étude HuRBI Université de Grenoble III,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forme et fonction du dialogue dans l’humanisme napolitain : l’Antonius de Giovani Pontano (1429-1503)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le dialogue comme genre littéraire de l’Antiquité à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CELIS (Centre d’Etude sur les Littératures et la Sociopoétique), Feb 2011, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Medieval Readings of Giovanni Pontano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LVII° Congrès de la Renaissance Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Cavalcanti and the Neapolitan Humanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XLII° Congrès de la Northeast Modern Languages Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, New Brunschwick, États-Unis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oderunt hilarem tristes tristemque iocosi: humour, grammaire et bon goût dans l’humanisme napolitain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du CORHUM (Centre de Recherches sur l’Humour),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Versailles Saint Quentin en Yvelines, 2011, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Me racontez pas d'histoires, podcast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01330849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pirandello, Six personnages en quête d’auteur, conférence avec le metteur en scène Stéphane Braunschweig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The afterlife of Apuleius</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Boidin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaële Mouren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, London, United Kingdom. 140, 2021, Bulletin of the Institute of Classical Studies Supplements, 978-1-905670-95-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plurilingualism in the Kingdom of Naples (1442-1503). Reassessing uses and literary production from Naples and beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaële Mouren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de l’École française de Rome – Moyen Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 135 (1), 2023, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mefrm.11373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Comédie et l’étranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Ternaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théâtres du Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La facétie sur les tréteaux : XVe - XVIIe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Thomine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dominique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Amazan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Recherches Médiévales et Humanistes = Journal of Medieval and Humanistic Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 32, 2017, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/crm.14075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03372361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Prioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Guez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des images du poétique, vol. II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1621-1628</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05161197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des images du poétique dans l'Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, p. 1609-1616</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04431341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId130"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Florence Bistagne </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">florence-bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7798-7606</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">076764354</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maîtresse de conférences HDR à l'université d'Avignon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">==============================================</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Coordinatrice  de l'ANR LUXART (2023-2027) sur le luxe et les arts en Méditerranée au XVe siècle</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://anr.fr/Projet-ANR-23-CE54-0002</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thématiques de recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultures et pratiques de l’écrit en Méditerranée occidentale (Italie, France, Espagne) XIIIe-XVIe siècle</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire de la réception de l'Antiquité et de la tradition classique du Moyen Âge à la Renaissance - Néolatin</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éditions critiques, traductions et humanités numériques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue, littérature et civilisation de l’Italie du Moyen Âge et de la Renaissance</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Curriculum</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ancienne élève de l’</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole normale supérieure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (1994-1998), j’ai obtenu une maîtrise d’études latines (1995) et un DEA d’études néolatines (1997) à l’Université Paris-IV, un doctorat d’études romanes (2003, Université de Provence) et une </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Habilitation à diriger des recherches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2018, Université Paris VIII). J’ai obtenu l’agrégation d’italien en 1996 (rang 2).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J'ai été </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">membre junior de l'Institut universitaire de France 2014-2019.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> à l’université Paris-IV Sorbonne (Institut de Latin, 1998-2000), </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et chargée de cours à l’Université de Provence (département des sciences de l’Antiquité (2005-2009), j’ai été élue en </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maître de conférences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> à l’université d’Avignon en Etudes italiennes Moyen Âge et Renaissance et depuis 2024 en Langues et littératures anciennes. J’ai aussi occupé les postes de chargée de communication du groupe L’Oréal (2000-2001) et de Directrice de la Communication de l'Etablissement public d'aménagement Euroméditerranée à Marseille (2001-2003), ainsi que de Traductrice juridique free-lance, expert près la Cour d'Appel d'Aix-en-Provence.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Recherche - Rayonnement international - Expertises</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis membre de l’EA 4277 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICTT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Identités Culturelles, Textes et Théâtralité, d’Avignon Université depuis 2009. Je suis membre associée de l’EA 7241, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">LUHCIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Universitaire Histoire Cultures Italie Europe, Université de Grenoble Alpes. Je suis membre du projet </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Émergences SU ESPIÈGLE 15-17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> porté par Tiphaine Rolland à Sorbonne Université après avoir été membre depuis 2016, du </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Labex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">OBVIL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Paris-IV-Sorbonne, Observatoire de la Vie Littéraire, pour le programme « Facéties ». J’ai été membre de deux programmes </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERHO 2011-2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> , Etudes sur la Réception d’Horace à la Renaissance, porté par l’université de Paris III et </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HTLF 2010-2015,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Histoire des Traductions en Langue Française, porté par l’université de Paris IV, pour les périodes XVIIe-XVIIIe et XVe-XVIe siècles.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis membre du Comité Scientifique du </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">CESURA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centro Europeo di Studi su Umanesimo e Rinascimento Aragonese, Université de Naples Federico II, Université de la Basilicata, Université de Naples L'Orientale, Université de Gérone. J’ai été lauréate de l'appel à concours sur fonds européens organisé par </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">l’Université</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">de</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gênes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> pour la traduction en langue italienne de </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trois tragédies humanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Achilles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> d’Antonio Loschi, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de Gregorio Correr, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hiensal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de Leonardo Dati, édition de Jean-Frédéric Chevalier, Paris, Les Belles Lettres (« Les Classiques de l’humanisme »), 2010, pour la collection Teatro Umanistico, Edizioni del Galluzzo, Florence.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">En délégation </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> en 2021/2022 au </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">CESR,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Centre d'Études supérieures de la Renaissance de Tours, j'ai été </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">chercheur résident</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> à l'</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">École française de Rome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> en 2021 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">professeur invité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> à l’Université de Naples Federico II (avril 2019, avril 2017, février 2016), de Viterbo (avril 2019), de Roehampton (février 2019).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Socio corrispondente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Roma nel Rinascimento</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, programme hébergé par l’University of California, Rome Study Center depuis 2012 ; membre de la </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renaissance Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> depuis 2006 ; membre depuis 1997 de l*’International Association for NeoLatin Studies,* participation aux congrès de Bari (1997), Cambridge (2000), Budapest (2006), Uppsala (2009), Munster (2012), Albacete (2018), Aix en Provence (2025). De 1996 à 2004 j’ai été membre de l’</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Istituto Internazionale di Studi Piceni</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Sassoferrato)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je co-dirige la revue </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RHR,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renaissance Humanisme Réforme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et la revue </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CESURA ;</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> je suis membre du comité de lecture de la revue </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théâtres du Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et je suis expert pour les revues : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPOLIA. Journal of Medieval Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Recherches Médiévales et Humanistes.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J'ai été expert et** Vice-Présidente de Comité d'expert **pour l'HCERES et   membre du Comité national du CNRS pour la section 35 Arts, littératures, philosophie</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Publications et travaux</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis auteur de 5 ouvrages personnels dont 2 sous presse en 2026 ; j’ai co-dirigé 6 ouvrages collectifs ; participé à 9 ouvrages collectifs ; publié 30 articles dont 18 dans des revues à comité de lecture international et rédigé 34 recensions pour la </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bryn Mawr Classical Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renaissance Quarterly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Medieval Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neo-Latin News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et la </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliothèque d'Humanisme et de Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Droz).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J’ai organisé 20 colloques ou journées d’études et été membre du comité scientifique de 23 colloques ou journées d’études ; j’ai participé à 76 colloques et  journées d’études, 19 séminaires doctoraux dont plus de 50 à l’international.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Directions de thèses et mémoires - Enseignement</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.theses.fr/076764354</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je dirige actuellement </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">trois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">thèses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Giovanna Cascone* Penser le luxe et les arts à Naples au XVe siècle : une anthologie de textes*; Gianluca del Noce Une politique de la grandeur  : théorisation, construction et réception de modèles culturels à Naples entre le XVe et le début du XVIe siècle (1442/1532) ; Stéphane Vincent , </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Figurer l’invisible : représentations et symboliques du vent dans l’art italien de la Renaissance (textes et images)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. J'ai déjà fait soutenir une thèse : Odile Delmas,* Les Chansons provençales de Damase Arbaud (collecte publiée en 1862-64) édition critique et traduction*, dans leurs versions telles qu’elles ont été collectées, en remontant aux manuscrits disponibles et en respectant leurs graphies et langues d’origine sur un arc temporel du XIVe au XIXe siècle.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J'ai dirigé plus de 20 mémoires de M2 dans le cadre du master international avec diplôme conjoint avec l'Université de Milan.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J'ai enseigné le l'italien  et de latin, langue, littérature et civilisation à tous niveaux (de la L1 au doctorat et préparation à l’agrégation et capes).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le théâtre d'Alphonse Daudet : des succès oubliés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Ternaux Bernard Urbani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Enriquez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Classiques Garnier, 2025, 978-2-406-18491-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05578040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Pontano, Correspondance. Lettres familières, édition critique bilingue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferdinando Cascone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Classiques Garnier, 2024, Correspondances et mémoires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minorités, migrations, mondialisation en Méditerranée XIVe-XVIe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Ferrer-Bartomeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaële Mouren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Classiques Garnier, 2022, Rencontres, 559; Civilisation médiévale, 50, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-14184-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03372360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Pontano, Antonius et Charon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Classiques Garnier, A paraître, Textes de la Renaissance</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduction itaiienne Antonio Loschi, Achilles, Gregorio Correr, Progne, Leonardo Dati, Hiensal, Les Belles Lettres « Les Classiques de l’Humanisme », Paris, 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edizioni del Galluzzo, 2013, Teatro Umanistico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Pontano, De Sermone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Honoré Champion, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la delectatio au delectus : plaisir et juste milieu comme vertus sociales chez Giovanni Pontano (1429-1503)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Langues néo-latines : revue de langues vivantes romanes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05551942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autoritratto del poeta in Orazio : Giovanni Pontano a Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studi Rinascimentali : rivista internazionale di letteratura italiana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 23, pp.49-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05551936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Douchet, Une réception du Moyen Âge au XVIIe siècle. Lectures et usages des textes médiévaux par les Gallaup de Chasteuil (1575-1719), Paris, Honoré Champion, 2019.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">H-France Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24, pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04439355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naples 1452: mémoire et événement autour d'un discours de Cicéron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'Etudes Romanes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 47, pp.73-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05609661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des souverains plurilingues pour un royaume multilingue : d'Alphonse d'Aragon à Ferdinand de Naples 1442-1503</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pedralbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 43, pp.135-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04101366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conjuguer le multilinguisme des personnes au plurilinguisme littéraire : l'usage des langues dans la Naples aragonaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de l’École française de Rome – Moyen Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 135 (1), pp.29-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05551928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review, Blanc Pierre, Pétrarque. Le Chansonnier (Canzoniere), édition critique et traduction. Textes du Mondes. Classiques Jaunes. Classiques Garnier. Paris, 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Medieval Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing two Italies : civic tradition, trade networks, family relationships between the Italy of communes and the kingdom of Sicily, edited by Patrizia Mainoni and Nicola Lorenzo Barile, Brepols, Turhnout, 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réforme, Humanisme, Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.200-203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Au conservatoire des bonnes manières : Virgile modèle d'élégance et d'esprit dans l'humanisme napolitain »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Camenae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review, Julia Gaisser, Giovanni Gioviano Pontano, Dialogues, volume 3 – Aegidius and Asinus, traduction Julia Gaisser, The I Tatti Renaissance Library, Harvard University Press, Cambridge Massachussetts London England, 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bryn Mawr Classical Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review, Margaret M. Mcgowan, Festival and violence. princely entries in the context of war, 1480-1635, Brepols, Turhnout, 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réforme, Humanisme, Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.192-197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03501683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poco a poco. L'apport de l'édition italienne dans la culture francophone. actes du LXe colloque international d'études humanistes (CESR, 27-30 juin 2017), dir. Chiara Lastraioli et Massimo Scandola, Etudes Renaissantes, Turnhout, Brepols, 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réforme, Humanisme, Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.202-203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03501688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review, Pierre Laurens, Pétrarque. L'Afrique/ Affrica. Tome second, livres VI-IX. Les classiques de l'humanisme, 48, Paris: Les Belles Lettres, 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bryn Mawr Classical Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Traduire Rabelais : pour une archéologie des traductions en italien, anglais, espagnol »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année rabelaisienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3, p. 373-382</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le plurilinguisme, objet d’histoire ? Le royaume de Naples et Giovanni Pontano. Étude de cas linguistique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écrire l'histoire - Histoire, Littérature, Esthétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19, p. 117-125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review, Shulamit Furstenberg-Levi, The Accademia Pontaniana a model of a humanist network, Brill, Brill Studies in Intellectual History n° 258, Leiden-Boston, 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renaissance Quarterly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.1466-1467</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review, Angelo Poliziano, Praelectiones 2, Edizione Nazionale delle Opere di Angelo Poliziano, Testi, IX. 2, ed. Giorgia Zollino, Leo S. Olschki, Florence, 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neo-Latin News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.127-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review, Susanna Gambino Longo, Sine moribus errantes. Les discours sur les temps premiers à la Renaissance italienne, Droz, Cahiers d'Humanisme et Renaissance n° 129, Genève, 2016,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renaissance Quarterly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.1039-1040</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Relire Plaute dans la facétie du Quattrocento. Personnages, langue, mise en scène »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Recherches Médiévales et Humanistes = Journal of Medieval and Humanistic Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 32, p. 175-187</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vrbanus, festiuus, comis, lepidus ? Nommer la civilisation des moeurs en latin au Quattrocento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection des études augustiniennes. Série Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 201, p. 463-478</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review, Sylvie Laigneau-Fontaine, Catherine Langlois-Pézeret, Gilbert Ducher. Épigrammes, Textes littéraires de la Renaissance, 18. Paris, Champion, 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bryn Mawr Classical Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review, Ciabattoni, Francesco, Elsa Filosa and Kristina Olson, eds. Boccaccio 1313-201, Memoria del tempo, 48. Ravenna: Longo, 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Medieval Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review, Poésie latine à haute voix (1500-1700) , Etudes réunies par L. Isebaert, A. Smeesters (eds.), Brepols, Turhout, 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neo-Latin News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.82-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review, Fourteenth-Century Classicism: Petrarch and Bernat Metge, études réunies par Lluís Cabré, Alejandro Coroleu et Jill Kraye, Londres - Turin: The Warburg Institute - Nino Aragno Editore, Warburg Institute Colloquia 21, 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliothèque d'Humanisme et Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.459-461</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review, Matteo Soranzo, Poetry and Identity in Quattrocento Naples, Ashgate, 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renaissance Quarterly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.974-975</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review, Theodore Bibliander. De ratione communi omnium linguarum et literarum commentarius. Hagit Amirav and Hans-Martin Kirn. Foreword by Irena Backus. Travaux d’Humanisme et Renaissance, 475. Geneva: Librairie Droz S.A., 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliothèque d'Humanisme et Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.492-494</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review, Abbamonte, Giancarlo. Diligentissimi vocabulorum perscrutatores: lessicografia ed esegesi dei testi classici nell'umanesimo romano di XV secolo. Testi e studi di cultura classica, 56. Pisa: Edizioni ETS, 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bryn Mawr Classical Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review, Pétrarque, Triomphes (Trionfi), traduction française en vers de Simon Bourgouin. Édition critique par Gabriella Parussa et Elina Suomela-Härmä, Genève, Droz, Travaux d’Humanisme et Renaissance, CDXCV, 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français préclassique (1500-1650)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.230-232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles et contre-modèles de l'humanisme napolitain : Giovanni Pontano à la recherche d'une langue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études italiennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Modèles et contre-modèles de l'humanisme napolitain : Giovanni Pontano à la recherche d'une langue, 15, pp.99-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les lectures médiévales de Giovanni Pontano »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neulateinisches Jahrbuch</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 14, p. 5-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review, Girolamo Frascatoro, fra medicina, filosofia e scienze della natura, atti del Convegno internazionale di studi in occasione del 450° anniversario della morte, Verona-Padova, 9-11 ottobre 2003, a cura di Alessandro Pastore e Enrico Peruzzi, Florence Olschki, 2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neo-Latin News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.260-262</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le &amp;quot;De Sermone&amp;quot; de Giovanni Pontano est-il un traité de savoir-vivre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Silva. Estudios de humanismo y tradición clásica </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 6, pp.37-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review, Fabrizio-Costa & F. La Brasca, Filippo Beroaldo l’Ancien-Filippo Beroaldo il Vecchio, Un passeur d’humanités - Un Umanista ad limina, Leia, Université de Caen, vol.5, 2005, Peter Lang, Bern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neo-Latin News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.268-269</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pontano, Castiglione, Guazzo : facétie et normes de comportement dans la trattatistica de la Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études italiennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 6, pp.183-192. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cei.860⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les créations verbales dans le De Sermone de Giovanni Pontano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studi umanistici Piceni</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, XXV, pp.225-229</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citations et sources antiques implicites dans le Secretum de Pétrarque (prologue et livre I)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études italiennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 4, pp.19-32. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cei.612⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre latin et vulgaire, entre tradition et modernité, entre '400 et '500 : le De Sermone de Pontano, une œuvre à la croisée des chemins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annali della Facoltà delle Lettere di Bari</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Mauvais usages de la parole : flatteurs et querelleurs dans le De Sermone de Pontano », Studi Umanistici Piceni, XX, 2000, p 196-203.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studi umanistici Piceni</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le théâtre d'Alphonse Daudet. Des succès oubliés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, pp.7-21, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05578043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D'une majorité populaire à une minorité intellectuelle. Les métamorphoses de la langue de Plaute, du 2è s. av. J.-C. au 15è s. ap. J.-C.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liza Méry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. Bistagne; J. Ferrer-Bartomeu; R. Mouren. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Minorités, migrations, mondialisation en Méditerranée, 14è-16è s.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, pp.221-238, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03849820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preface and Acknowledgements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Boidin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaële Mouren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Florence Bistagne; Carole Boidin; Raphaële Mouren. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Afterlife of Apuleius, Proceedings of the International Conference (Warburg Institute &amp; Institute of Classical Studies, Londres, 3-4 mars 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of London Press, pp.xi-xiv, 2021, Bulletin of the Institute of Classical Studies Supplements, 978-1-905670-95-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04393565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Castiglione traducteur, imitateur, inventeur? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nora Viet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduire le mot d'esprit. Pour une géographie du rire dans l'Europe de la Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rencontres (490), Classiques Garnier, p. 21-33, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03372370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Graecia capta ferum victorem cepit, Français et Aragonais au royaume de Naples (1442-1503) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Bertrand. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres facétieuses entre France et Italie. Pour une généalogie du rire européen.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rencontres (501), Classiques Garnier, p. 189-201, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03372364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Naissance et parcours de la facétie comme forme brève au Quattrocento : des lectures antiques pour un genre moderne »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Bertrand. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives facétieuses et esprit de connivence dans la première modernité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rencontres (502), Classiques Garnier, p. 35-48, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03372366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Éditer et traduire une correspondance humaniste : enjeux et méthodes. Le cas Giovanni Pontano »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cécile Terreaux-Scotto; Patrizia De Capitani. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualités de l'humanisme. Mélanges offerts à Serge Stolf</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, p. 259-276, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« À l'école du bon goût et de la grammaire : humour et savoir-vivre »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Corinne François-Denève. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La chaire est triste, humour et enseignement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.75-84, 2017, collection Éthique de la création</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sac de Rome, p. 1173-1179</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liza Méry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruno Dumézil. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Barbares</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03372362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre collectif &amp;quot;poésie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire des traductions en langue française, volume XV-XVIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Verdier, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Édition numérique des Satires et Epîtres dans l’édition de Josse Bade (1503) et de Lambin (1561), Satires, Epitres et Art Poétique dans la traduction italienne de Lodovico Dolce (1556).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Satires, Epitres d'Horace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review. Biondus Flavius Edizione nazionale delle opere di Biondo Flavio, 7. Roma Istituto Storico Italiano per il Medioevo, 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bryn Mawr Classical Review. 2022.07.06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03723823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les quarante plus belles pages de la littérature française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Bon Roi René à travers le prisme aragonais: entre vituperatio et laudatio. Représentations et enjeux politiques dans la littérature napolitaine du XVe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communiquer, traduire, interpréter. Art et littérature au XVe siècle entre France et Italie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lausanne, Feb 2026, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05552070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luxe et mythologie : figures mythologiques et abondance dans la poésie pontanienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonietta Iacono</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération internationale des études classiques, Jul 2025, Wroclaw, University of Wroclaw, Pologne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05578173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le langage métamédical dans la satire en latin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles perspectives facétieuses. Facétie et thérapie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Université de Clermont Auvergne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferdinand d’Aragon entre Hannibal et Catilina ? Simulation et dissimulation aux temps des guerres d’Italie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(Ab)jurer sa parole. Promettre la guerre et s’engager pour la paix pendant les crises de l’époque moderne (XVIe-XVIIe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Université de Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dire l'ingratitudine dei potenti : il dialogo Asinus di Giovanni Pontano e la pace tra Ferdinando d'Aragona ed Innocenzo VIII (1486)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Los usos políticos del diálogo en la Monarquía hispánica en la época moderna</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Colegio de Espana Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rethinking theories and redifining pratices of luxury in the Quattrocento : Giovanni Pontano's De Splendore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renaissance Society of America meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde finale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">En parlant, en écrivant,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Luxembourg, université campus de Belval, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au conservatoire des bonnes manières : l'Académie napolitaine pendant les Guerres d'Italie (1494-1501)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire doctoral (In)civilités : langue, discours, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sorbonne Université, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloge du luxe dans la littérature humaniste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metaphysica paupera. La spéculation métaphysique humaniste, XIVe-XVIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Centre d'Etudes Supérieures de la Renaissance de Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Auto)portrait du poète en Horace : Giovanni Pontano et la baie de Naples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Reverence de l’antiquaille » et créativité : les diverses formes de la transmission du patrimoine textuel antique à la Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Paris-Est Créteil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roma e i Romani nelle opere di Giovanni Pontano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Early Modern Rome 4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, university of Notre Dame Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les langues au royaume de Naples: conjuguer le multilinguisme des personnes et le plurilinguisme littéraire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plurilingualism in the kingdom of Naples (1442-1503) : reassessing uses and literary production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole française de Rome; Warburg Institute; ICTT université d'Avignon, Jul 2021, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plurilingualism in Early Modern Western Europe: Poetical, Cultural, and Political Choices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renaissance Society of America Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Philadelphia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduire le plurilinguisme, enjeux et méthodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier franco-américain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PSL- Penn University, Apr 2020, Philadelphie, États-Unis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La langue de Plaute, pour une majorité populaire ou une minorité intellectuelle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Minorités, migrations, mondialisation : Méditerranée, XIVe-XVIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, université d'Avignon- Ecole française de Rome - Casa de Velazquez, Feb 2020, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les publics de la facétie 1450-1650</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Renaissance Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, La Nouvelle Orléans, États-Unis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Pontano au miroir de sa correspondance familière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'International Association for NeoLatin Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Albacete, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Castiglione traducteur dans le Libro del Cortegiano »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Pour une cartographie du rire à la Renaissance : traduire le mot d’esprit » </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Blaise Pascal, Clermont-Ferrand, 2014, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graecia capta ferum victorem cepit »: Aragonais et Napolitains 1442-1503</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Peuples conquérants, peuples conquis : perceptions identitaires au Moyen-Âge en Europe »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, université de Paris IV Sorbonne, Nov 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theories about grammar as a resistance to linguistic dominance in Renaissance Naples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LX° Congrès de la Renaissance Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, New-York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formes et fonction de Médée dans la tragédie du premier humanisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque" Idées et formes du tragique dans la société et la culture italiennes de la première modernité à la fin de l’époque moderne"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole normale supérieure de Lyon - Université Stendhal Grenoble III, Jun 2013, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Pontano lecteur de Martial : l’hispanité revue au prisme du classicisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formas y sentidos de la cultura literaria en Europa entre 1450 y 1650</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Vitoria-Pays Basque, Nov 2013, Vitoria-Gasteiz, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imitation and Identity: Martial and Plautus and the Humanistic Debate on Latin Language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LVIII° meeting Renaissance Society of America, Washington DC (USA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgilio : un modello di umorismo nel De Sermone di Giovanni Pontano.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Virgil and Renaissance Culture »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Verona, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’amitié dans les sodalités du Quattrocento italien: une topique de la civilisation des moeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Sator (Société pour l’Analyse de la Topique Romanesque),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Victoria (Canada), 2012, Victoria, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trouver une langue: l’Antonius de Giovanni Pontano ou l’inutile Grand Tour d’Italie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’IANLS (International Association for NeoLatin Studies ) " Litterae neolatinae, sedes et quasi domicilia rerum religiosarum et politicarum"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Munster, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nature et fonction des provençalismes dans le Canzoniere de Pétrarque : entre imitation et identité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Les Troubadours et l’Italie XIIIe-XVIe siècles »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les traductions facétieuses de Pontano dans les récits de Lodovico Domenichi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’études " Facétie et Dialogue aux XVI° et XVII° siècles "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, université de Clermont Ferrand, Nov 2012, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oderunt hilarem tristes tristemque iocosi: humour, grammaire et bon goût dans l’humanisme napolitain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du CORHUM (Centre de Recherches sur l’Humour),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Versailles Saint Quentin en Yvelines, 2011, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Cavalcanti and the Neapolitan Humanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XLII° Congrès de la Northeast Modern Languages Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, New Brunschwick, États-Unis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduire les textes humanistes: le statut de la citation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journée d’étude HuRBI Université de Grenoble III,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forme et fonction du dialogue dans l’humanisme napolitain : l’Antonius de Giovani Pontano (1429-1503)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le dialogue comme genre littéraire de l’Antiquité à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CELIS (Centre d’Etude sur les Littératures et la Sociopoétique), Feb 2011, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Medieval Readings of Giovanni Pontano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LVII° Congrès de la Renaissance Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Me racontez pas d'histoires, podcast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01330849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pirandello, Six personnages en quête d’auteur, conférence avec le metteur en scène Stéphane Braunschweig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The afterlife of Apuleius</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Boidin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaële Mouren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, London, United Kingdom. 140, 2021, Bulletin of the Institute of Classical Studies Supplements, 978-1-905670-95-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plurilingualism in the Kingdom of Naples (1442-1503). Reassessing uses and literary production from Naples and beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaële Mouren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de l’École française de Rome – Moyen Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 135 (1), 2023, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mefrm.11373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Comédie et l’étranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Ternaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théâtres du Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La facétie sur les tréteaux : XVe - XVIIe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Thomine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dominique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Amazan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Recherches Médiévales et Humanistes = Journal of Medieval and Humanistic Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 32, 2017, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/crm.14075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03372361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Prioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Guez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des images du poétique, vol. II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1621-1628</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05161197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bistagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des images du poétique dans l'Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, p. 1609-1616</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04431341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId131"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DBF7550C"/>
+    <w:nsid w:val="A81A1EC9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="B758B8FA"/>
+    <w:nsid w:val="F245E262"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -489,51 +489,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florence-bistagne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7798-7606" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076764354" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anr.fr/Projet-ANR-23-CE54-0002" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/076764354" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578040v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bistagne" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Ternaux Bernard Urbani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Enriquez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610645v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinando Cascone" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372360v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Ferrer-Bartomeu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Mouren" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14184-6" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610643v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01339720v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610641v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551942v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551936v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439355v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101366v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551928v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373529v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610629v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373540v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501683v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501688v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373589v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610631v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610620v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373616v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373599v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610649v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373607v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610628v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373630v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373623v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373647v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373642v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373638v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373649v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373651v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373668v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01339706v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610630v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373674v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069355v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373679v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069356v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cei.860" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069357v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069358v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cei.612" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069359v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610640v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578043v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849820v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza M&#233;ry" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372364v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372370v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372366v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393565v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Boidin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610658v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610660v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372362v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01339721v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01339719v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723823v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698778v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069352v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552070v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578173v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonietta Iacono" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698871v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698882v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698875v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698880v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698874v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698893v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698876v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698870v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698883v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698887v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698894v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698946v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698949v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610675v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610671v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01339708v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321785v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321761v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321771v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01339709v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321769v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01339711v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01339716v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321767v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321750v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321747v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01339717v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321782v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321759v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321732v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01339713v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330849v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01339724v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610647v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698861v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefrm.11373" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610652v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Ternaux" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372361v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Thomine" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dominique" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Amazan" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crm.14075" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05161197v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Prioux" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Guez" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431341v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florence-bistagne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7798-7606" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076764354" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anr.fr/Projet-ANR-23-CE54-0002" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/076764354" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578040v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bistagne" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Ternaux Bernard Urbani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Enriquez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610645v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinando Cascone" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372360v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Ferrer-Bartomeu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Mouren" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14184-6" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610643v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01339720v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610641v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551942v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551936v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439355v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05609661v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101366v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551928v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373529v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698778v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610629v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373540v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501683v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501688v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373589v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610620v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610631v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373607v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373599v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373616v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610649v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610628v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373630v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373623v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373642v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373647v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373638v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373649v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373651v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373668v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01339706v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610630v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373674v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069355v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373679v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069356v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cei.860" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069357v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069358v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cei.612" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069359v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610640v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578043v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849820v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza M&#233;ry" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393565v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Boidin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372370v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372364v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372366v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610658v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610660v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372362v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01339721v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01339719v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723823v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069352v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552070v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578173v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonietta Iacono" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698875v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698882v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698871v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698880v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698874v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698893v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698876v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698870v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698883v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698887v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698894v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698946v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698949v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610675v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610671v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01339708v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321785v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321761v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321771v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01339709v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01339716v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321769v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01339711v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321767v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321750v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321747v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01339713v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321732v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01339717v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321782v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321759v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330849v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01339724v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610647v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698861v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefrm.11373" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610652v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Ternaux" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372361v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Thomine" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dominique" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Amazan" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crm.14075" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05161197v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Prioux" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Guez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431341v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>