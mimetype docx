--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -390,1268 +390,1268 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05207517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determinants of retinopathy and short-term neurological outcomes after cerebral malaria</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How Do Neurocognitive Tests Relate to Reported Child Difficulties at 6 Years of Age in Benin?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roméo Zoumenou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Bodeau-Livinec</w:t>
+                <w:t xml:space="preserve">Jaqueline Wendland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Aubouy</w:t>
+                <w:t xml:space="preserve">Victoria Jacobsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inès Besnard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Josselin Brisset</w:t>
+                <w:t xml:space="preserve">Nathalie Costet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-025-97468-4⟩</w:t>
+              <w:t xml:space="preserve">Archives of Clinical Neuropsychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.acaf029. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/arclin/acaf029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05047078v1</w:t>
+                <w:t xml:space="preserve">hal-05034476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Do Neurocognitive Tests Relate to Reported Child Difficulties at 6 Years of Age in Benin?</w:t>
+                <w:t xml:space="preserve">Associations between the Strengths and Difficulties Questionnaire (SDQ) and Tests of Variables of Attention (TOVA) in rural school-aged children in Benin Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roméo Zoumenou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Costet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaqueline Wendland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Bodeau-Livinec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Clinical Neuropsychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/arclin/acaf029⟩</w:t>
+              <w:t xml:space="preserve">Cambridge Prisms: Global Mental Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12, pp.e7, 1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/gmh.2024.128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05034476v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04894197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Associations between the Strengths and Difficulties Questionnaire (SDQ) and Tests of Variables of Attention (TOVA) in rural school-aged children in Benin Africa</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prevalence, risk and protective factors of postpartum depression and anxiety symptoms in the Allada district, Benin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maram Youshaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith van der Waerden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roméo Zoumenou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Costet</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achille Massougbodji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cambridge Prisms: Global Mental Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/gmh.2024.128⟩</w:t>
+              <w:t xml:space="preserve">Social Psychiatry and Psychiatric Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00127-025-02982-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04894197v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05207690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevalence, risk and protective factors of postpartum depression and anxiety symptoms in the Allada district, Benin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Iron deficiency in pregnancy and its association with blood lead and manganese levels in offspring in Benin, Sub-Saharan Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shukrullah Ahmadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maram Youshaa</w:t>
+                <w:t xml:space="preserve">Raymond van Huizen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Judith van der Waerden</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Roméo Zoumenou</w:t>
+                <w:t xml:space="preserve">Romeo Zoumenou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Achille Massougbodji</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michael Boivin</w:t>
+                <w:t xml:space="preserve">Barbara Le Bot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ayotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Psychiatry and Psychiatric Epidemiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00127-025-02982-5⟩</w:t>
+              <w:t xml:space="preserve">Early Human Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 205, pp.106255. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.earlhumdev.2025.106255⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05207690v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05039255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iron deficiency in pregnancy and its association with blood lead and manganese levels in offspring in Benin, Sub-Saharan Africa</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prenatal Hemoglobin Concentration and Long-Term Child Neurocognitive Development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raymond van Huizen</w:t>
+                <w:t xml:space="preserve">Michael Mireku</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romeo Zoumenou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romeo Zoumenou</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre Ayotte</w:t>
+                <w:t xml:space="preserve">Amanda Garrison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Cot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Early Human Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.earlhumdev.2025.106255⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Tropical Medicine and Hygiene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 112 (3), pp.692-698. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4269/ajtmh.24-0643⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05039255v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04870650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prenatal Hemoglobin Concentration and Long-Term Child Neurocognitive Development</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Determinants of retinopathy and short-term neurological outcomes after cerebral malaria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Bodeau-Livinec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Aubouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Mireku</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Romeo Zoumenou</w:t>
+                <w:t xml:space="preserve">Karl Angendu Baki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amanda Garrison</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel Cot</w:t>
+                <w:t xml:space="preserve">Josselin Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Tropical Medicine and Hygiene</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 112 (3), pp.692-698. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (1), pp.13610. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4269/ajtmh.24-0643⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-025-97468-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04870650v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05047078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping competency in public health training – experience of the Europubhealth consortium</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Is Neurodevelopmental Assessment in Early Childhood Predictive of Performance Assessed Later in Childhood and Adolescence in Sub-Saharan Africa? A Systematic Review of the Literature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romeo Zoumenou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Bodeau-Livinec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Grimaud</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marie-Renée Guével</w:t>
+                <w:t xml:space="preserve">Léa Chausseboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Bodeau-Livinec</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jaqueline Wendland</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Medical Education</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12909-023-05010-9⟩</w:t>
+              <w:t xml:space="preserve">Archives of Clinical Neuropsychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 39 (1), pp.98-116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/arclin/acad051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04423882v1</w:t>
+                <w:t xml:space="preserve">hal-04174129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is Neurodevelopmental Assessment in Early Childhood Predictive of Performance Assessed Later in Childhood and Adolescence in Sub-Saharan Africa? A Systematic Review of the Literature</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florence Bodeau-Livinec</w:t>
+                <w:t xml:space="preserve">Prioritisation of infectious diseases from a public health perspective: a multi-criteria decision analysis study, France, 2024</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Ploin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Ventelou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Chausseboeuf</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Didier Che</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Coignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Clinical Neuropsychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/arclin/acad051⟩</w:t>
+              <w:t xml:space="preserve">Eurosurveillance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 29 (50), pp.2400074. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2807/1560-7917.ES.2024.29.50.2400074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04174129v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04842113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prioritisation of infectious diseases from a public health perspective: a multi-criteria decision analysis study, France, 2024</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mapping competency in public health training – experience of the Europubhealth consortium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Alexandre</w:t>
+                <w:t xml:space="preserve">Olivier Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Ventelou</w:t>
+                <w:t xml:space="preserve">Mathilde Foucrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Che</w:t>
+                <w:t xml:space="preserve">Kasia Czabanowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Coignard</w:t>
+                <w:t xml:space="preserve">Marie-Renée Guével</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Bodeau-Livinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurosurveillance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 29 (50), pp.2400074. </w:t>
+              <w:t xml:space="preserve">BMC Medical Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24 (1), pp.54. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2807/1560-7917.ES.2024.29.50.2400074⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12909-023-05010-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04842113v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04423882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The association between mental health problems and asthma among European school children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Goldin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bodeau-Livinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dietmar Goelitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1767,51 +1767,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Zoumenou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Massougbodji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bodeau-Livinec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 71 (Suppl.), pp.102098. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1845,90 +1845,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lead Exposure in Infancy and Subsequent Growth in Beninese Children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shukrullah Ahmadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Botton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roméo Zoumenou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ayotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Fievet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1979,51 +1979,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Effects of Malaria in Pregnancy on Neurocognitive Development in Children at 1 and 6 Years of Age in Benin: A Prospective Mother–Child Cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amanda Garrison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2107,429 +2107,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03604281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil-transmitted helminth infection in pregnancy and long-term child neurocognitive and behavioral development: A prospective mother-child cohort in Benin</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pre-conception serum ferritin concentrations are associated with metal concentrations in blood during pregnancy: A cohort study in Benin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Babak Khoshnood</w:t>
+                <w:t xml:space="preserve">Sarah Davies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Courtin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jules Alao</w:t>
+                <w:t xml:space="preserve">Valérie Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manfred Accrombess</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Fievet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0009260⟩</w:t>
+              <w:t xml:space="preserve">Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 202, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envres.2021.111629⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03312892v1</w:t>
+                <w:t xml:space="preserve">hal-03312406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pre-conception serum ferritin concentrations are associated with metal concentrations in blood during pregnancy: A cohort study in Benin</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les enfants victimes de la crise sanitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Briand</w:t>
+                <w:t xml:space="preserve">Isabelle Claudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manfred Accrombess</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Barbara Le Bot</w:t>
+                <w:t xml:space="preserve">Pascale Duché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Aujard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Billette De Villemeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Bodeau-Livinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envres.2021.111629⟩</w:t>
+              <w:t xml:space="preserve">Actualité et dossier en santé publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 116, pp.47-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/aedesp.116.0047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03312406v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03525211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les enfants victimes de la crise sanitaire</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascale Duché</w:t>
+                <w:t xml:space="preserve">Soil-transmitted helminth infection in pregnancy and long-term child neurocognitive and behavioral development: A prospective mother-child cohort in Benin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanda Garrison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Aujard</w:t>
+                <w:t xml:space="preserve">Babak Khoshnood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agathe Billette De Villemeur</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florence Bodeau-Livinec</w:t>
+                <w:t xml:space="preserve">David Courtin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Alao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actualité et dossier en santé publique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 116, pp.47-49. </w:t>
+              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/aedesp.116.0047⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0009260⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03525211v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03312892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lessons from a year of health crisis: The urgent need for a concerted and coordinated health policy for children</w:t>
               </w:r>
@@ -2567,51 +2567,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Aujard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Billette de Villemeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bodeau-Livinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives de Pédiatrie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 28 (6), pp.437-440. </w:t>
@@ -2649,90 +2649,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Impact of Maternal Depression and Parent–Child Interactions on Risk of Parasitic Infections in Early Childhood: A Prospective Cohort in Benin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amanda Garrison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Maselko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Josèphe Saurel-Cubizolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Courtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roméo Zoumenou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2911,589 +2911,589 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03827027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of growth models to describe growth from birth to 6 years in a Beninese cohort of children with repeated measurements</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Association of chorioamnionitis with cerebral palsy at two years after spontaneous very preterm birth: the epipage-2 cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Garcia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Courtin</w:t>
+                <w:t xml:space="preserve">Emeline Maisonneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Lorthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heloise Torchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Devisme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2019-035785⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Pediatrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, The Journal of pediatrics, 222, pp.71-78.e6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpeds.2020.03.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02955255v1</w:t>
+                <w:t xml:space="preserve">hal-03405174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationship between Stunting, Wasting, Underweight and Geophagy and Cognitive Function of Children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Mireku</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achille Massougbodji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bodeau-Livinec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Tropical Pediatrics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 66 (5), pp.517-527. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/tropej/fmaa009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03827127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association of chorioamnionitis with cerebral palsy at two years after spontaneous very preterm birth: the epipage-2 cohort study</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pierre Delorme</w:t>
+                <w:t xml:space="preserve">Follow-Up of Elevated Blood Lead Levels and Sources in a Cohort of Children in Benin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shukrullah Ahmadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Le Bot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romeo Zoumenou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Devisme</w:t>
+                <w:t xml:space="preserve">Severine Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Fievet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Pediatrics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, The Journal of pediatrics, 222, pp.71-78.e6. </w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17 (22), </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jpeds.2020.03.021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijerph17228689⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03405174v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03093961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Follow-Up of Elevated Blood Lead Levels and Sources in a Cohort of Children in Benin</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Comparison of growth models to describe growth from birth to 6 years in a Beninese cohort of children with repeated measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shukrullah Ahmadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Romeo Zoumenou</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Bodeau-Livinec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roméo Zoumenou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Severine Durand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nadine Fievet</w:t>
+                <w:t xml:space="preserve">André Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Courtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 17 (22), </w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (9), pp.e035785. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijerph17228689⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2019-035785⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03093961v1</w:t>
+                <w:t xml:space="preserve">hal-02955255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Specialist health care services use in a European cohort of infants born very preterm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna-Veera Seppanen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bodeau-Livinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaine Boyle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3570,103 +3570,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blood lead level in infants and subsequent risk of malaria : a prospective cohort study in Benin, Sub-Saharan Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amanda Garrison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Babak Khoshnood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Courtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Milet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 14 (7), pp.e0220023. </w:t>
@@ -3704,90 +3704,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neurocognitive testing in West African children 3–6 years of age: Challenges and implications for data analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bodeau-Livinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Davidson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romeo Zoumenou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achille Massougbodji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3985,51 +3985,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neurodevelopmental outcomes in HIV-infected and uninfected African children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Debeaudrap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bodeau-Livinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4158,51 +4158,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Fievet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Yovo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achille Massougbodji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 167, pp.198-206. </w:t>
@@ -4252,90 +4252,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hunting, sale and consumption of bushmeat killed by lead-based ammunition in Benin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shukrullah Ahmadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Maman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romeo Zoumenou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achille Massougbodji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4399,51 +4399,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maternal nutritional status before and during pregnancy and child’s early neurocognitive development [Conference abstract]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Agbota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bodeau-Livinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Accrombessi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4520,90 +4520,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consequences of prenatal geophagy for maternal prenatal health, risk of childhood geophagy and child psychomotor development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Mireku</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Davidson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romeo Zoumenou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achille Massougbodji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4827,51 +4827,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Debillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Pierrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Kayem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4960,51 +4960,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Seppanen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-Y. Ancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bodeau-Livinec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 64, pp.S178-S179. </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5032,338 +5032,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03827248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mental health of college students and their non-college-attending peers: results from a large French cross-sectional survey</w:t>
+                <w:t xml:space="preserve">Prenatal Iron Deficiency, Neonatal Ferritin, and Infant Cognitive Function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viviane Kovess-Masféty</w:t>
+                <w:t xml:space="preserve">M. Mireku</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Leray</w:t>
+                <w:t xml:space="preserve">L. Davidson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Denis</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Pitrou</w:t>
+                <w:t xml:space="preserve">M. Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Zoumenou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Massougbodji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40359-016-0124-5⟩</w:t>
+              <w:t xml:space="preserve">Pediatrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 138 (6), pp.e20161319-e20161319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1542/peds.2016-1319⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02436738v1</w:t>
+                <w:t xml:space="preserve">hal-02461286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prenatal Iron Deficiency, Neonatal Ferritin, and Infant Cognitive Function</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mental health of college students and their non-college-attending peers: results from a large French cross-sectional survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Kovess-Masféty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Leray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Mireku</w:t>
+                <w:t xml:space="preserve">Laure Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Davidson</w:t>
+                <w:t xml:space="preserve">Mathilde Husky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Boivin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A. Massougbodji</w:t>
+                <w:t xml:space="preserve">Isabelle Pitrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pediatrics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 138 (6), pp.e20161319-e20161319. </w:t>
+              <w:t xml:space="preserve">BMC Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 4, pp.20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1542/peds.2016-1319⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s40359-016-0124-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02461286v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02436738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iron and malaria: a dangerous liaison?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violeta Moya-Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bodeau-Livinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5436,77 +5436,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violeta Moya-Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Osei Mireku</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ayotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bodeau-Livinec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 11 (2), pp.e0149049. </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5540,51 +5540,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elevated Blood Lead Levels in Infants and Mothers in Benin and Potential Sources of Exposure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bodeau-Livinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Glorennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5687,77 +5687,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bereavement-related depression: Did the changes induced by DSM-V make a difference? Results from a large population-based survey of French residents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Clesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bodeau-Livinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Husky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Kovess-Masfety</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5810,441 +5810,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02460653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perinatal exposure to chlordecone and infant growth</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of Helminth Infection during Pregnancy on Cognitive and Motor Functions of One-Year-Old Children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Pelé</w:t>
+                <w:t xml:space="preserve">Michael O. Mireku</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Comets</w:t>
+                <w:t xml:space="preserve">Michael J. Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Rouget</w:t>
+                <w:t xml:space="preserve">Leslie L. Davidson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Monfort</w:t>
+                <w:t xml:space="preserve">Smaïla Ouédraogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain K. Koura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envres.2015.06.023⟩</w:t>
+              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9 (3), pp.e0003463. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0003463⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01169790v1</w:t>
+                <w:t xml:space="preserve">hal-01236283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Helminth Infection during Pregnancy on Cognitive and Motor Functions of One-Year-Old Children</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId221" w:history="1">
+                <w:t xml:space="preserve">Prenatal Hemoglobin Levels and Early Cognitive and Motor Functions of One-Year-Old Children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael O. Mireku</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie L. Davidson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain K. Koura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smaïla Ouédraogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael J. Boivin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ghislain K. Koura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0003463⟩</w:t>
+              <w:t xml:space="preserve">Pediatrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 136 (1), pp.76-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1542/peds.2015-0491⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01236283v1</w:t>
+                <w:t xml:space="preserve">hal-01163752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prenatal Hemoglobin Levels and Early Cognitive and Motor Functions of One-Year-Old Children</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michael O. Mireku</w:t>
+                <w:t xml:space="preserve">Perinatal exposure to chlordecone and infant growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Costet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leslie L. Davidson</w:t>
+                <w:t xml:space="preserve">Fabienne Pelé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Comets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghislain K. Koura</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Michael J. Boivin</w:t>
+                <w:t xml:space="preserve">Florence Rouget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Monfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pediatrics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 142, pp.123--134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envres.2015.06.023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1542/peds.2015-0491⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01163752v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01169790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usefulness of Child Development Assessments for Low-Resource Settings in Francophone Africa</w:t>
               </w:r>
@@ -6269,51 +6269,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Davidson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smaïla Ouédraogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roméo Zoumenou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6364,51 +6364,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do very preterm twins and singletons differ in their neurodevelopment at 5 years of age?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bodeau-Livinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Zeitlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6510,103 +6510,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Medical and sociodemographic risk factors for preterm birth in a French Caribbean population of African descent.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Rouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Kadhel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Monfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bodeau-Livinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Maternal and Child Health Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 17 (6), pp.1103-11. </w:t>
@@ -6644,103 +6644,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maternal Anemia in Pregnancy: Assessing the Effect of Routine Preventive Measures in a Malaria-Endemic Area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smaïla Ouédraogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Koura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bodeau-Livinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manfred Accrombessi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achille Massougbodji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Tropical Medicine and Hygiene</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 88 (2), pp.292-300. </w:t>
@@ -6817,51 +6817,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caira Woods</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathryn Tiedje</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bodeau-Livinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Migot-Nabias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6906,325 +6906,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05503261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malaria and gravidity interact to modify maternal haemoglobin concentrations during pregnancy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId224" w:history="1">
+                <w:t xml:space="preserve">Maternal Anemia at First Antenatal Visit: Prevalence and Risk Factors in a Malaria-Endemic Area in Benin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smaïla Ouédraogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Koura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manfred Accrombessi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bodeau-Livinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Ghislain Koura</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achille Massougbodji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Malaria Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1475-2875-11-348⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Tropical Medicine and Hygiene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 87 (3), pp.418-424. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4269/ajtmh.2012.11-0706⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03827287v1</w:t>
+                <w:t xml:space="preserve">hal-05497158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maternal Anemia at First Antenatal Visit: Prevalence and Risk Factors in a Malaria-Endemic Area in Benin</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId224" w:history="1">
+                <w:t xml:space="preserve">Malaria and gravidity interact to modify maternal haemoglobin concentrations during pregnancy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smaïla Ouédraogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Bodeau-Livinec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bich-Tram Huynh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Koura</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Achille Massougbodji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Tropical Medicine and Hygiene</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 87 (3), pp.418-424. </w:t>
+              <w:t xml:space="preserve">Malaria Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 11 (1), pp.348. </w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4269/ajtmh.2012.11-0706⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1475-2875-11-348⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05497158v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03827287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maternal Anemia in Benin: Prevalence, Risk Factors, and Association with Low Birth Weight</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bodeau-Livinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7232,51 +7232,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiong Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achille Massougbodji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Tropical Medicine and Hygiene</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 85 (3), pp.414-420. </w:t>
@@ -7314,51 +7314,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Intensive Care Practices on Short-Term and Long-term Outcomes for Extremely Preterm Infants: Comparison Between the British Isles and France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bodeau-Livinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neil Marlow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7448,51 +7448,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent trends in visual impairment and blindness in the UK</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bodeau-Livinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Surman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7582,51 +7582,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of CEDIT recommendations: An example of health technology assessment in a hospital network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bodeau-Livinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8174,90 +8174,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A longitudinal study of chronic lead exposure in Beninese children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bodeau-Livinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmadi S</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoumenou R</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Durand S</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8366,51 +8366,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deneux-Tharaux Catherine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gomes Eugênia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bodeau-Livinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grémy Isabelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8497,51 +8497,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the Effects of Maternal Anemia on Child Development in Benin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bodeau-Livinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8646,90 +8646,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Professionnels de santé et offre de soins pour les enfants : enjeux quantitatifs et qualitatifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Claudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Aujard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Billette de Villemeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bodeau-Livinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Com-Ruelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8858,51 +8858,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CA088F0A"/>
+    <w:nsid w:val="5C752E1E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9089,51 +9089,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florence-bodeau-livinec" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4266-6287" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/125320833" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/U-9053-2017" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05207517v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldiona Kerri" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Heude" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#233;o Zoumenou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Boivin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nut.2025.112914" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05047078v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bodeau-Livinec" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Aubouy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Besnard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Angendu Baki" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Brisset" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-97468-4" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05034476v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaqueline Wendland" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Jacobsen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Costet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/arclin/acaf029" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04894197v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/gmh.2024.128" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05207690v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maram Youshaa" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith van der Waerden" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Massougbodji" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00127-025-02982-5" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05039255v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shukrullah Ahmadi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond van Huizen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romeo Zoumenou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Le Bot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ayotte" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earlhumdev.2025.106255" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870650v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mireku" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Garrison" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.24-0643" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04423882v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grimaud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Foucrier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasia Czabanowska" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ren&#233;e Gu&#233;vel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12909-023-05010-9" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04174129v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Chausseboeuf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/arclin/acad051" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842113v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ploin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Alexandre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ventelou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Che" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Coignard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.ES.2024.29.50.2400074" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250842v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Goldin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietmar Goelitz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adina Bitfoi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Giovanni Carta" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpsy.2023.100223" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250822v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cruz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Zoumenou" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Massougbodji" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2023.102098" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03826993v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Botton" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Fievet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics10100595" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03604281v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Fi&#233;vet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Alao" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciab569" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03312892v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babak Khoshnood" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Courtin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0009260" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03312406v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Davies" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Briand" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Accrombess" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2021.111629" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03525211v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Claudet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Duch&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Aujard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Billette De Villemeur" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aedesp.116.0047" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03412606v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Claudet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Duch&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Aujard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Billette de Villemeur" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcped.2021.07.001" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03467872v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Maselko" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#232;phe Saurel-Cubizolles" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10995-021-03317-x" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03827027v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alla Sikorskii" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09297049.2021.1876012" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02955255v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Garcia" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2019-035785" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03827127v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/tropej/fmaa009" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03405174v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Maisonneuve" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Lorthe" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heloise Torchin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delorme" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Devisme" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpeds.2020.03.021" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093961v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Durand" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph17228689" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02016481v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Veera Seppanen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine Boyle" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Karin Edstedt-Bonamy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Cuttini" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/dmcn.14112" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02264592v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Milet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0220023" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02461654v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Davidson" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainresbull.2018.04.001" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02461601v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Accrombessi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Yovo" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cottrell" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gino Agbota" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Gartner" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2017-019014" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02461718v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Debeaudrap" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Pasquier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Germanaud" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzie Tetang Ndiang" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAD.0000000000002023" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01863267v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Guy" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2018.06.054" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FWPL8FT8-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01863033v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Maman" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph15061140" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03827218v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Agbota" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Accrombessi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U Ahouayito" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Fievet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/cky213.708" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02461673v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tmi.13088" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01610207v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Pierrat" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Marchand-Martin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Arnaud" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Kaminski" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Resche-Rigon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmj.j3448" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02452318v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chevallier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Debillon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pierrat" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Kayem" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajog.2017.01.002" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9H6S3KWL-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03827248v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Seppanen" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-Y. Ancel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2016.06.019" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02436738v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Kovess-Masf&#233;ty" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Leray" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Denis" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Husky" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pitrou" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40359-016-0124-5" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02461286v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mireku" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Davidson" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boivin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1542/peds.2016-1319" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02461179v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violeta Moya-Alvarez" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nutrit/nuw021" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01284375v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Osei Mireku" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0149049" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01296778v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Glorennec" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dumas" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Durand" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph13030316" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02460653v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Clesse" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Kovess-Masfety" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2015.04.039" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BL1V2BP1-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01169790v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Pel&#233;" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Comets" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rouget" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Monfort" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2015.06.023" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BRPW6X7W-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01236283v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael O. Mireku" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Boivin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie L. Davidson" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sma&#239;la Ou&#233;draogo" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain K. Koura" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0003463" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01163752v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1542/peds.2015-0491" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03118731v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kobto Koura" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/DBP.0b013e31829d211c" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03118729v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Zeitlin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Blondel" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Fresson" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/archdischild-2013-303737" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DC2D7093FD76D23C54254B14CD8EAFD5F88B4767/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00860340v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Lebreton" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Kadhel" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10995-012-1112-x" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05503490v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Koura" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.12-0195" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05503261v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Rougeron" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caira Woods" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Tiedje" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Migot-Nabias" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0076924" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03827287v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bich-Tram Huynh" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-11-348" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05497158v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.2012.11-0706" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05497355v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Briand" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Berger" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiong Xu" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.2011.10-0599" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05497795v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Marlow" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;yves Ancel" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Kurinczuk" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Costeloe" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1542/peds.2007-2976" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05497830v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Surman" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wilkinson" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/adc.2007.117416" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05497944v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Simon" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Montagnier-Petrissans" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eve Jo&#235;l" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth F&#233;ry-Lemonnier" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0266462306050975" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-4QJ7TWLG-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246862v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Ancel" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Livinec" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Larroque" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Marret" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1542/peds.2005-0091" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246890v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.AOG.0000161375.55172.3f" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246993v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Charpentier" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Danchin" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Edlinger" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P Perrin" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Baffert" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0003-3928(03)00064-7" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D5B2106B-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04544215v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmadi S" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoumenou R" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Durand S" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.EE9.0000605984.66187.16" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114927v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deneux-Tharaux Catherine" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gomes Eug&#234;nia" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;my Isabelle" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boudet-Berquier Julie" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03827272v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-6834-9_10" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03824191v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Billette de Villemeur" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Com-Ruelle" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florence-bodeau-livinec" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4266-6287" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/125320833" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/U-9053-2017" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05207517v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldiona Kerri" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Heude" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#233;o Zoumenou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Boivin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nut.2025.112914" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05034476v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaqueline Wendland" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Jacobsen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Costet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/arclin/acaf029" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04894197v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bodeau-Livinec" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/gmh.2024.128" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05207690v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maram Youshaa" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith van der Waerden" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Massougbodji" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00127-025-02982-5" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05039255v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shukrullah Ahmadi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond van Huizen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romeo Zoumenou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Le Bot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ayotte" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earlhumdev.2025.106255" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870650v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mireku" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Garrison" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.24-0643" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05047078v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Aubouy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Besnard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Angendu Baki" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Brisset" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-97468-4" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04174129v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Chausseboeuf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/arclin/acad051" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842113v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ploin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Alexandre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ventelou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Che" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Coignard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.ES.2024.29.50.2400074" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04423882v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grimaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Foucrier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasia Czabanowska" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ren&#233;e Gu&#233;vel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12909-023-05010-9" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250842v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Goldin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietmar Goelitz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adina Bitfoi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Giovanni Carta" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpsy.2023.100223" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250822v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cruz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Zoumenou" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Massougbodji" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2023.102098" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03826993v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Botton" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Fievet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics10100595" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03604281v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Fi&#233;vet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Alao" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciab569" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03312406v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Davies" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Briand" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Accrombess" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2021.111629" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03525211v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Claudet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Duch&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Aujard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Billette De Villemeur" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aedesp.116.0047" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03312892v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babak Khoshnood" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Courtin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0009260" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03412606v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Claudet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Duch&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Aujard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Billette de Villemeur" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcped.2021.07.001" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03467872v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Maselko" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#232;phe Saurel-Cubizolles" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10995-021-03317-x" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03827027v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alla Sikorskii" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09297049.2021.1876012" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03405174v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Maisonneuve" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Lorthe" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heloise Torchin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delorme" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Devisme" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpeds.2020.03.021" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03827127v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/tropej/fmaa009" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093961v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Durand" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph17228689" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02955255v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Garcia" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2019-035785" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02016481v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Veera Seppanen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine Boyle" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Karin Edstedt-Bonamy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Cuttini" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/dmcn.14112" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02264592v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Milet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0220023" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02461654v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Davidson" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainresbull.2018.04.001" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02461601v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Accrombessi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Yovo" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cottrell" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gino Agbota" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Gartner" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2017-019014" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02461718v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Debeaudrap" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Pasquier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Germanaud" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzie Tetang Ndiang" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAD.0000000000002023" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01863267v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Guy" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2018.06.054" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FWPL8FT8-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01863033v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Maman" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph15061140" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03827218v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Agbota" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Accrombessi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U Ahouayito" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Fievet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/cky213.708" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02461673v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tmi.13088" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01610207v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Pierrat" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Marchand-Martin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Arnaud" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Kaminski" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Resche-Rigon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmj.j3448" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02452318v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chevallier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Debillon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pierrat" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Kayem" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajog.2017.01.002" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9H6S3KWL-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03827248v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Seppanen" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-Y. Ancel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2016.06.019" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02461286v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mireku" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Davidson" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boivin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1542/peds.2016-1319" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02436738v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Kovess-Masf&#233;ty" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Leray" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Denis" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Husky" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pitrou" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40359-016-0124-5" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02461179v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violeta Moya-Alvarez" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nutrit/nuw021" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01284375v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Osei Mireku" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0149049" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01296778v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Glorennec" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dumas" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Durand" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph13030316" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02460653v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Clesse" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Kovess-Masfety" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2015.04.039" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BL1V2BP1-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01236283v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael O. Mireku" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Boivin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie L. Davidson" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sma&#239;la Ou&#233;draogo" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain K. Koura" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0003463" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01163752v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1542/peds.2015-0491" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01169790v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Pel&#233;" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Comets" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rouget" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Monfort" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2015.06.023" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BRPW6X7W-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03118731v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kobto Koura" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/DBP.0b013e31829d211c" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03118729v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Zeitlin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Blondel" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Fresson" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/archdischild-2013-303737" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DC2D7093FD76D23C54254B14CD8EAFD5F88B4767/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00860340v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Lebreton" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Kadhel" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10995-012-1112-x" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05503490v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Koura" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.12-0195" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05503261v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Rougeron" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caira Woods" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Tiedje" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Migot-Nabias" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0076924" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05497158v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.2012.11-0706" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03827287v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bich-Tram Huynh" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-11-348" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05497355v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Briand" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Berger" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiong Xu" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.2011.10-0599" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05497795v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Marlow" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;yves Ancel" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Kurinczuk" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Costeloe" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1542/peds.2007-2976" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05497830v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Surman" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wilkinson" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/adc.2007.117416" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05497944v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Simon" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Montagnier-Petrissans" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eve Jo&#235;l" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth F&#233;ry-Lemonnier" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0266462306050975" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-4QJ7TWLG-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246862v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Ancel" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Livinec" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Larroque" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Marret" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1542/peds.2005-0091" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246890v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.AOG.0000161375.55172.3f" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246993v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Charpentier" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Danchin" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Edlinger" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P Perrin" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Baffert" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0003-3928(03)00064-7" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D5B2106B-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04544215v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmadi S" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoumenou R" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Durand S" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.EE9.0000605984.66187.16" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114927v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deneux-Tharaux Catherine" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gomes Eug&#234;nia" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;my Isabelle" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boudet-Berquier Julie" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03827272v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-6834-9_10" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03824191v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Billette de Villemeur" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Com-Ruelle" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>