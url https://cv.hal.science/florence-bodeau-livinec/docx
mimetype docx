--- v1 (2026-04-07)
+++ v2 (2026-05-07)
@@ -524,291 +524,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05034476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Associations between the Strengths and Difficulties Questionnaire (SDQ) and Tests of Variables of Attention (TOVA) in rural school-aged children in Benin Africa</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prevalence, risk and protective factors of postpartum depression and anxiety symptoms in the Allada district, Benin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maram Youshaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith van der Waerden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roméo Zoumenou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Costet</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achille Massougbodji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cambridge Prisms: Global Mental Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/gmh.2024.128⟩</w:t>
+              <w:t xml:space="preserve">Social Psychiatry and Psychiatric Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00127-025-02982-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04894197v1</w:t>
+                <w:t xml:space="preserve">hal-05207690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevalence, risk and protective factors of postpartum depression and anxiety symptoms in the Allada district, Benin</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Associations between the Strengths and Difficulties Questionnaire (SDQ) and Tests of Variables of Attention (TOVA) in rural school-aged children in Benin Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roméo Zoumenou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Costet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaqueline Wendland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Achille Massougbodji</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Florence Bodeau-Livinec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Psychiatry and Psychiatric Epidemiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Cambridge Prisms: Global Mental Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12, pp.e7, 1-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00127-025-02982-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/gmh.2024.128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05207690v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04894197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iron deficiency in pregnancy and its association with blood lead and manganese levels in offspring in Benin, Sub-Saharan Africa</w:t>
               </w:r>
@@ -1062,51 +1062,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determinants of retinopathy and short-term neurological outcomes after cerebral malaria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bodeau-Livinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Aubouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1209,51 +1209,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is Neurodevelopmental Assessment in Early Childhood Predictive of Performance Assessed Later in Childhood and Adolescence in Sub-Saharan Africa? A Systematic Review of the Literature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romeo Zoumenou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bodeau-Livinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Chausseboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1512,51 +1512,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kasia Czabanowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Renée Guével</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bodeau-Livinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Medical Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 24 (1), pp.54. </w:t>
@@ -1607,51 +1607,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The association between mental health problems and asthma among European school children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Goldin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bodeau-Livinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dietmar Goelitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1767,51 +1767,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Zoumenou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Massougbodji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bodeau-Livinec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 71 (Suppl.), pp.102098. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2107,429 +2107,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03604281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pre-conception serum ferritin concentrations are associated with metal concentrations in blood during pregnancy: A cohort study in Benin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Soil-transmitted helminth infection in pregnancy and long-term child neurocognitive and behavioral development: A prospective mother-child cohort in Benin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanda Garrison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Davies</w:t>
+                <w:t xml:space="preserve">Babak Khoshnood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Briand</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Barbara Le Bot</w:t>
+                <w:t xml:space="preserve">David Courtin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Alao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envres.2021.111629⟩</w:t>
+              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0009260⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03312406v1</w:t>
+                <w:t xml:space="preserve">hal-03312892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enfants victimes de la crise sanitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Claudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Claudet</w:t>
+                <w:t xml:space="preserve">Pascale Duché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Duché</w:t>
+                <w:t xml:space="preserve">Yannick Aujard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Aujard</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Agathe Billette De Villemeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bodeau-Livinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité et dossier en santé publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 116, pp.47-49. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/aedesp.116.0047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03525211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil-transmitted helminth infection in pregnancy and long-term child neurocognitive and behavioral development: A prospective mother-child cohort in Benin</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michael Boivin</w:t>
+                <w:t xml:space="preserve">Pre-conception serum ferritin concentrations are associated with metal concentrations in blood during pregnancy: A cohort study in Benin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Davies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Babak Khoshnood</w:t>
+                <w:t xml:space="preserve">Valérie Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Courtin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jules Alao</w:t>
+                <w:t xml:space="preserve">Manfred Accrombess</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Fievet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 15 (3), </w:t>
+              <w:t xml:space="preserve">Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 202, </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0009260⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envres.2021.111629⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03312892v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03312406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lessons from a year of health crisis: The urgent need for a concerted and coordinated health policy for children</w:t>
               </w:r>
@@ -2567,51 +2567,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Aujard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Billette de Villemeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bodeau-Livinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives de Pédiatrie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 28 (6), pp.437-440. </w:t>
@@ -2688,51 +2688,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Maselko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Josèphe Saurel-Cubizolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Courtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roméo Zoumenou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2911,278 +2911,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03827027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association of chorioamnionitis with cerebral palsy at two years after spontaneous very preterm birth: the epipage-2 cohort study</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Relationship between Stunting, Wasting, Underweight and Geophagy and Cognitive Function of Children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Mireku</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Cot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achille Massougbodji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Bodeau-Livinec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Pediatrics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpeds.2020.03.021⟩</w:t>
+              <w:t xml:space="preserve">Journal of Tropical Pediatrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 66 (5), pp.517-527. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/tropej/fmaa009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03405174v1</w:t>
+                <w:t xml:space="preserve">hal-03827127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between Stunting, Wasting, Underweight and Geophagy and Cognitive Function of Children</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Association of chorioamnionitis with cerebral palsy at two years after spontaneous very preterm birth: the epipage-2 cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Maisonneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Lorthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heloise Torchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Devisme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Tropical Pediatrics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 66 (5), pp.517-527. </w:t>
+              <w:t xml:space="preserve">The Journal of Pediatrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, The Journal of pediatrics, 222, pp.71-78.e6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/tropej/fmaa009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jpeds.2020.03.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03827127v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03405174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Follow-Up of Elevated Blood Lead Levels and Sources in a Cohort of Children in Benin</w:t>
               </w:r>
@@ -3315,90 +3315,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of growth models to describe growth from birth to 6 years in a Beninese cohort of children with repeated measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shukrullah Ahmadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bodeau-Livinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roméo Zoumenou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Courtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMJ Open</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 10 (9), pp.e035785. </w:t>
@@ -3449,51 +3449,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Specialist health care services use in a European cohort of infants born very preterm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna-Veera Seppanen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bodeau-Livinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaine Boyle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3583,64 +3583,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blood lead level in infants and subsequent risk of malaria : a prospective cohort study in Benin, Sub-Saharan Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amanda Garrison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Babak Khoshnood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Courtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Milet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3704,90 +3704,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neurocognitive testing in West African children 3–6 years of age: Challenges and implications for data analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bodeau-Livinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Davidson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romeo Zoumenou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achille Massougbodji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3832,618 +3832,618 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02461654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cohort profile: effect of malaria in early pregnancy on fetal growth in Benin (RECIPAL preconceptional cohort)</w:t>
+                <w:t xml:space="preserve">Neurodevelopmental outcomes in HIV-infected and uninfected African children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manfred Accrombessi</w:t>
+                <w:t xml:space="preserve">Pierre Debeaudrap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Bodeau-Livinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Yovo</w:t>
+                <w:t xml:space="preserve">Estelle Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Cottrell</w:t>
+                <w:t xml:space="preserve">David Germanaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gino Agbota</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Agnès Gartner</w:t>
+                <w:t xml:space="preserve">Suzie Tetang Ndiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2017-019014⟩</w:t>
+              <w:t xml:space="preserve">AIDS. Official journal of the international AIDS Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 32 (18), pp.2749-2757. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/QAD.0000000000002023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02461601v1</w:t>
+                <w:t xml:space="preserve">hal-02461718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neurodevelopmental outcomes in HIV-infected and uninfected African children</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Toxics (Pb, Cd) and trace elements (Zn, Cu, Mn) in women during pregnancy and at delivery, South Benin, 2014-2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Debeaudrap</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florence Bodeau-Livinec</w:t>
+                <w:t xml:space="preserve">Manfred Accrombessi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Fievet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Pasquier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Suzie Tetang Ndiang</w:t>
+                <w:t xml:space="preserve">Emmanuel Yovo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achille Massougbodji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIDS. Official journal of the international AIDS Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/QAD.0000000000002023⟩</w:t>
+              <w:t xml:space="preserve">Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 167, pp.198-206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envres.2018.06.054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02461718v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01863267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toxics (Pb, Cd) and trace elements (Zn, Cu, Mn) in women during pregnancy and at delivery, South Benin, 2014-2015</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Hunting, sale and consumption of bushmeat killed by lead-based ammunition in Benin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shukrullah Ahmadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Maman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romeo Zoumenou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achille Massougbodji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Cot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envres.2018.06.054⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 15 (6), pp.1140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph15061140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01863267v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01863033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hunting, sale and consumption of bushmeat killed by lead-based ammunition in Benin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shukrullah Ahmadi</w:t>
+                <w:t xml:space="preserve">Cohort profile: effect of malaria in early pregnancy on fetal growth in Benin (RECIPAL preconceptional cohort)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manfred Accrombessi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Yovo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Cottrell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gino Agbota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suzanne Maman</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Michel Cot</w:t>
+                <w:t xml:space="preserve">Agnès Gartner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 15 (6), pp.1140. </w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), pp.e019014. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijerph15061140⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2017-019014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01863033v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02461601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maternal nutritional status before and during pregnancy and child’s early neurocognitive development [Conference abstract]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Agbota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bodeau-Livinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Accrombessi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4559,51 +4559,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Davidson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romeo Zoumenou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achille Massougbodji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4827,51 +4827,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Debillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Pierrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Kayem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4928,442 +4928,442 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02452318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi organisé des enfants grands prématurés en France : résultats de la cohorte EPIPAGE2</w:t>
+                <w:t xml:space="preserve">Mental health of college students and their non-college-attending peers: results from a large French cross-sectional survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Seppanen</w:t>
+                <w:t xml:space="preserve">Viviane Kovess-Masféty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.-Y. Ancel</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Emmanuelle Leray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Husky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Pitrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.respe.2016.06.019⟩</w:t>
+              <w:t xml:space="preserve">BMC Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 4, pp.20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40359-016-0124-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03827248v1</w:t>
+                <w:t xml:space="preserve">hal-02436738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prenatal Iron Deficiency, Neonatal Ferritin, and Infant Cognitive Function</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Suivi organisé des enfants grands prématurés en France : résultats de la cohorte EPIPAGE2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Seppanen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.-Y. Ancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Bodeau-Livinec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pediatrics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1542/peds.2016-1319⟩</w:t>
+              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 64, pp.S178-S179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.respe.2016.06.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02461286v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03827248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mental health of college students and their non-college-attending peers: results from a large French cross-sectional survey</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prenatal Iron Deficiency, Neonatal Ferritin, and Infant Cognitive Function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Denis</w:t>
+                <w:t xml:space="preserve">M. Mireku</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Husky</w:t>
+                <w:t xml:space="preserve">L. Davidson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Pitrou</w:t>
+                <w:t xml:space="preserve">M. Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Zoumenou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Massougbodji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 4, pp.20. </w:t>
+              <w:t xml:space="preserve">Pediatrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 138 (6), pp.e20161319-e20161319. </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s40359-016-0124-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1542/peds.2016-1319⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02436738v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02461286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iron and malaria: a dangerous liaison?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violeta Moya-Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bodeau-Livinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5462,51 +5462,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ayotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bodeau-Livinec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 11 (2), pp.e0149049. </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5540,51 +5540,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elevated Blood Lead Levels in Infants and Mothers in Benin and Potential Sources of Exposure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bodeau-Livinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Glorennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5668,583 +5668,583 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01296778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bereavement-related depression: Did the changes induced by DSM-V make a difference? Results from a large population-based survey of French residents</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Perinatal exposure to chlordecone and infant growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Costet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Clesse</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Husky</w:t>
+                <w:t xml:space="preserve">Fabienne Pelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viviane Kovess-Masfety</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Emmanuelle Comets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Rouget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Monfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Affective Disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jad.2015.04.039⟩</w:t>
+              <w:t xml:space="preserve">Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 142, pp.123--134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envres.2015.06.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02460653v1</w:t>
+                <w:t xml:space="preserve">hal-01169790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Helminth Infection during Pregnancy on Cognitive and Motor Functions of One-Year-Old Children</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId214" w:history="1">
+                <w:t xml:space="preserve">Prenatal Hemoglobin Levels and Early Cognitive and Motor Functions of One-Year-Old Children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael O. Mireku</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie L. Davidson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain K. Koura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smaïla Ouédraogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael J. Boivin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ghislain K. Koura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0003463⟩</w:t>
+              <w:t xml:space="preserve">Pediatrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 136 (1), pp.76-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1542/peds.2015-0491⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01236283v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01163752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prenatal Hemoglobin Levels and Early Cognitive and Motor Functions of One-Year-Old Children</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId214" w:history="1">
+                <w:t xml:space="preserve">Impact of Helminth Infection during Pregnancy on Cognitive and Motor Functions of One-Year-Old Children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael O. Mireku</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael J. Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie L. Davidson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smaïla Ouédraogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain K. Koura</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michael J. Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pediatrics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1542/peds.2015-0491⟩</w:t>
+              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9 (3), pp.e0003463. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0003463⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01163752v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01236283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perinatal exposure to chlordecone and infant growth</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bereavement-related depression: Did the changes induced by DSM-V make a difference? Results from a large population-based survey of French residents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Rouget</w:t>
+                <w:t xml:space="preserve">Florence Clesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Leray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Bodeau-Livinec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Husky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Monfort</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Viviane Kovess-Masfety</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 142, pp.123--134. </w:t>
+              <w:t xml:space="preserve">Journal of Affective Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 182 (1), pp.82-90. </w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envres.2015.06.023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jad.2015.04.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01169790v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02460653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usefulness of Child Development Assessments for Low-Resource Settings in Francophone Africa</w:t>
               </w:r>
@@ -6269,51 +6269,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Davidson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smaïla Ouédraogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roméo Zoumenou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6358,389 +6358,389 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03118731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do very preterm twins and singletons differ in their neurodevelopment at 5 years of age?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Medical and sociodemographic risk factors for preterm birth in a French Caribbean population of African descent.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Rouget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Kadhel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Monfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bodeau-Livinec</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jeanne Fresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of disease in childhood. Fetal and neonatal edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/archdischild-2013-303737⟩</w:t>
+              <w:t xml:space="preserve">Maternal and Child Health Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 17 (6), pp.1103-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10995-012-1112-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03118729v1</w:t>
+                <w:t xml:space="preserve">hal-00860340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Medical and sociodemographic risk factors for preterm birth in a French Caribbean population of African descent.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Rouget</w:t>
+                <w:t xml:space="preserve">Do very preterm twins and singletons differ in their neurodevelopment at 5 years of age?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Bodeau-Livinec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Zeitlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Blondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer Lebreton</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Florence Bodeau-Livinec</w:t>
+                <w:t xml:space="preserve">Jeanne Fresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Maternal and Child Health Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archives of disease in childhood. Fetal and neonatal edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 98 (6), pp.F480-F487. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/archdischild-2013-303737⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10995-012-1112-x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00860340v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03118729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maternal Anemia in Pregnancy: Assessing the Effect of Routine Preventive Measures in a Malaria-Endemic Area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smaïla Ouédraogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Koura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bodeau-Livinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manfred Accrombessi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achille Massougbodji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Tropical Medicine and Hygiene</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 88 (2), pp.292-300. </w:t>
@@ -6817,51 +6817,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caira Woods</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathryn Tiedje</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bodeau-Livinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Migot-Nabias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6906,325 +6906,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05503261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maternal Anemia at First Antenatal Visit: Prevalence and Risk Factors in a Malaria-Endemic Area in Benin</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId217" w:history="1">
+                <w:t xml:space="preserve">Malaria and gravidity interact to modify maternal haemoglobin concentrations during pregnancy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smaïla Ouédraogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Bodeau-Livinec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bich-Tram Huynh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Koura</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Achille Massougbodji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Tropical Medicine and Hygiene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4269/ajtmh.2012.11-0706⟩</w:t>
+              <w:t xml:space="preserve">Malaria Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 11 (1), pp.348. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1475-2875-11-348⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05497158v1</w:t>
+                <w:t xml:space="preserve">hal-03827287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malaria and gravidity interact to modify maternal haemoglobin concentrations during pregnancy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId217" w:history="1">
+                <w:t xml:space="preserve">Maternal Anemia at First Antenatal Visit: Prevalence and Risk Factors in a Malaria-Endemic Area in Benin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smaïla Ouédraogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Koura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manfred Accrombessi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bodeau-Livinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Ghislain Koura</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achille Massougbodji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Malaria Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 11 (1), pp.348. </w:t>
+              <w:t xml:space="preserve">American Journal of Tropical Medicine and Hygiene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 87 (3), pp.418-424. </w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1475-2875-11-348⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4269/ajtmh.2012.11-0706⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03827287v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05497158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maternal Anemia in Benin: Prevalence, Risk Factors, and Association with Low Birth Weight</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bodeau-Livinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7232,51 +7232,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiong Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achille Massougbodji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Tropical Medicine and Hygiene</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 85 (3), pp.414-420. </w:t>
@@ -7314,51 +7314,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Intensive Care Practices on Short-Term and Long-term Outcomes for Extremely Preterm Infants: Comparison Between the British Isles and France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bodeau-Livinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neil Marlow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7448,51 +7448,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent trends in visual impairment and blindness in the UK</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bodeau-Livinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Surman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7582,51 +7582,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of CEDIT recommendations: An example of health technology assessment in a hospital network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bodeau-Livinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7910,51 +7910,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Marret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Fresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical and experimental obstetrics &amp; gynecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 105 (6), pp.1341-1347. </w:t>
@@ -8174,51 +8174,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A longitudinal study of chronic lead exposure in Beninese children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bodeau-Livinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmadi S</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8366,51 +8366,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deneux-Tharaux Catherine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gomes Eugênia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bodeau-Livinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grémy Isabelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8497,51 +8497,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the Effects of Maternal Anemia on Child Development in Benin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bodeau-Livinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8646,90 +8646,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Professionnels de santé et offre de soins pour les enfants : enjeux quantitatifs et qualitatifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Claudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Aujard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Billette de Villemeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bodeau-Livinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Com-Ruelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8858,51 +8858,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5C752E1E"/>
+    <w:nsid w:val="ACD89E87"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9089,51 +9089,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florence-bodeau-livinec" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4266-6287" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/125320833" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/U-9053-2017" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05207517v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldiona Kerri" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Heude" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#233;o Zoumenou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Boivin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nut.2025.112914" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05034476v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaqueline Wendland" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Jacobsen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Costet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/arclin/acaf029" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04894197v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bodeau-Livinec" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/gmh.2024.128" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05207690v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maram Youshaa" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith van der Waerden" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Massougbodji" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00127-025-02982-5" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05039255v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shukrullah Ahmadi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond van Huizen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romeo Zoumenou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Le Bot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ayotte" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earlhumdev.2025.106255" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870650v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mireku" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Garrison" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.24-0643" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05047078v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Aubouy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Besnard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Angendu Baki" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Brisset" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-97468-4" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04174129v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Chausseboeuf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/arclin/acad051" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842113v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ploin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Alexandre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ventelou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Che" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Coignard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.ES.2024.29.50.2400074" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04423882v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grimaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Foucrier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasia Czabanowska" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ren&#233;e Gu&#233;vel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12909-023-05010-9" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250842v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Goldin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietmar Goelitz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adina Bitfoi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Giovanni Carta" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpsy.2023.100223" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250822v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cruz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Zoumenou" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Massougbodji" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2023.102098" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03826993v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Botton" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Fievet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics10100595" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03604281v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Fi&#233;vet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Alao" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciab569" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03312406v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Davies" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Briand" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Accrombess" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2021.111629" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03525211v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Claudet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Duch&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Aujard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Billette De Villemeur" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aedesp.116.0047" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03312892v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babak Khoshnood" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Courtin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0009260" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03412606v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Claudet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Duch&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Aujard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Billette de Villemeur" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcped.2021.07.001" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03467872v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Maselko" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#232;phe Saurel-Cubizolles" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10995-021-03317-x" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03827027v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alla Sikorskii" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09297049.2021.1876012" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03405174v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Maisonneuve" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Lorthe" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heloise Torchin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delorme" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Devisme" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpeds.2020.03.021" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03827127v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/tropej/fmaa009" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093961v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Durand" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph17228689" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02955255v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Garcia" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2019-035785" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02016481v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Veera Seppanen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine Boyle" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Karin Edstedt-Bonamy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Cuttini" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/dmcn.14112" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02264592v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Milet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0220023" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02461654v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Davidson" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainresbull.2018.04.001" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02461601v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Accrombessi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Yovo" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cottrell" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gino Agbota" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Gartner" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2017-019014" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02461718v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Debeaudrap" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Pasquier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Germanaud" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzie Tetang Ndiang" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAD.0000000000002023" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01863267v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Guy" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2018.06.054" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FWPL8FT8-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01863033v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Maman" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph15061140" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03827218v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Agbota" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Accrombessi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U Ahouayito" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Fievet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/cky213.708" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02461673v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tmi.13088" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01610207v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Pierrat" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Marchand-Martin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Arnaud" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Kaminski" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Resche-Rigon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmj.j3448" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02452318v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chevallier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Debillon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pierrat" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Kayem" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajog.2017.01.002" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9H6S3KWL-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03827248v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Seppanen" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-Y. Ancel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2016.06.019" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02461286v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mireku" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Davidson" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boivin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1542/peds.2016-1319" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02436738v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Kovess-Masf&#233;ty" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Leray" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Denis" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Husky" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pitrou" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40359-016-0124-5" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02461179v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violeta Moya-Alvarez" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nutrit/nuw021" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01284375v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Osei Mireku" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0149049" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01296778v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Glorennec" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dumas" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Durand" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph13030316" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02460653v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Clesse" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Kovess-Masfety" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2015.04.039" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BL1V2BP1-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01236283v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael O. Mireku" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Boivin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie L. Davidson" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sma&#239;la Ou&#233;draogo" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain K. Koura" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0003463" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01163752v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1542/peds.2015-0491" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01169790v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Pel&#233;" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Comets" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rouget" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Monfort" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2015.06.023" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BRPW6X7W-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03118731v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kobto Koura" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/DBP.0b013e31829d211c" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03118729v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Zeitlin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Blondel" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Fresson" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/archdischild-2013-303737" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DC2D7093FD76D23C54254B14CD8EAFD5F88B4767/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00860340v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Lebreton" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Kadhel" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10995-012-1112-x" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05503490v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Koura" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.12-0195" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05503261v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Rougeron" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caira Woods" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Tiedje" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Migot-Nabias" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0076924" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05497158v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.2012.11-0706" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03827287v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bich-Tram Huynh" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-11-348" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05497355v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Briand" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Berger" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiong Xu" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.2011.10-0599" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05497795v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Marlow" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;yves Ancel" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Kurinczuk" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Costeloe" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1542/peds.2007-2976" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05497830v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Surman" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wilkinson" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/adc.2007.117416" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05497944v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Simon" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Montagnier-Petrissans" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eve Jo&#235;l" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth F&#233;ry-Lemonnier" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0266462306050975" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-4QJ7TWLG-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246862v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Ancel" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Livinec" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Larroque" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Marret" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1542/peds.2005-0091" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246890v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.AOG.0000161375.55172.3f" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246993v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Charpentier" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Danchin" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Edlinger" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P Perrin" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Baffert" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0003-3928(03)00064-7" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D5B2106B-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04544215v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmadi S" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoumenou R" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Durand S" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.EE9.0000605984.66187.16" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114927v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deneux-Tharaux Catherine" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gomes Eug&#234;nia" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;my Isabelle" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boudet-Berquier Julie" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03827272v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-6834-9_10" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03824191v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Billette de Villemeur" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Com-Ruelle" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florence-bodeau-livinec" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4266-6287" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/125320833" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/U-9053-2017" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05207517v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldiona Kerri" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Heude" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#233;o Zoumenou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Boivin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nut.2025.112914" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05034476v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaqueline Wendland" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Jacobsen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Costet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/arclin/acaf029" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05207690v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maram Youshaa" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith van der Waerden" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Massougbodji" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00127-025-02982-5" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04894197v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bodeau-Livinec" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/gmh.2024.128" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05039255v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shukrullah Ahmadi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond van Huizen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romeo Zoumenou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Le Bot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ayotte" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earlhumdev.2025.106255" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870650v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mireku" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Garrison" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.24-0643" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05047078v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Aubouy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Besnard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Angendu Baki" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Brisset" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-97468-4" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04174129v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Chausseboeuf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/arclin/acad051" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842113v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ploin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Alexandre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ventelou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Che" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Coignard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.ES.2024.29.50.2400074" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04423882v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grimaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Foucrier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasia Czabanowska" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ren&#233;e Gu&#233;vel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12909-023-05010-9" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250842v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Goldin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietmar Goelitz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adina Bitfoi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Giovanni Carta" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpsy.2023.100223" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250822v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cruz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Zoumenou" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Massougbodji" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2023.102098" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03826993v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Botton" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Fievet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics10100595" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03604281v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Fi&#233;vet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Alao" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciab569" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03312892v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babak Khoshnood" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Courtin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0009260" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03525211v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Claudet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Duch&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Aujard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Billette De Villemeur" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aedesp.116.0047" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03312406v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Davies" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Briand" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Accrombess" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2021.111629" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03412606v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Claudet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Duch&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Aujard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Billette de Villemeur" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcped.2021.07.001" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03467872v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Maselko" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#232;phe Saurel-Cubizolles" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10995-021-03317-x" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03827027v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alla Sikorskii" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09297049.2021.1876012" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03827127v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/tropej/fmaa009" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03405174v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Maisonneuve" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Lorthe" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heloise Torchin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delorme" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Devisme" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpeds.2020.03.021" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093961v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Durand" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph17228689" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02955255v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Garcia" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2019-035785" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02016481v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Veera Seppanen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine Boyle" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Karin Edstedt-Bonamy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Cuttini" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/dmcn.14112" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02264592v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Milet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0220023" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02461654v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Davidson" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainresbull.2018.04.001" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02461718v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Debeaudrap" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Pasquier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Germanaud" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzie Tetang Ndiang" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAD.0000000000002023" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01863267v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Guy" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Accrombessi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Yovo" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2018.06.054" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FWPL8FT8-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01863033v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Maman" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph15061140" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02461601v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cottrell" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gino Agbota" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Gartner" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2017-019014" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03827218v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Agbota" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Accrombessi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U Ahouayito" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Fievet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/cky213.708" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02461673v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tmi.13088" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01610207v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Pierrat" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Marchand-Martin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Arnaud" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Kaminski" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Resche-Rigon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmj.j3448" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02452318v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chevallier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Debillon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pierrat" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Kayem" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajog.2017.01.002" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9H6S3KWL-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02436738v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Kovess-Masf&#233;ty" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Leray" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Denis" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Husky" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pitrou" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40359-016-0124-5" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03827248v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Seppanen" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-Y. Ancel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2016.06.019" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02461286v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mireku" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Davidson" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boivin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1542/peds.2016-1319" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02461179v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violeta Moya-Alvarez" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nutrit/nuw021" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01284375v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Osei Mireku" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0149049" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01296778v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Glorennec" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dumas" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Durand" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph13030316" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01169790v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Pel&#233;" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Comets" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rouget" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Monfort" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2015.06.023" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BRPW6X7W-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01163752v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael O. Mireku" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie L. Davidson" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain K. Koura" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sma&#239;la Ou&#233;draogo" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Boivin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1542/peds.2015-0491" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01236283v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0003463" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02460653v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Clesse" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Kovess-Masfety" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2015.04.039" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BL1V2BP1-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03118731v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kobto Koura" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/DBP.0b013e31829d211c" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00860340v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Lebreton" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Kadhel" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10995-012-1112-x" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03118729v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Zeitlin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Blondel" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Fresson" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/archdischild-2013-303737" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DC2D7093FD76D23C54254B14CD8EAFD5F88B4767/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05503490v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Koura" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.12-0195" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05503261v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Rougeron" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caira Woods" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Tiedje" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Migot-Nabias" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0076924" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03827287v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bich-Tram Huynh" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-11-348" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05497158v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.2012.11-0706" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05497355v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Briand" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Berger" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiong Xu" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.2011.10-0599" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05497795v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Marlow" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;yves Ancel" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Kurinczuk" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Costeloe" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1542/peds.2007-2976" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05497830v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Surman" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wilkinson" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/adc.2007.117416" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05497944v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Simon" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Montagnier-Petrissans" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eve Jo&#235;l" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth F&#233;ry-Lemonnier" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0266462306050975" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-4QJ7TWLG-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246862v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Ancel" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Livinec" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Larroque" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Marret" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1542/peds.2005-0091" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246890v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.AOG.0000161375.55172.3f" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246993v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Charpentier" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Danchin" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Edlinger" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P Perrin" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Baffert" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0003-3928(03)00064-7" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D5B2106B-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04544215v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmadi S" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoumenou R" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Durand S" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.EE9.0000605984.66187.16" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114927v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deneux-Tharaux Catherine" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gomes Eug&#234;nia" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;my Isabelle" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boudet-Berquier Julie" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03827272v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-6834-9_10" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03824191v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Billette de Villemeur" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Com-Ruelle" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>