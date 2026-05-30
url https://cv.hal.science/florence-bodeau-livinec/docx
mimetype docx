--- v2 (2026-05-07)
+++ v3 (2026-05-30)
@@ -128,53 +128,74 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">125320833</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=E71xTRAAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> ResearcherID : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.researcherid.com/rid/U-9053-2017</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
@@ -248,7909 +269,7909 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maternal anthropometric measurements in pregnancy and child neurocognitive and behavioral development at 1 and 6 years of age – a cohort study in Benin, Sub-Saharan Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldiona Kerri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Heude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roméo Zoumenou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 141, 112914 [5 p.]. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.nut.2025.112914⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05207517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Do Neurocognitive Tests Relate to Reported Child Difficulties at 6 Years of Age in Benin?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Determinants of retinopathy and short-term neurological outcomes after cerebral malaria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victoria Jacobsen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michael Boivin</w:t>
+                <w:t xml:space="preserve">Florence Bodeau-Livinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Costet</w:t>
+                <w:t xml:space="preserve">Agnès Aubouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Angendu Baki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Clinical Neuropsychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/arclin/acaf029⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (1), pp.13610. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-025-97468-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05034476v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05047078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevalence, risk and protective factors of postpartum depression and anxiety symptoms in the Allada district, Benin</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">How Do Neurocognitive Tests Relate to Reported Child Difficulties at 6 Years of Age in Benin?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roméo Zoumenou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaqueline Wendland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Jacobsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Costet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Psychiatry and Psychiatric Epidemiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00127-025-02982-5⟩</w:t>
+              <w:t xml:space="preserve">Archives of Clinical Neuropsychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.acaf029. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/arclin/acaf029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05207690v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05034476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Associations between the Strengths and Difficulties Questionnaire (SDQ) and Tests of Variables of Attention (TOVA) in rural school-aged children in Benin Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roméo Zoumenou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Costet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaqueline Wendland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bodeau-Livinec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cambridge Prisms: Global Mental Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 12, pp.e7, 1-12. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/gmh.2024.128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04894197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iron deficiency in pregnancy and its association with blood lead and manganese levels in offspring in Benin, Sub-Saharan Africa</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prevalence, risk and protective factors of postpartum depression and anxiety symptoms in the Allada district, Benin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romeo Zoumenou</w:t>
+                <w:t xml:space="preserve">Maram Youshaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Le Bot</w:t>
+                <w:t xml:space="preserve">Judith van der Waerden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roméo Zoumenou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Ayotte</w:t>
+                <w:t xml:space="preserve">Achille Massougbodji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Early Human Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 205, pp.106255. </w:t>
+              <w:t xml:space="preserve">Social Psychiatry and Psychiatric Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.earlhumdev.2025.106255⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00127-025-02982-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05039255v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05207690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prenatal Hemoglobin Concentration and Long-Term Child Neurocognitive Development</w:t>
+                <w:t xml:space="preserve">Iron deficiency in pregnancy and its association with blood lead and manganese levels in offspring in Benin, Sub-Saharan Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Mireku</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Shukrullah Ahmadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond van Huizen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romeo Zoumenou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michel Cot</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Le Bot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ayotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Tropical Medicine and Hygiene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4269/ajtmh.24-0643⟩</w:t>
+              <w:t xml:space="preserve">Early Human Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 205, pp.106255. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.earlhumdev.2025.106255⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04870650v1</w:t>
+                <w:t xml:space="preserve">hal-05039255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determinants of retinopathy and short-term neurological outcomes after cerebral malaria</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prenatal Hemoglobin Concentration and Long-Term Child Neurocognitive Development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josselin Brisset</w:t>
+                <w:t xml:space="preserve">Michael Mireku</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romeo Zoumenou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanda Garrison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Cot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-025-97468-4⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Tropical Medicine and Hygiene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 112 (3), pp.692-698. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4269/ajtmh.24-0643⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05047078v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04870650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is Neurodevelopmental Assessment in Early Childhood Predictive of Performance Assessed Later in Childhood and Adolescence in Sub-Saharan Africa? A Systematic Review of the Literature</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Mapping competency in public health training – experience of the Europubhealth consortium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Grimaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Foucrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kasia Czabanowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Renée Guével</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bodeau-Livinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Clinical Neuropsychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/arclin/acad051⟩</w:t>
+              <w:t xml:space="preserve">BMC Medical Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24 (1), pp.54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12909-023-05010-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04174129v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04423882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prioritisation of infectious diseases from a public health perspective: a multi-criteria decision analysis study, France, 2024</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Didier Che</w:t>
+                <w:t xml:space="preserve">Is Neurodevelopmental Assessment in Early Childhood Predictive of Performance Assessed Later in Childhood and Adolescence in Sub-Saharan Africa? A Systematic Review of the Literature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romeo Zoumenou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Bodeau-Livinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Coignard</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Léa Chausseboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaqueline Wendland</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurosurveillance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 29 (50), pp.2400074. </w:t>
+              <w:t xml:space="preserve">Archives of Clinical Neuropsychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 39 (1), pp.98-116. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2807/1560-7917.ES.2024.29.50.2400074⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/arclin/acad051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04842113v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04174129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping competency in public health training – experience of the Europubhealth consortium</w:t>
+                <w:t xml:space="preserve">Prioritisation of infectious diseases from a public health perspective: a multi-criteria decision analysis study, France, 2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Grimaud</w:t>
+                <w:t xml:space="preserve">Dominique Ploin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Foucrier</w:t>
+                <w:t xml:space="preserve">Mathilde Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kasia Czabanowska</w:t>
+                <w:t xml:space="preserve">Bruno Ventelou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Renée Guével</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florence Bodeau-Livinec</w:t>
+                <w:t xml:space="preserve">Didier Che</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Coignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Medical Education</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12909-023-05010-9⟩</w:t>
+              <w:t xml:space="preserve">Eurosurveillance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 29 (50), pp.2400074. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2807/1560-7917.ES.2024.29.50.2400074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04423882v1</w:t>
+                <w:t xml:space="preserve">hal-04842113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The association between mental health problems and asthma among European school children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Goldin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bodeau-Livinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dietmar Goelitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adina Bitfoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Giovanni Carta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European Journal of Psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 37 (4), pp.100223. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ejpsy.2023.100223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04250842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mortalité de l'enfant au Bénin. Une cohorte mère-enfant [communication]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Zoumenou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Massougbodji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bodeau-Livinec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 71 (Suppl.), pp.102098. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.respe.2023.102098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04250822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lead Exposure in Infancy and Subsequent Growth in Beninese Children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shukrullah Ahmadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Botton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roméo Zoumenou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ayotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Fievet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Toxics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 10 (10), pp.595. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/toxics10100595⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03826993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Effects of Malaria in Pregnancy on Neurocognitive Development in Children at 1 and 6 Years of Age in Benin: A Prospective Mother–Child Cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amanda Garrison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Fiévet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Boivin</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Roméo Zoumenou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Alao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 74 (5), pp.766-775. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/cid/ciab569⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03604281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil-transmitted helminth infection in pregnancy and long-term child neurocognitive and behavioral development: A prospective mother-child cohort in Benin</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pre-conception serum ferritin concentrations are associated with metal concentrations in blood during pregnancy: A cohort study in Benin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Courtin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jules Alao</w:t>
+                <w:t xml:space="preserve">Sarah Davies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manfred Accrombess</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Fievet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0009260⟩</w:t>
+              <w:t xml:space="preserve">Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 202, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envres.2021.111629⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03312892v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03312406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enfants victimes de la crise sanitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Claudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Duché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Aujard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Billette De Villemeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bodeau-Livinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité et dossier en santé publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 116, pp.47-49. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/aedesp.116.0047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03525211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pre-conception serum ferritin concentrations are associated with metal concentrations in blood during pregnancy: A cohort study in Benin</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valérie Briand</w:t>
+                <w:t xml:space="preserve">Soil-transmitted helminth infection in pregnancy and long-term child neurocognitive and behavioral development: A prospective mother-child cohort in Benin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanda Garrison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manfred Accrombess</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Barbara Le Bot</w:t>
+                <w:t xml:space="preserve">Babak Khoshnood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Courtin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Alao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envres.2021.111629⟩</w:t>
+              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0009260⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03312406v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03312892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lessons from a year of health crisis: The urgent need for a concerted and coordinated health policy for children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Claudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Duché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Aujard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Billette de Villemeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bodeau-Livinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives de Pédiatrie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 28 (6), pp.437-440. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.arcped.2021.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03412606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Impact of Maternal Depression and Parent–Child Interactions on Risk of Parasitic Infections in Early Childhood: A Prospective Cohort in Benin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amanda Garrison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Maselko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Josèphe Saurel-Cubizolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Courtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roméo Zoumenou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Maternal and Child Health Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 26 (5), pp.1049-1058. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10995-021-03317-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03467872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neurodevelopmental assessment at one year of age predicts neuropsychological performance at six years in a cohort of West African Children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Boivin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Roméo Zoumenou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alla Sikorskii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Fievet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Alao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Child Neuropsychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 27 (4), pp.548-571. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/09297049.2021.1876012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03827027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between Stunting, Wasting, Underweight and Geophagy and Cognitive Function of Children</w:t>
+                <w:t xml:space="preserve">Comparison of growth models to describe growth from birth to 6 years in a Beninese cohort of children with repeated measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Mireku</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Shukrullah Ahmadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bodeau-Livinec</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roméo Zoumenou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Courtin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Tropical Pediatrics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (9), pp.e035785. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2019-035785⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/tropej/fmaa009⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03827127v1</w:t>
+                <w:t xml:space="preserve">hal-02955255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association of chorioamnionitis with cerebral palsy at two years after spontaneous very preterm birth: the epipage-2 cohort study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Maisonneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Lorthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heloise Torchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Devisme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Pediatrics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, The Journal of pediatrics, 222, pp.71-78.e6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jpeds.2020.03.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03405174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Follow-Up of Elevated Blood Lead Levels and Sources in a Cohort of Children in Benin</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Relationship between Stunting, Wasting, Underweight and Geophagy and Cognitive Function of Children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Mireku</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Cot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achille Massougbodji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Bodeau-Livinec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Tropical Pediatrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 66 (5), pp.517-527. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/tropej/fmaa009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijerph17228689⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03093961v1</w:t>
+                <w:t xml:space="preserve">hal-03827127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of growth models to describe growth from birth to 6 years in a Beninese cohort of children with repeated measurements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Follow-Up of Elevated Blood Lead Levels and Sources in a Cohort of Children in Benin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shukrullah Ahmadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">David Courtin</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Le Bot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romeo Zoumenou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Fievet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2019-035785⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17 (22), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph17228689⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02955255v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03093961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Specialist health care services use in a European cohort of infants born very preterm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna-Veera Seppanen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bodeau-Livinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaine Boyle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna-Karin Edstedt-Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Cuttini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Developmental Medicine and Child Neurology - Developmental Medicine &amp; Child Neurology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 61 (7), pp.832-839. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/dmcn.14112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02016481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blood lead level in infants and subsequent risk of malaria : a prospective cohort study in Benin, Sub-Saharan Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amanda Garrison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Babak Khoshnood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Courtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Milet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 14 (7), pp.e0220023. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0220023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02264592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neurocognitive testing in West African children 3–6 years of age: Challenges and implications for data analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bodeau-Livinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Davidson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romeo Zoumenou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achille Massougbodji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain Research Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 145, pp.129-135. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.brainresbull.2018.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02461654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neurodevelopmental outcomes in HIV-infected and uninfected African children</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cohort profile: effect of malaria in early pregnancy on fetal growth in Benin (RECIPAL preconceptional cohort)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Pasquier</w:t>
+                <w:t xml:space="preserve">Manfred Accrombessi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Germanaud</w:t>
+                <w:t xml:space="preserve">Emmanuel Yovo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suzie Tetang Ndiang</w:t>
+                <w:t xml:space="preserve">Gilles Cottrell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gino Agbota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Gartner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIDS. Official journal of the international AIDS Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/QAD.0000000000002023⟩</w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), pp.e019014. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2017-019014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02461718v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02461601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toxics (Pb, Cd) and trace elements (Zn, Cu, Mn) in women during pregnancy and at delivery, South Benin, 2014-2015</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Neurodevelopmental outcomes in HIV-infected and uninfected African children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Yovo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Achille Massougbodji</w:t>
+                <w:t xml:space="preserve">Pierre Debeaudrap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Bodeau-Livinec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Germanaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzie Tetang Ndiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envres.2018.06.054⟩</w:t>
+              <w:t xml:space="preserve">AIDS. Official journal of the international AIDS Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 32 (18), pp.2749-2757. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/QAD.0000000000002023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01863267v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02461718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hunting, sale and consumption of bushmeat killed by lead-based ammunition in Benin</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Toxics (Pb, Cd) and trace elements (Zn, Cu, Mn) in women during pregnancy and at delivery, South Benin, 2014-2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manfred Accrombessi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Fievet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Yovo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achille Massougbodji</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Cot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 167, pp.198-206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envres.2018.06.054⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijerph15061140⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01863033v1</w:t>
+                <w:t xml:space="preserve">hal-01863267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cohort profile: effect of malaria in early pregnancy on fetal growth in Benin (RECIPAL preconceptional cohort)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Agnès Gartner</w:t>
+                <w:t xml:space="preserve">Hunting, sale and consumption of bushmeat killed by lead-based ammunition in Benin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shukrullah Ahmadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Maman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romeo Zoumenou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achille Massougbodji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Cot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2017-019014⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 15 (6), pp.1140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph15061140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02461601v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01863033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maternal nutritional status before and during pregnancy and child’s early neurocognitive development [Conference abstract]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Agbota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bodeau-Livinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Accrombessi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U Ahouayito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Fievet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 11th European Public Health Conference Winds of change: towards new ways of improving public health in Europe Ljubljana, Slovenia 28 November–1 December 2018, 28 (suppl_4), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/eurpub/cky213.708⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03827218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consequences of prenatal geophagy for maternal prenatal health, risk of childhood geophagy and child psychomotor development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Mireku</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Davidson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romeo Zoumenou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achille Massougbodji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tropical Medicine and International Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 23 (8), pp.841-849. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tmi.13088⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02461673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neurodevelopmental outcome at 2 years for preterm children born at 22 to 34 weeks’ gestation in France in 2011: EPIPAGE-2 cohort study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Pierrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Marchand-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Kaminski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Resche-Rigon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British medical journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 358, pp.3448. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1136/bmj.j3448⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-01610207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leading causes of preterm delivery as risk factors for intraventricular hemorrhage in very preterm infants: results of the EPIPAGE 2 cohort study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Debillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Pierrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Kayem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Obstetrics and Gynecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 216 (5), pp.518.e1-518.e12. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ajog.2017.01.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02452318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mental health of college students and their non-college-attending peers: results from a large French cross-sectional survey</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Suivi organisé des enfants grands prématurés en France : résultats de la cohorte EPIPAGE2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Leray</w:t>
+                <w:t xml:space="preserve">A. Seppanen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Denis</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P.-Y. Ancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Bodeau-Livinec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40359-016-0124-5⟩</w:t>
+              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 64, pp.S178-S179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.respe.2016.06.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02436738v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03827248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi organisé des enfants grands prématurés en France : résultats de la cohorte EPIPAGE2</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prenatal Iron Deficiency, Neonatal Ferritin, and Infant Cognitive Function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mireku</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Davidson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Seppanen</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Zoumenou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Massougbodji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.respe.2016.06.019⟩</w:t>
+              <w:t xml:space="preserve">Pediatrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 138 (6), pp.e20161319-e20161319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1542/peds.2016-1319⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03827248v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02461286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prenatal Iron Deficiency, Neonatal Ferritin, and Infant Cognitive Function</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mental health of college students and their non-college-attending peers: results from a large French cross-sectional survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Kovess-Masféty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Mireku</w:t>
+                <w:t xml:space="preserve">Emmanuelle Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Davidson</w:t>
+                <w:t xml:space="preserve">Laure Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Boivin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A. Massougbodji</w:t>
+                <w:t xml:space="preserve">Mathilde Husky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Pitrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pediatrics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1542/peds.2016-1319⟩</w:t>
+              <w:t xml:space="preserve">BMC Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 4, pp.20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40359-016-0124-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02461286v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02436738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iron and malaria: a dangerous liaison?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violeta Moya-Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bodeau-Livinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrition Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 74 (10), pp.612-623. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/nutrit/nuw021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02461179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elevated Blood Lead Levels Are Associated with Reduced Risk of Malaria in Beninese Infants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violeta Moya-Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Osei Mireku</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ayotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bodeau-Livinec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 11 (2), pp.e0149049. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0149049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01284375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elevated Blood Lead Levels in Infants and Mothers in Benin and Potential Sources of Exposure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bodeau-Livinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Glorennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 13 (3), pp.316. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ijerph13030316⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01296778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perinatal exposure to chlordecone and infant growth</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bereavement-related depression: Did the changes induced by DSM-V make a difference? Results from a large population-based survey of French residents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Comets</w:t>
+                <w:t xml:space="preserve">Florence Clesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Leray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Bodeau-Livinec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Husky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Rouget</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Viviane Kovess-Masfety</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Affective Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 182 (1), pp.82-90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jad.2015.04.039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envres.2015.06.023⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01169790v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02460653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prenatal Hemoglobin Levels and Early Cognitive and Motor Functions of One-Year-Old Children</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Perinatal exposure to chlordecone and infant growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Costet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Pelé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael O. Mireku</w:t>
+                <w:t xml:space="preserve">Emmanuelle Comets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leslie L. Davidson</w:t>
+                <w:t xml:space="preserve">Florence Rouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghislain K. Koura</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Michael J. Boivin</w:t>
+                <w:t xml:space="preserve">Christine Monfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pediatrics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1542/peds.2015-0491⟩</w:t>
+              <w:t xml:space="preserve">Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 142, pp.123--134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envres.2015.06.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01163752v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01169790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Helminth Infection during Pregnancy on Cognitive and Motor Functions of One-Year-Old Children</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId216" w:history="1">
+                <w:t xml:space="preserve">Prenatal Hemoglobin Levels and Early Cognitive and Motor Functions of One-Year-Old Children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael O. Mireku</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie L. Davidson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain K. Koura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smaïla Ouédraogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael J. Boivin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ghislain K. Koura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0003463⟩</w:t>
+              <w:t xml:space="preserve">Pediatrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 136 (1), pp.76-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1542/peds.2015-0491⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01236283v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01163752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bereavement-related depression: Did the changes induced by DSM-V make a difference? Results from a large population-based survey of French residents</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of Helminth Infection during Pregnancy on Cognitive and Motor Functions of One-Year-Old Children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael O. Mireku</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael J. Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie L. Davidson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Clesse</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Smaïla Ouédraogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain K. Koura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Affective Disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jad.2015.04.039⟩</w:t>
+              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9 (3), pp.e0003463. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0003463⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02460653v1</w:t>
+                <w:t xml:space="preserve">hal-01236283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usefulness of Child Development Assessments for Low-Resource Settings in Francophone Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kobto Koura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Davidson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smaïla Ouédraogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roméo Zoumenou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Developmental and Behavioral Pediatrics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 34 (7), pp.486-493. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1097/DBP.0b013e31829d211c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03118731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Medical and sociodemographic risk factors for preterm birth in a French Caribbean population of African descent.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jennifer Lebreton</w:t>
+                <w:t xml:space="preserve">Do very preterm twins and singletons differ in their neurodevelopment at 5 years of age?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Bodeau-Livinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Kadhel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Florence Bodeau-Livinec</w:t>
+                <w:t xml:space="preserve">Jennifer Zeitlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Blondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Fresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Maternal and Child Health Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10995-012-1112-x⟩</w:t>
+              <w:t xml:space="preserve">Archives of disease in childhood. Fetal and neonatal edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 98 (6), pp.F480-F487. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/archdischild-2013-303737⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00860340v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03118729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do very preterm twins and singletons differ in their neurodevelopment at 5 years of age?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Medical and sociodemographic risk factors for preterm birth in a French Caribbean population of African descent.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Rouget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Kadhel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Monfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bodeau-Livinec</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jeanne Fresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of disease in childhood. Fetal and neonatal edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/archdischild-2013-303737⟩</w:t>
+              <w:t xml:space="preserve">Maternal and Child Health Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 17 (6), pp.1103-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10995-012-1112-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03118729v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00860340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maternal Anemia in Pregnancy: Assessing the Effect of Routine Preventive Measures in a Malaria-Endemic Area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smaïla Ouédraogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Koura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bodeau-Livinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manfred Accrombessi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achille Massougbodji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Tropical Medicine and Hygiene</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 88 (2), pp.292-300. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4269/ajtmh.12-0195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05503490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epistatic Interactions between Apolipoprotein E and Hemoglobin S Genes in Regulation of Malaria Parasitemia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Rougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caira Woods</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathryn Tiedje</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bodeau-Livinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Migot-Nabias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 8 (10), pp.e76924. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0076924⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05503261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malaria and gravidity interact to modify maternal haemoglobin concentrations during pregnancy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smaïla Ouédraogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bodeau-Livinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bich-Tram Huynh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Koura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Malaria Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 11 (1), pp.348. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1475-2875-11-348⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03827287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maternal Anemia at First Antenatal Visit: Prevalence and Risk Factors in a Malaria-Endemic Area in Benin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smaïla Ouédraogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Koura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manfred Accrombessi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bodeau-Livinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achille Massougbodji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Tropical Medicine and Hygiene</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 87 (3), pp.418-424. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4269/ajtmh.2012.11-0706⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05497158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maternal Anemia in Benin: Prevalence, Risk Factors, and Association with Low Birth Weight</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bodeau-Livinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiong Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achille Massougbodji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Tropical Medicine and Hygiene</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 85 (3), pp.414-420. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4269/ajtmh.2011.10-0599⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05497355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Intensive Care Practices on Short-Term and Long-term Outcomes for Extremely Preterm Infants: Comparison Between the British Isles and France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bodeau-Livinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neil Marlow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre‐yves Ancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Kurinczuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kate Costeloe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pediatrics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 122 (5), pp.e1014-e1021. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1542/peds.2007-2976⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05497795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent trends in visual impairment and blindness in the UK</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bodeau-Livinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Surman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Kaminski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Wilkinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre‐yves Ancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives of Disease in Childhood</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 92 (12), pp.1099-1104. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1136/adc.2007.117416⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05497830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of CEDIT recommendations: An example of health technology assessment in a hospital network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bodeau-Livinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Montagnier-Petrissans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Eve Joël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Féry-Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Technology Assessment in Health Care</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 22 (2), pp.161-168. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S0266462306050975⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05497944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cerebral Palsy Among Very Preterm Children in Relation to Gestational Age and Neonatal Ultrasound Abnormalities: The EPIPAGE Cohort Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Ancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Livinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Larroque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Marret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pediatrics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 117 (3), pp.828-835. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1542/peds.2005-0091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05246862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prenatal Risk Factors for Cerebral Palsy in Very Preterm Singletons and Twins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Livinec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Livinec</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Ancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Marret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Fresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical and experimental obstetrics &amp; gynecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 105 (6), pp.1341-1347. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/01.AOG.0000161375.55172.3f⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05246890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Curiethérapie endocoronaire : une méta-analyse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Danchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Edlinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Baffert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de Cardiologie et d'Angéiologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 52 (3), pp.162-168. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/s0003-3928(03)00064-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05246993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8160,163 +8181,163 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A longitudinal study of chronic lead exposure in Beninese children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bodeau-Livinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmadi S</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoumenou R</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Durand S</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 Annual Conference of the International Society for Environmental Epidemiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Society for Environmental Epidemiology, Aug 2019, Utrecht, Netherlands. pp.33, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1097/01.EE9.0000605984.66187.16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04544215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8326,154 +8347,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mortalité maternelle en France : accomplissements, inégalités, et défis à relever</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deneux-Tharaux Catherine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gomes Eugênia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bodeau-Livinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grémy Isabelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boudet-Berquier Julie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin Epidémiologique Hebdomadaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3-4, pp.41-76, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04114927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8483,146 +8504,146 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the Effects of Maternal Anemia on Child Development in Benin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bodeau-Livinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Cot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Koura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Boivin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuropsychology of Children in Africa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer New York, pp.203-214, 2013, 978-1-4614-6834-9. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-4614-6834-9_10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03827272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8632,165 +8653,165 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Professionnels de santé et offre de soins pour les enfants : enjeux quantitatifs et qualitatifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Claudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Aujard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Billette de Villemeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Bodeau-Livinec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Com-Ruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Haut Conseil de la Santé Publique (HCSP). 2022, 170p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
-              <w:r>
-[...58 lines deleted...]
-            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03824191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId309"/>
+      <w:footerReference w:type="default" r:id="rId310"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8858,51 +8879,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="ACD89E87"/>
+    <w:nsid w:val="9B0807F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9089,51 +9110,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florence-bodeau-livinec" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4266-6287" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/125320833" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/U-9053-2017" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05207517v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldiona Kerri" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Heude" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#233;o Zoumenou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Boivin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nut.2025.112914" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05034476v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaqueline Wendland" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Jacobsen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Costet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/arclin/acaf029" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05207690v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maram Youshaa" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith van der Waerden" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Massougbodji" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00127-025-02982-5" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04894197v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bodeau-Livinec" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/gmh.2024.128" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05039255v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shukrullah Ahmadi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond van Huizen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romeo Zoumenou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Le Bot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ayotte" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earlhumdev.2025.106255" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870650v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mireku" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Garrison" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.24-0643" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05047078v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Aubouy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Besnard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Angendu Baki" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Brisset" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-97468-4" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04174129v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Chausseboeuf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/arclin/acad051" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842113v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ploin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Alexandre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ventelou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Che" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Coignard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.ES.2024.29.50.2400074" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04423882v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grimaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Foucrier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasia Czabanowska" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ren&#233;e Gu&#233;vel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12909-023-05010-9" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250842v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Goldin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietmar Goelitz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adina Bitfoi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Giovanni Carta" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpsy.2023.100223" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250822v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cruz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Zoumenou" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Massougbodji" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2023.102098" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03826993v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Botton" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Fievet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics10100595" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03604281v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Fi&#233;vet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Alao" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciab569" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03312892v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babak Khoshnood" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Courtin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0009260" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03525211v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Claudet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Duch&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Aujard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Billette De Villemeur" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aedesp.116.0047" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03312406v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Davies" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Briand" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Accrombess" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2021.111629" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03412606v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Claudet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Duch&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Aujard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Billette de Villemeur" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcped.2021.07.001" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03467872v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Maselko" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#232;phe Saurel-Cubizolles" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10995-021-03317-x" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03827027v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alla Sikorskii" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09297049.2021.1876012" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03827127v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/tropej/fmaa009" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03405174v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Maisonneuve" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Lorthe" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heloise Torchin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delorme" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Devisme" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpeds.2020.03.021" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093961v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Durand" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph17228689" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02955255v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Garcia" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2019-035785" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02016481v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Veera Seppanen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine Boyle" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Karin Edstedt-Bonamy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Cuttini" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/dmcn.14112" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02264592v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Milet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0220023" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02461654v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Davidson" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainresbull.2018.04.001" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02461718v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Debeaudrap" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Pasquier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Germanaud" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzie Tetang Ndiang" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAD.0000000000002023" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01863267v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Guy" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Accrombessi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Yovo" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2018.06.054" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FWPL8FT8-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01863033v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Maman" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph15061140" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02461601v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cottrell" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gino Agbota" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Gartner" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2017-019014" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03827218v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Agbota" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Accrombessi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U Ahouayito" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Fievet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/cky213.708" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02461673v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tmi.13088" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01610207v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Pierrat" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Marchand-Martin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Arnaud" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Kaminski" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Resche-Rigon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmj.j3448" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02452318v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chevallier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Debillon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pierrat" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Kayem" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajog.2017.01.002" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9H6S3KWL-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02436738v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Kovess-Masf&#233;ty" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Leray" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Denis" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Husky" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pitrou" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40359-016-0124-5" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03827248v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Seppanen" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-Y. Ancel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2016.06.019" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02461286v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mireku" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Davidson" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boivin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1542/peds.2016-1319" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02461179v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violeta Moya-Alvarez" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nutrit/nuw021" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01284375v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Osei Mireku" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0149049" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01296778v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Glorennec" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dumas" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Durand" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph13030316" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01169790v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Pel&#233;" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Comets" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rouget" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Monfort" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2015.06.023" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BRPW6X7W-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01163752v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael O. Mireku" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie L. Davidson" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain K. Koura" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sma&#239;la Ou&#233;draogo" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Boivin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1542/peds.2015-0491" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01236283v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0003463" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02460653v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Clesse" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Kovess-Masfety" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2015.04.039" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BL1V2BP1-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03118731v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kobto Koura" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/DBP.0b013e31829d211c" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00860340v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Lebreton" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Kadhel" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10995-012-1112-x" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03118729v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Zeitlin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Blondel" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Fresson" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/archdischild-2013-303737" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DC2D7093FD76D23C54254B14CD8EAFD5F88B4767/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05503490v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Koura" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.12-0195" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05503261v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Rougeron" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caira Woods" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Tiedje" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Migot-Nabias" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0076924" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03827287v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bich-Tram Huynh" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-11-348" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05497158v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.2012.11-0706" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05497355v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Briand" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Berger" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiong Xu" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.2011.10-0599" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05497795v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Marlow" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;yves Ancel" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Kurinczuk" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Costeloe" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1542/peds.2007-2976" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05497830v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Surman" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wilkinson" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/adc.2007.117416" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05497944v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Simon" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Montagnier-Petrissans" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eve Jo&#235;l" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth F&#233;ry-Lemonnier" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0266462306050975" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-4QJ7TWLG-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246862v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Ancel" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Livinec" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Larroque" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Marret" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1542/peds.2005-0091" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246890v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.AOG.0000161375.55172.3f" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246993v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Charpentier" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Danchin" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Edlinger" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P Perrin" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Baffert" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0003-3928(03)00064-7" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D5B2106B-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04544215v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmadi S" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoumenou R" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Durand S" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.EE9.0000605984.66187.16" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114927v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deneux-Tharaux Catherine" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gomes Eug&#234;nia" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;my Isabelle" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boudet-Berquier Julie" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03827272v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-6834-9_10" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03824191v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Billette de Villemeur" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Com-Ruelle" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florence-bodeau-livinec" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4266-6287" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/125320833" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=E71xTRAAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/U-9053-2017" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05207517v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldiona Kerri" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Heude" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#233;o Zoumenou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Boivin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nut.2025.112914" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05047078v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bodeau-Livinec" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Aubouy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Besnard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Angendu Baki" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Brisset" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-97468-4" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05034476v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaqueline Wendland" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Jacobsen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Costet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/arclin/acaf029" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04894197v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/gmh.2024.128" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05207690v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maram Youshaa" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith van der Waerden" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Massougbodji" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00127-025-02982-5" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05039255v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shukrullah Ahmadi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond van Huizen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romeo Zoumenou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Le Bot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ayotte" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earlhumdev.2025.106255" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870650v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mireku" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Garrison" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.24-0643" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04423882v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grimaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Foucrier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasia Czabanowska" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ren&#233;e Gu&#233;vel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12909-023-05010-9" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04174129v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Chausseboeuf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/arclin/acad051" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842113v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ploin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Alexandre" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ventelou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Che" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Coignard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.ES.2024.29.50.2400074" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250842v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Goldin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietmar Goelitz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adina Bitfoi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Giovanni Carta" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpsy.2023.100223" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250822v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cruz" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Zoumenou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Massougbodji" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2023.102098" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03826993v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Botton" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Fievet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics10100595" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03604281v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Fi&#233;vet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Alao" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciab569" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03312406v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Davies" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Briand" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Accrombess" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2021.111629" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03525211v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Claudet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Duch&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Aujard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Billette De Villemeur" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aedesp.116.0047" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03312892v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babak Khoshnood" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Courtin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0009260" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03412606v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Claudet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Duch&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Aujard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Billette de Villemeur" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcped.2021.07.001" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03467872v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Maselko" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#232;phe Saurel-Cubizolles" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10995-021-03317-x" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03827027v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alla Sikorskii" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09297049.2021.1876012" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02955255v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Garcia" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2019-035785" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03405174v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Maisonneuve" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Lorthe" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heloise Torchin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delorme" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Devisme" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpeds.2020.03.021" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03827127v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/tropej/fmaa009" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093961v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Durand" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph17228689" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02016481v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Veera Seppanen" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine Boyle" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Karin Edstedt-Bonamy" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Cuttini" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/dmcn.14112" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02264592v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Milet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0220023" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02461654v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Davidson" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainresbull.2018.04.001" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02461601v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Accrombessi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Yovo" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cottrell" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gino Agbota" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Gartner" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2017-019014" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02461718v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Debeaudrap" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Pasquier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Germanaud" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzie Tetang Ndiang" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAD.0000000000002023" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01863267v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Guy" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2018.06.054" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FWPL8FT8-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01863033v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Maman" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph15061140" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03827218v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Agbota" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Accrombessi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U Ahouayito" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Fievet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/cky213.708" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02461673v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tmi.13088" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01610207v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Pierrat" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Marchand-Martin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Arnaud" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Kaminski" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Resche-Rigon" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmj.j3448" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02452318v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chevallier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Debillon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pierrat" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Kayem" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajog.2017.01.002" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9H6S3KWL-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03827248v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Seppanen" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-Y. Ancel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2016.06.019" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02461286v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mireku" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Davidson" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boivin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1542/peds.2016-1319" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02436738v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Kovess-Masf&#233;ty" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Leray" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Denis" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Husky" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pitrou" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40359-016-0124-5" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02461179v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violeta Moya-Alvarez" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nutrit/nuw021" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01284375v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Osei Mireku" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0149049" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01296778v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Glorennec" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dumas" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Durand" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph13030316" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02460653v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Clesse" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Kovess-Masfety" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2015.04.039" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BL1V2BP1-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01169790v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Pel&#233;" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Comets" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rouget" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Monfort" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2015.06.023" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BRPW6X7W-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01163752v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael O. Mireku" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie L. Davidson" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain K. Koura" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sma&#239;la Ou&#233;draogo" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Boivin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1542/peds.2015-0491" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01236283v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0003463" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03118731v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kobto Koura" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/DBP.0b013e31829d211c" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03118729v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Zeitlin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Blondel" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Fresson" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/archdischild-2013-303737" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DC2D7093FD76D23C54254B14CD8EAFD5F88B4767/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00860340v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Lebreton" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Kadhel" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10995-012-1112-x" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05503490v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Koura" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.12-0195" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05503261v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Rougeron" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caira Woods" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Tiedje" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Migot-Nabias" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0076924" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03827287v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bich-Tram Huynh" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-11-348" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05497158v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.2012.11-0706" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05497355v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Briand" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Berger" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiong Xu" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.2011.10-0599" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05497795v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Marlow" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;yves Ancel" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Kurinczuk" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Costeloe" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1542/peds.2007-2976" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05497830v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Surman" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wilkinson" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/adc.2007.117416" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05497944v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Simon" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Montagnier-Petrissans" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eve Jo&#235;l" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth F&#233;ry-Lemonnier" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0266462306050975" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-4QJ7TWLG-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246862v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Ancel" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Livinec" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Larroque" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Marret" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1542/peds.2005-0091" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246890v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.AOG.0000161375.55172.3f" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246993v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Charpentier" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Danchin" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Edlinger" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P Perrin" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Baffert" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0003-3928(03)00064-7" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D5B2106B-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04544215v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmadi S" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoumenou R" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Durand S" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.EE9.0000605984.66187.16" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114927v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deneux-Tharaux Catherine" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gomes Eug&#234;nia" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;my Isabelle" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boudet-Berquier Julie" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03827272v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-6834-9_10" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03824191v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Billette de Villemeur" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Com-Ruelle" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>