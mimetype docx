--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1614,319 +1614,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01056593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic description of the Mn-Si system: an experimental and theoretical work</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sulfidation and sulfur capacity of fine ZnO powder derived from thermal oxidation of mechanosynthesized ZnS powder,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Ruiz-Theron</w:t>
+                <w:t xml:space="preserve">Igor Perraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rose-Marie Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Tedenac</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rose-Marie Ayral</w:t>
+                <w:t xml:space="preserve">Claudia Cammarano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Rouessac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasile Hulea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2014.06.202⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 241, pp.360-365. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2013.10.074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01063529v1</w:t>
+                <w:t xml:space="preserve">hal-00879466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sulfidation and sulfur capacity of fine ZnO powder derived from thermal oxidation of mechanosynthesized ZnS powder,</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Igor Perraud</w:t>
+                <w:t xml:space="preserve">Thermodynamic description of the Mn-Si system: an experimental and theoretical work</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Berche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Ruiz-Theron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Tedenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose-Marie Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Rouessac</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vasile Hulea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 241, pp.360-365. </w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 615, pp.693-702. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2013.10.074⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2014.06.202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00879466v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01063529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating possibilities of Self-propagating High temperature Synthesis (SHS) for substitution of Ge for Si in MoSi2</w:t>
               </w:r>
@@ -2149,51 +2149,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combustion synthesis of porous ZnO monoliths for sulfur removal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Perraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose-Marie Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4257,217 +4257,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00186244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multifunctional mesoporous membranes synthesized using ZnO/SiO2 core-shell nanoparticles</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">TiO2 anatase based membranes with hierarchical porosity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bosc</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Z. Horvölgyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ayral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings ICIM9, Lillehammer, Norvège</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, ISBN 13; 978-82-14-04026-5, pp.232-235</w:t>
+              <w:t xml:space="preserve">Proc. ICIM9, Lillehammer, Norvège</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, ISBN 13:978-82-14-04026-5, pp.484-487</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00128563v1</w:t>
+                <w:t xml:space="preserve">hal-00128568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TiO2 anatase based membranes with hierarchical porosity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multifunctional mesoporous membranes synthesized using ZnO/SiO2 core-shell nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Naszalyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bosc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Horvölgyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ayral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. ICIM9, Lillehammer, Norvège</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, ISBN 13:978-82-14-04026-5, pp.484-487</w:t>
+              <w:t xml:space="preserve">Proceedings ICIM9, Lillehammer, Norvège</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, ISBN 13; 978-82-14-04026-5, pp.232-235</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00128568v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00128563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TiO2 anatase-based membranes with hierarchical porosity and photocatalytic properties</w:t>
               </w:r>
@@ -7152,325 +7152,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00080582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anatase thin films and membranes with a hierarchical porosity</w:t>
+                <w:t xml:space="preserve">UV and visible-light photocatalysis inside mesoporous TiO2. Confinement effect and semi-conductor coupling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bosc Rouessac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Ayral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Keller-Spitzer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECIS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">SPEA-4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, Las Palmas, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00383987v1</w:t>
+                <w:t xml:space="preserve">hal-00383986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colloidal routes for the preparation of multifunctional ceramic membranes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anatase thin films and membranes with a hierarchical porosity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bosc Rouessac</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zoltan Horvölgyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Ayral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECIS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00383989v1</w:t>
+                <w:t xml:space="preserve">hal-00383987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UV and visible-light photocatalysis inside mesoporous TiO2. Confinement effect and semi-conductor coupling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Colloidal routes for the preparation of multifunctional ceramic membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Livia Naszályi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bosc Rouessac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoltan Horvölgyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Ayral</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valérie Keller-Spitzer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPEA-4</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2006, Las Palmas, Spain</w:t>
+              <w:t xml:space="preserve">ECIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00383986v1</w:t>
+                <w:t xml:space="preserve">hal-00383989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrication of antireflective and self-cleaning coatings by wet colloid chemical methods</w:t>
               </w:r>
@@ -8735,77 +8735,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communication Orale : &amp;quot;Colloidal routes for the preparation of multifunctional ceramic membranes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Naszalyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Horvölgyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ayral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8849,51 +8849,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communication par Affiche : &amp;quot;Wetting properties of nanoparticulate Langmuir-Blodgett films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Toth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Naszalyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Szira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9226,51 +9226,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sciences.edu.umontpellier.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797133v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Filhol" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rouessac" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Dalverny" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Schott-Leyral" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bernaud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jchemed.4c00799&amp;amp;ref=pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790827v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Duquet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rivallin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Costes" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Cartier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2024.09.287" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735422v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Plaza-Joly" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gallois" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bosc-Rouessac" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Drobek" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Julbe" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29133057" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496551v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Flaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Villeneuve-Faure" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28227599" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03878814v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bandaru" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rapaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rouessac" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jund" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33552/MCMS.2022.05.000603" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457619v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amr Ahmed Nada" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bosc Rouessac" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal11101228" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679614v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Leyral" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jchemed.7b00277" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227761v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pothin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Marie Ayral" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Berche" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jund" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2015.10.118" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312757v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pothin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. Ayral" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Granier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2016.04.063" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NLCHQN2P-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056593v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinga Niedziolka" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/26/36/365401" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063529v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Ruiz-Theron" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Tedenac" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2014.06.202" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZXPKMWD9-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879466v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Perraud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Cammarano" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasile Hulea" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2013.10.074" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q0BR4SFL-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844007v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinesh Paramasivam" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Favier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Viennois" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1246/cl.130528" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681653v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2012.03.089" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q849QCGR-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709744v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ayral" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2012.06.010" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1X1HZHN9-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595659v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Denoix" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Solaippan" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C Tedenac" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2010.03.024" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6KJTBMPJ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595650v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Linde" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.V. Grachev" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3103/S1061386210010024" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595619v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.materresbull.2008.11.008" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9MKC5FK9-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403978v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massoni Nicolas" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.materresbull.2009.07.002" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8Z38ZFRL-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449381v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3103/S1061386209040098" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273915v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rouessac" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. van Der Lee" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Durand" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ayral" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2007.08.033" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1VP6N1ZQ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348574v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Keller" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Keller-Spitzer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2969803" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00257942v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Marie Marin-Ayral" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Haidoux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Massoni" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bart" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2007.11.098" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VSW6X2S6-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00257948v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Grandcolas" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maithaa Karkmaz -Le Du" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bosc" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Louvet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10562-008-9394-8" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-P9WMF0DX-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188883v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Nasz&#225;lyi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Mansouri" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arie van Der Lee" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2007.07.001" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P5F6DPR4-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186208v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Keller" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Barraud" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Edwards" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Keller-Spitzer" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2005.10.038" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VBZKJNBC-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186240v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2006.06.004" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P062BM7Q-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186248v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Guizard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2005.08.186" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SZSPR9Z9-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186246v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Coustel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2005.08.334" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RQ831WHG-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186244v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2005.08.361" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0PSWQDWT-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128563v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Naszalyi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Horv&#246;lgyi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128568v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179128v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lacroix-Desmazes" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2006.09.064" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X0WNMF6Z-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383998v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1246/cl.2005.336" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383996v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2005.08.017" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4QV4JLPC-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383997v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2005.04.039" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-83S7DLMP-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01741494v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Ayral" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Albouy" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Datas" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm049893a" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-DB5F3XDB-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01741497v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.L. Goswamee" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cot" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mansouri" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lopez" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:JSST.0000023033.75114.2c" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZZ5RN7J9-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01738625v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm031025a" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-RBXNK52B-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450195v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Sanchez-Marcano" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Durand" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1383-5866(03)00061-3" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-16VKD0PR-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01740609v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Klotz" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Besson" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ricolleau" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-752-AA8.6" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604997v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amr Nada" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Breig" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Poupaki" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Talhaoui" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Mreyde" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538677v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rivallin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rouald&#232;s" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538692v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astou Lo" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Samelor" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahime Sekkat" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Vergnes" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538708v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03769705v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006657v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amr A Nada" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sekkat" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765463v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Breig" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Poupaki" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Talhaoui" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mreyde" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03769818v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03763477v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383983v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383984v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander V. Linde" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.Y. Kovalev" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.P. Borovinskaya" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Merzhanov" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383990v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoltan Horv&#246;lgyi" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080582v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bosc" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Julbe" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383987v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383989v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383986v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383991v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cs. Toth" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Abraham" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deak" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080025v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Coustel" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080143v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083092v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Edwards" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Deller" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741467v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Sanchez" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886127v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Charmette" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006752v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amr A. Nada" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006731v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383992v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128621v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128614v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128619v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128629v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Toth" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Szira" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00186263v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sciences.edu.umontpellier.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797133v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Filhol" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rouessac" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Dalverny" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Schott-Leyral" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bernaud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jchemed.4c00799&amp;amp;ref=pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790827v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Duquet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rivallin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Costes" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Cartier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2024.09.287" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735422v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Plaza-Joly" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gallois" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bosc-Rouessac" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Drobek" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Julbe" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29133057" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496551v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Flaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Villeneuve-Faure" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28227599" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03878814v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bandaru" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rapaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rouessac" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jund" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33552/MCMS.2022.05.000603" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457619v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amr Ahmed Nada" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bosc Rouessac" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal11101228" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679614v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Leyral" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jchemed.7b00277" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227761v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pothin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Marie Ayral" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Berche" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jund" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2015.10.118" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312757v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pothin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. Ayral" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Granier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2016.04.063" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NLCHQN2P-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056593v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinga Niedziolka" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/26/36/365401" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879466v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Perraud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Cammarano" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasile Hulea" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2013.10.074" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q0BR4SFL-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063529v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Ruiz-Theron" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Tedenac" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2014.06.202" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZXPKMWD9-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844007v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinesh Paramasivam" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Favier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Viennois" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1246/cl.130528" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681653v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2012.03.089" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q849QCGR-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709744v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ayral" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2012.06.010" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1X1HZHN9-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595659v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Denoix" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Solaippan" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C Tedenac" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2010.03.024" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6KJTBMPJ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595650v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Linde" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.V. Grachev" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3103/S1061386210010024" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595619v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.materresbull.2008.11.008" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9MKC5FK9-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403978v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massoni Nicolas" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.materresbull.2009.07.002" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8Z38ZFRL-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449381v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3103/S1061386209040098" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273915v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rouessac" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. van Der Lee" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Durand" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ayral" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2007.08.033" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1VP6N1ZQ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348574v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Keller" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Keller-Spitzer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2969803" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00257942v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Marie Marin-Ayral" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Haidoux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Massoni" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bart" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2007.11.098" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VSW6X2S6-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00257948v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Grandcolas" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maithaa Karkmaz -Le Du" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bosc" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Louvet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10562-008-9394-8" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-P9WMF0DX-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188883v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Nasz&#225;lyi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Mansouri" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arie van Der Lee" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2007.07.001" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P5F6DPR4-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186208v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Keller" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Barraud" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Edwards" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Keller-Spitzer" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2005.10.038" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VBZKJNBC-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186240v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2006.06.004" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P062BM7Q-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186248v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Guizard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2005.08.186" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SZSPR9Z9-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186246v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Coustel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2005.08.334" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RQ831WHG-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186244v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2005.08.361" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0PSWQDWT-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128568v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128563v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Naszalyi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Horv&#246;lgyi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179128v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lacroix-Desmazes" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2006.09.064" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X0WNMF6Z-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383998v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1246/cl.2005.336" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383996v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2005.08.017" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4QV4JLPC-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383997v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2005.04.039" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-83S7DLMP-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01741494v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Ayral" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Albouy" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Datas" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm049893a" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-DB5F3XDB-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01741497v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.L. Goswamee" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cot" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mansouri" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lopez" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:JSST.0000023033.75114.2c" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZZ5RN7J9-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01738625v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm031025a" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-RBXNK52B-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450195v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Sanchez-Marcano" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Durand" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1383-5866(03)00061-3" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-16VKD0PR-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01740609v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Klotz" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Besson" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ricolleau" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-752-AA8.6" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604997v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amr Nada" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Breig" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Poupaki" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Talhaoui" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Mreyde" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538677v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rivallin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rouald&#232;s" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538692v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astou Lo" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Samelor" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahime Sekkat" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Vergnes" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538708v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03769705v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006657v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amr A Nada" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sekkat" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765463v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Breig" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Poupaki" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Talhaoui" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mreyde" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03769818v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03763477v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383983v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383984v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander V. Linde" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.Y. Kovalev" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.P. Borovinskaya" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Merzhanov" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383990v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoltan Horv&#246;lgyi" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080582v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bosc" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Julbe" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383986v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383987v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383989v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383991v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cs. Toth" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Abraham" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deak" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080025v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Coustel" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080143v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083092v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Edwards" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Deller" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741467v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Sanchez" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886127v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Charmette" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006752v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amr A. Nada" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006731v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383992v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128621v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128614v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128619v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128629v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Toth" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Szira" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00186263v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>