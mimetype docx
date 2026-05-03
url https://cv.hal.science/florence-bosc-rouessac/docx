--- v1 (2026-04-05)
+++ v2 (2026-05-03)
@@ -295,503 +295,503 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Undergraduate’s Journey in Creating Lab-Made Gemstones: Nanoscale to Macroscale Synthesis of Rubies and Sapphires</w:t>
+                <w:t xml:space="preserve">Synergistic Effect of UiO-66 Directly Grown on Kombucha-Derived Bacterial Cellulose for Dye Removal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Sébastien Filhol</w:t>
+                <w:t xml:space="preserve">Pierre Plaza-Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Rouessac</w:t>
+                <w:t xml:space="preserve">Arthur Gallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Laure Dalverny</w:t>
+                <w:t xml:space="preserve">Florence Bosc-Rouessac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géraldine Schott-Leyral</w:t>
+                <w:t xml:space="preserve">Martin Drobek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Bernaud</w:t>
+                <w:t xml:space="preserve">Anne Julbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 29 (13), pp.3057. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jchemed.4c00799&amp;ref=pdf⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/molecules29133057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04797133v1</w:t>
+                <w:t xml:space="preserve">hal-04735422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photo-electrochemical study of TiO2/Co3O4 thin films in polluted electrolyte: A promising route for coupling hydrogen production with water remediation</w:t>
+                <w:t xml:space="preserve">An Undergraduate’s Journey in Creating Lab-Made Gemstones: Nanoscale to Macroscale Synthesis of Rubies and Sapphires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Duquet</w:t>
+                <w:t xml:space="preserve">Jean-Sébastien Filhol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Rivallin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Florence Rouessac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Costes</w:t>
+                <w:t xml:space="preserve">Anne-Laure Dalverny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jim Cartier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Géraldine Schott-Leyral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bernaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2024.09.287⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jchemed.4c00799&amp;ref=pdf⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04790827v1</w:t>
+                <w:t xml:space="preserve">hal-04797133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synergistic Effect of UiO-66 Directly Grown on Kombucha-Derived Bacterial Cellulose for Dye Removal</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Photo-electrochemical study of TiO2/Co3O4 thin films in polluted electrolyte: A promising route for coupling hydrogen production with water remediation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Gallois</w:t>
+                <w:t xml:space="preserve">Fanny Duquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Bosc-Rouessac</w:t>
+                <w:t xml:space="preserve">Matthieu Rivallin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Rouessac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Drobek</w:t>
+                <w:t xml:space="preserve">Raphaël Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Julbe</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jim Cartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 29 (13), pp.3057. </w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 89, pp.127-134. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/molecules29133057⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2024.09.287⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04735422v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04790827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid Photoelectrocatalytic TiO2-Co3O4/Co(OH)2 Materials Prepared from Bio-Based Surfactants for Water Splitting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Duquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Flaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Villeneuve-Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Rivallin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Rouessac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 28 (22), pp.7599. </w:t>
@@ -950,77 +950,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Bio-Based Surfactants on TiO2 Thin Films as Photoanodes for Electro-Photocatalysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Duquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amr Ahmed Nada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Rivallin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bosc Rouessac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1084,103 +1084,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesizing and Playing with Magnetic Nanoparticles: A Comprehensive Approach to Amazing Magnetic Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Dalverny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Leyral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Rouessac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bernaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Filhol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 95 (1), pp.121 - 125. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1253,51 +1253,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose-Marie Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Berche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Rouessac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jund</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1516,51 +1516,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinga Niedziolka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pothin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Rouessac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose-Marie Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1614,319 +1614,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01056593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sulfidation and sulfur capacity of fine ZnO powder derived from thermal oxidation of mechanosynthesized ZnS powder,</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermodynamic description of the Mn-Si system: an experimental and theoretical work</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Berche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Igor Perraud</w:t>
+                <w:t xml:space="preserve">Elodie Ruiz-Theron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Tedenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose-Marie Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Rouessac</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vasile Hulea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 615, pp.693-702. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2014.06.202⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2013.10.074⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00879466v1</w:t>
+                <w:t xml:space="preserve">hal-01063529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic description of the Mn-Si system: an experimental and theoretical work</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Berche</w:t>
+                <w:t xml:space="preserve">Sulfidation and sulfur capacity of fine ZnO powder derived from thermal oxidation of mechanosynthesized ZnS powder,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Perraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rose-Marie Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Ruiz-Theron</w:t>
+                <w:t xml:space="preserve">Claudia Cammarano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Rouessac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Tedenac</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Florence Rouessac</w:t>
+                <w:t xml:space="preserve">Vasile Hulea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 615, pp.693-702. </w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 241, pp.360-365. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2014.06.202⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2013.10.074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01063529v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00879466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating possibilities of Self-propagating High temperature Synthesis (SHS) for substitution of Ge for Si in MoSi2</w:t>
               </w:r>
@@ -1938,51 +1938,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinesh Paramasivam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Rouessac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose-Marie Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2046,51 +2046,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combustion synthesis: a new approach for preparation of thermoelectric zinc antimonide compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Rouessac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose-Marie Ayral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2149,77 +2149,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combustion synthesis of porous ZnO monoliths for sulfur removal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Perraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose-Marie Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Rouessac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Ayral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2446,51 +2446,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.V. Linde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose-Marie Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Rouessac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.V. Grachev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2576,51 +2576,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose-Marie Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Granier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Rouessac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.V. Grachev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2692,51 +2692,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combustion synthesis of silicon carbide assisted by a magnesium plus polytetrafluoroethylene mix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose-Marie Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Rouessac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massoni Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2795,51 +2795,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preparation of ZnO filters via SHS of ZnS monoliths</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Rouessac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose-Marie Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3158,51 +3158,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combustion synthesis of ceramic matrices for immobilization of 14C</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Rouessac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose-Marie Marin-Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3857,617 +3857,617 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00186240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixed TiO2-SiO2 Mesostructured Thin Films</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of Mesostructured TiO2 Thin Layers by Ellipsometric Porosimetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Rouessac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Coustel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Ayral</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Guizard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thin Solid Films</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, pp.252. </w:t>
+              <w:t xml:space="preserve">, 2006, pp.232. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2005.08.186⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2005.08.334⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00186248v1</w:t>
+                <w:t xml:space="preserve">hal-00186246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Mesostructured TiO2 Thin Layers by Ellipsometric Porosimetry</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mesoporous TiO2-based photocatalysts for UV and visible light gas-phase toluene degradation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Durand</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David A. Edwards</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Keller-Spitzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Ayral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thin Solid Films</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, pp.232. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, 495 (1-2), pp.272. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2005.08.361⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2005.08.334⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00186246v1</w:t>
+                <w:t xml:space="preserve">hal-00186244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesoporous TiO2-based photocatalysts for UV and visible light gas-phase toluene degradation</w:t>
+                <w:t xml:space="preserve">Mixed TiO2-SiO2 Mesostructured Thin Films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Ayral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Guizard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thin Solid Films</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 495 (1-2), pp.272. </w:t>
+              <w:t xml:space="preserve">, 2006, pp.252. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2005.08.361⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2005.08.186⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00186244v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00186248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TiO2 anatase based membranes with hierarchical porosity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multifunctional mesoporous membranes synthesized using ZnO/SiO2 core-shell nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Naszalyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bosc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Horvölgyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ayral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. ICIM9, Lillehammer, Norvège</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, ISBN 13:978-82-14-04026-5, pp.484-487</w:t>
+              <w:t xml:space="preserve">Proceedings ICIM9, Lillehammer, Norvège</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, ISBN 13; 978-82-14-04026-5, pp.232-235</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00128568v1</w:t>
+                <w:t xml:space="preserve">hal-00128563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multifunctional mesoporous membranes synthesized using ZnO/SiO2 core-shell nanoparticles</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">TiO2 anatase based membranes with hierarchical porosity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bosc</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Z. Horvölgyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ayral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings ICIM9, Lillehammer, Norvège</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, ISBN 13; 978-82-14-04026-5, pp.232-235</w:t>
+              <w:t xml:space="preserve">Proc. ICIM9, Lillehammer, Norvège</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, ISBN 13:978-82-14-04026-5, pp.484-487</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00128563v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00128568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TiO2 anatase-based membranes with hierarchical porosity and photocatalytic properties</w:t>
               </w:r>
@@ -4563,759 +4563,759 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00179128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Efficiency Toluene Gas Phase Degradation on Sulfate Promoted Titania Photocatalyst</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Valérie Keller-Spitzer</w:t>
+                <w:t xml:space="preserve">Mesoporous Anatase Coatings for Coupling Membrane Separation and Photocatalyzed Reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Bosc Rouessac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Ayral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Guizard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, pp.336-337. </w:t>
+              <w:t xml:space="preserve">Journal of Membrane Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, pp.13-19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1246/cl.2005.336⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.memsci.2005.04.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00383998v1</w:t>
+                <w:t xml:space="preserve">hal-00383997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gas Phase Photocatalytic Removal of Toluene Effluents on Sulfated Titania</w:t>
+                <w:t xml:space="preserve">High Efficiency Toluene Gas Phase Degradation on Sulfate Promoted Titania Photocatalyst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Barraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">David A. Edwards</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Rouessac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Keller-Spitzer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Catalysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, pp.336-337. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1246/cl.2005.336⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcat.2005.08.017⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00383996v1</w:t>
+                <w:t xml:space="preserve">hal-00383998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesoporous Anatase Coatings for Coupling Membrane Separation and Photocatalyzed Reactions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gas Phase Photocatalytic Removal of Toluene Effluents on Sulfated Titania</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bosc Rouessac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christian Guizard</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David A. Edwards</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Keller-Spitzer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Membrane Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, pp.13-19. </w:t>
+              <w:t xml:space="preserve">Journal of Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, pp.318-326. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.memsci.2005.04.039⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcat.2005.08.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00383997v1</w:t>
+                <w:t xml:space="preserve">hal-00383996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesostructure of Anatase Thin Films Prepared by Mesophase Templating</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sol-Gel Derived Nanocomposites and Nanoporous Oxide Powders and Related Coatings for the Reversible Chemisorption of Hydrogen Sulfide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.L. Goswamee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Antoine Albouy</w:t>
+                <w:t xml:space="preserve">D. Cot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucien Datas</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Mansouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/cm049893a⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sol-Gel Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 29 (2), pp.97 - 105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/B:JSST.0000023033.75114.2c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01741494v1</w:t>
+                <w:t xml:space="preserve">hal-01741497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sol-Gel Derived Nanocomposites and Nanoporous Oxide Powders and Related Coatings for the Reversible Chemisorption of Hydrogen Sulfide</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mesostructure of Anatase Thin Films Prepared by Mesophase Templating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Cot</w:t>
+                <w:t xml:space="preserve">Andre Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Mansouri</w:t>
+                <w:t xml:space="preserve">Pierre-Antoine Albouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Lopez</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lucien Datas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Guizard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sol-Gel Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 29 (2), pp.97 - 105. </w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 16 (11), pp.2208 - 2214. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1023/B:JSST.0000023033.75114.2c⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/cm049893a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01741497v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01741494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Simple Route for Low-Temperature Synthesis of Mesoporous and Nanocrystalline Anatase Thin Films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Albouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Guizard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 15 (12), pp.2463 - 2468. </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5542,51 +5542,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ricolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Ayral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MRS Online Proceedings Library</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 752, </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5777,51 +5777,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Titanium and cobalt oxides photo-anodic materials for hydrogen production and wastewater treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Duquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rivallin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6135,51 +6135,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Textured titanium oxide membranes from green surfactants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Duquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rivallin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6487,273 +6487,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03765463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modified titanium oxide for green hydrogen production by photoelectrocatalysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Modified titanium oxide for green hydrogen production by electro-photocatalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Duquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rivallin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Bosc Rouessac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Roualdès</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Bosc Rouessac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference on Water and energy ICWE’21</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Chlef, Algeria</w:t>
+              <w:t xml:space="preserve">4th Balard Chemistry Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03769818v1</w:t>
+                <w:t xml:space="preserve">hal-03763477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modified titanium oxide for green hydrogen production by electro-photocatalysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Modified titanium oxide for green hydrogen production by photoelectrocatalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Duquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rivallin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Roualdès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bosc Rouessac</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Roualdès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Balard Chemistry Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Montpellier, France</w:t>
+              <w:t xml:space="preserve">International conference on Water and energy ICWE’21</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Chlef, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03763477v1</w:t>
+                <w:t xml:space="preserve">hal-03769818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immobilization of 14C from reactor graphite waste by use of combustion synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Rouessac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose-Marie Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7057,420 +7057,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00383990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oral : &amp;quot;Ceramic membranes : basic concepts and new trends in the design of tailor-made, multifunctional and adaptative materials</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Ayral</w:t>
+                <w:t xml:space="preserve">UV and visible-light photocatalysis inside mesoporous TiO2. Confinement effect and semi-conductor coupling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Bosc Rouessac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Ayral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Keller-Spitzer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIIIrd Summer School of the European Membrane Society (Smart Membrane Materials)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">SPEA-4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, Las Palmas, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00080582v1</w:t>
+                <w:t xml:space="preserve">hal-00383986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UV and visible-light photocatalysis inside mesoporous TiO2. Confinement effect and semi-conductor coupling</w:t>
+                <w:t xml:space="preserve">Anatase thin films and membranes with a hierarchical porosity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bosc Rouessac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Ayral</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valérie Keller-Spitzer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPEA-4</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2006, Las Palmas, Spain</w:t>
+              <w:t xml:space="preserve">ECIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00383986v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00383987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anatase thin films and membranes with a hierarchical porosity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Colloidal routes for the preparation of multifunctional ceramic membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Livia Naszályi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bosc Rouessac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoltan Horvölgyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Ayral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECIS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00383987v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00383989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colloidal routes for the preparation of multifunctional ceramic membranes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">André Ayral</w:t>
+                <w:t xml:space="preserve">Oral : &amp;quot;Ceramic membranes : basic concepts and new trends in the design of tailor-made, multifunctional and adaptative materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bosc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Julbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ayral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECIS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">XXIIIrd Summer School of the European Membrane Society (Smart Membrane Materials)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00383989v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00080582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrication of antireflective and self-cleaning coatings by wet colloid chemical methods</w:t>
               </w:r>
@@ -7575,344 +7575,344 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00383991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of mesostructured TiO2 thin layers by ellipsometric porosimetry</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId233" w:history="1">
+                <w:t xml:space="preserve">Oral : &amp;quot;Mesoporous anatase-based coating for photocatalytic applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ayral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-              <w:t xml:space="preserve">2005</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Seminars of the Department of Physical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00080025v1</w:t>
+                <w:t xml:space="preserve">hal-00080143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oral : &amp;quot;Mesoporous anatase-based coating for photocatalytic applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId233" w:history="1">
+                <w:t xml:space="preserve">Oral : &amp;quot;TiO2 mesoporous thin layer-based photocatalysts for U.V. and visible light gas-phase toluene degradation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bosc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Edwards</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Deller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ayral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminars of the Department of Physical Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">E-MRS (Material Research Society) - May 31-June 3rd, 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00080143v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00083092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oral : &amp;quot;TiO2 mesoporous thin layer-based photocatalysts for U.V. and visible light gas-phase toluene degradation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId233" w:history="1">
+                <w:t xml:space="preserve">Characterisation of mesostructured TiO2 thin layers by ellipsometric porosimetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Rouessac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Coustel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ayral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Edwards</w:t>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-00083092v1</w:t>
+                <w:t xml:space="preserve">hal-00080025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorption and permeation characteristics of hybrid organosilicon thin films deposited by PECVD</w:t>
               </w:r>
@@ -8038,103 +8038,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synergistic effect of UiO-66 directly grown on Kombucha-derived bacterial cellulose for adsorptive membrane applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Plaza-Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Gallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Charmette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bosc-Rouessac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Drobek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INTERNATIONAL CONFERENCE ON INORGANIC MEMBRANES (ICIM17)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Florianapolis, France</w:t>
@@ -8157,51 +8157,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04886127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration de bi-couches poly (3,4-éthylènedioxythiophène)/TiO2 par voie sèche (MOCVD et oCVD) pour la production d'hydrogène couplée à la remédiation de l'eau par voie solaire</w:t>
+                <w:t xml:space="preserve">Performances photo-électro-catalytiques de bi-couches de poly(3,4-éthylènedioxythiophène)/TiO2 déposées par oCVD et CVD pour la production de H2 couplée à la remédiation de l’eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amr A. Nada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Breig</w:t>
@@ -8236,97 +8236,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tania Mreyde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès SFGP 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Matériaux 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04006752v1</w:t>
+                <w:t xml:space="preserve">hal-04006731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performances photo-électro-catalytiques de bi-couches de poly(3,4-éthylènedioxythiophène)/TiO2 déposées par oCVD et CVD pour la production de H2 couplée à la remédiation de l’eau</w:t>
+                <w:t xml:space="preserve">Elaboration de bi-couches poly (3,4-éthylènedioxythiophène)/TiO2 par voie sèche (MOCVD et oCVD) pour la production d'hydrogène couplée à la remédiation de l'eau par voie solaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amr A. Nada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Breig</w:t>
@@ -8361,73 +8361,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tania Mreyde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Lille, France</w:t>
+              <w:t xml:space="preserve">Congrès SFGP 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04006731v1</w:t>
+                <w:t xml:space="preserve">hal-04006752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8572,51 +8572,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communication Orale : &amp;quot;Anatase thin films and membranes with a hierarchical porosity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ayral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8647,77 +8647,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communication Orale : &amp;quot;Ceramic membranes : basic concepts and new trends in the design of tailor-made multifunctionnal and adpatative materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Julbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8729,246 +8729,246 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00128614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communication Orale : &amp;quot;Colloidal routes for the preparation of multifunctional ceramic membranes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
+                <w:t xml:space="preserve">Communication par Affiche : &amp;quot;Wetting properties of nanoparticulate Langmuir-Blodgett films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Toth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Naszalyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Szira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ayral</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00128619v1</w:t>
+                <w:t xml:space="preserve">hal-00128629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communication par Affiche : &amp;quot;Wetting properties of nanoparticulate Langmuir-Blodgett films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Toth</w:t>
+                <w:t xml:space="preserve">Communication Orale : &amp;quot;Colloidal routes for the preparation of multifunctional ceramic membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Naszalyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Naszalyi</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Z. Horvölgyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ayral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Szira</w:t>
-[...55 lines deleted...]
-                <w:t xml:space="preserve">hal-00128629v1</w:t>
+                <w:t xml:space="preserve">hal-00128619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8986,51 +8986,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse et caractérisation des couches minces et de membranes photocatalytiques mésostructurées à base de TiO2 anatase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bosc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Matériaux. Université Montpellier II - Sciences et Techniques du Languedoc, 2004. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -9226,51 +9226,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sciences.edu.umontpellier.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797133v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Filhol" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rouessac" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Dalverny" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Schott-Leyral" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bernaud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jchemed.4c00799&amp;amp;ref=pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790827v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Duquet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rivallin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Costes" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Cartier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2024.09.287" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735422v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Plaza-Joly" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gallois" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bosc-Rouessac" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Drobek" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Julbe" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29133057" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496551v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Flaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Villeneuve-Faure" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28227599" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03878814v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bandaru" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rapaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rouessac" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jund" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33552/MCMS.2022.05.000603" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457619v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amr Ahmed Nada" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bosc Rouessac" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal11101228" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679614v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Leyral" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jchemed.7b00277" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227761v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pothin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Marie Ayral" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Berche" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jund" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2015.10.118" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312757v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pothin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. Ayral" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Granier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2016.04.063" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NLCHQN2P-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056593v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinga Niedziolka" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/26/36/365401" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879466v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Perraud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Cammarano" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasile Hulea" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2013.10.074" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q0BR4SFL-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063529v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Ruiz-Theron" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Tedenac" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2014.06.202" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZXPKMWD9-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844007v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinesh Paramasivam" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Favier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Viennois" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1246/cl.130528" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681653v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2012.03.089" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q849QCGR-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709744v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ayral" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2012.06.010" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1X1HZHN9-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595659v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Denoix" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Solaippan" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C Tedenac" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2010.03.024" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6KJTBMPJ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595650v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Linde" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.V. Grachev" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3103/S1061386210010024" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595619v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.materresbull.2008.11.008" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9MKC5FK9-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403978v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massoni Nicolas" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.materresbull.2009.07.002" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8Z38ZFRL-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449381v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3103/S1061386209040098" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273915v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rouessac" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. van Der Lee" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Durand" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ayral" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2007.08.033" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1VP6N1ZQ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348574v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Keller" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Keller-Spitzer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2969803" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00257942v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Marie Marin-Ayral" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Haidoux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Massoni" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bart" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2007.11.098" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VSW6X2S6-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00257948v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Grandcolas" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maithaa Karkmaz -Le Du" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bosc" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Louvet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10562-008-9394-8" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-P9WMF0DX-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188883v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Nasz&#225;lyi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Mansouri" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arie van Der Lee" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2007.07.001" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P5F6DPR4-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186208v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Keller" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Barraud" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Edwards" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Keller-Spitzer" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2005.10.038" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VBZKJNBC-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186240v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2006.06.004" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P062BM7Q-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186248v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Guizard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2005.08.186" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SZSPR9Z9-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186246v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Coustel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2005.08.334" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RQ831WHG-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186244v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2005.08.361" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0PSWQDWT-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128568v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128563v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Naszalyi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Horv&#246;lgyi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179128v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lacroix-Desmazes" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2006.09.064" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X0WNMF6Z-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383998v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1246/cl.2005.336" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383996v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2005.08.017" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4QV4JLPC-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383997v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2005.04.039" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-83S7DLMP-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01741494v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Ayral" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Albouy" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Datas" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm049893a" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-DB5F3XDB-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01741497v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.L. Goswamee" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cot" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mansouri" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lopez" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:JSST.0000023033.75114.2c" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZZ5RN7J9-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01738625v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm031025a" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-RBXNK52B-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450195v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Sanchez-Marcano" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Durand" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1383-5866(03)00061-3" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-16VKD0PR-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01740609v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Klotz" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Besson" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ricolleau" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-752-AA8.6" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604997v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amr Nada" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Breig" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Poupaki" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Talhaoui" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Mreyde" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538677v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rivallin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rouald&#232;s" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538692v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astou Lo" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Samelor" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahime Sekkat" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Vergnes" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538708v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03769705v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006657v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amr A Nada" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sekkat" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765463v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Breig" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Poupaki" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Talhaoui" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mreyde" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03769818v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03763477v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383983v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383984v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander V. Linde" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.Y. Kovalev" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.P. Borovinskaya" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Merzhanov" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383990v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoltan Horv&#246;lgyi" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080582v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bosc" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Julbe" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383986v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383987v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383989v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383991v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cs. Toth" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Abraham" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deak" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080025v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Coustel" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080143v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083092v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Edwards" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Deller" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741467v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Sanchez" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886127v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Charmette" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006752v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amr A. Nada" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006731v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383992v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128621v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128614v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128619v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128629v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Toth" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Szira" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00186263v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sciences.edu.umontpellier.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735422v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Plaza-Joly" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gallois" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bosc-Rouessac" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Drobek" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Julbe" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29133057" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797133v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Filhol" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rouessac" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Dalverny" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Schott-Leyral" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bernaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jchemed.4c00799&amp;amp;ref=pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790827v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Duquet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rivallin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Costes" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Cartier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2024.09.287" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496551v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Flaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Villeneuve-Faure" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28227599" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03878814v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bandaru" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rapaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rouessac" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jund" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33552/MCMS.2022.05.000603" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457619v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amr Ahmed Nada" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bosc Rouessac" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal11101228" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679614v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Leyral" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jchemed.7b00277" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227761v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pothin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Marie Ayral" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Berche" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jund" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2015.10.118" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312757v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pothin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. Ayral" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Granier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2016.04.063" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NLCHQN2P-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056593v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinga Niedziolka" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/26/36/365401" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063529v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Ruiz-Theron" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Tedenac" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2014.06.202" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZXPKMWD9-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879466v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Perraud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Cammarano" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasile Hulea" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2013.10.074" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q0BR4SFL-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844007v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinesh Paramasivam" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Favier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Viennois" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1246/cl.130528" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681653v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2012.03.089" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q849QCGR-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709744v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ayral" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2012.06.010" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1X1HZHN9-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595659v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Denoix" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Solaippan" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C Tedenac" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2010.03.024" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6KJTBMPJ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595650v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Linde" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.V. Grachev" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3103/S1061386210010024" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595619v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.materresbull.2008.11.008" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9MKC5FK9-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403978v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massoni Nicolas" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.materresbull.2009.07.002" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8Z38ZFRL-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449381v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3103/S1061386209040098" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273915v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rouessac" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. van Der Lee" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Durand" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ayral" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2007.08.033" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1VP6N1ZQ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348574v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Keller" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Keller-Spitzer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2969803" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00257942v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Marie Marin-Ayral" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Haidoux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Massoni" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bart" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2007.11.098" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VSW6X2S6-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00257948v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Grandcolas" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maithaa Karkmaz -Le Du" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bosc" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Louvet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10562-008-9394-8" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-P9WMF0DX-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188883v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Nasz&#225;lyi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Mansouri" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arie van Der Lee" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2007.07.001" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P5F6DPR4-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186208v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Keller" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Barraud" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Edwards" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Keller-Spitzer" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2005.10.038" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VBZKJNBC-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186240v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2006.06.004" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P062BM7Q-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186246v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Coustel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2005.08.334" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RQ831WHG-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186244v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2005.08.361" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0PSWQDWT-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186248v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Guizard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2005.08.186" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SZSPR9Z9-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128563v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Naszalyi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Horv&#246;lgyi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128568v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179128v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lacroix-Desmazes" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2006.09.064" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X0WNMF6Z-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383997v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2005.04.039" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-83S7DLMP-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383998v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1246/cl.2005.336" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383996v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2005.08.017" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4QV4JLPC-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01741497v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.L. Goswamee" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cot" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mansouri" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lopez" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:JSST.0000023033.75114.2c" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZZ5RN7J9-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01741494v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Ayral" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Albouy" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Datas" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm049893a" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-DB5F3XDB-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01738625v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm031025a" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-RBXNK52B-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450195v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Sanchez-Marcano" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Durand" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1383-5866(03)00061-3" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-16VKD0PR-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01740609v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Klotz" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Besson" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ricolleau" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-752-AA8.6" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604997v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amr Nada" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Breig" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Poupaki" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Talhaoui" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Mreyde" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538677v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rivallin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rouald&#232;s" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538692v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astou Lo" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Samelor" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahime Sekkat" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Vergnes" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538708v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03769705v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006657v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amr A Nada" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sekkat" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765463v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Breig" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Poupaki" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Talhaoui" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mreyde" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03763477v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03769818v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383983v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383984v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander V. Linde" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.Y. Kovalev" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.P. Borovinskaya" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Merzhanov" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383990v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoltan Horv&#246;lgyi" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383986v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383987v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383989v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080582v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bosc" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Julbe" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383991v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cs. Toth" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Abraham" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deak" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080143v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083092v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Edwards" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Deller" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080025v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Coustel" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741467v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Sanchez" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886127v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Charmette" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006731v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amr A. Nada" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006752v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383992v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128621v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128614v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128629v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Toth" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Szira" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128619v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00186263v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>