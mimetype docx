--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -425,373 +425,373 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04735422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Undergraduate’s Journey in Creating Lab-Made Gemstones: Nanoscale to Macroscale Synthesis of Rubies and Sapphires</w:t>
+                <w:t xml:space="preserve">Photo-electrochemical study of TiO2/Co3O4 thin films in polluted electrolyte: A promising route for coupling hydrogen production with water remediation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Sébastien Filhol</w:t>
+                <w:t xml:space="preserve">Fanny Duquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Matthieu Rivallin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Florence Rouessac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géraldine Schott-Leyral</w:t>
+                <w:t xml:space="preserve">Raphaël Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Bernaud</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jim Cartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 89, pp.127-134. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jchemed.4c00799&amp;ref=pdf⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2024.09.287⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04797133v1</w:t>
+                <w:t xml:space="preserve">hal-04790827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photo-electrochemical study of TiO2/Co3O4 thin films in polluted electrolyte: A promising route for coupling hydrogen production with water remediation</w:t>
+                <w:t xml:space="preserve">An Undergraduate’s Journey in Creating Lab-Made Gemstones: Nanoscale to Macroscale Synthesis of Rubies and Sapphires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Duquet</w:t>
+                <w:t xml:space="preserve">Jean-Sébastien Filhol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Rouessac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Rivallin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florence Rouessac</w:t>
+                <w:t xml:space="preserve">Anne-Laure Dalverny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Costes</w:t>
+                <w:t xml:space="preserve">Géraldine Schott-Leyral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jim Cartier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laurent Bernaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 89, pp.127-134. </w:t>
+              <w:t xml:space="preserve">Journal of Chemical Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2024.09.287⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jchemed.4c00799⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04790827v1</w:t>
+                <w:t xml:space="preserve">hal-04797133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid Photoelectrocatalytic TiO2-Co3O4/Co(OH)2 Materials Prepared from Bio-Based Surfactants for Water Splitting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Duquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Flaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Villeneuve-Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Rivallin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Rouessac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 28 (22), pp.7599. </w:t>
@@ -950,77 +950,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Bio-Based Surfactants on TiO2 Thin Films as Photoanodes for Electro-Photocatalysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Duquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amr Ahmed Nada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Rivallin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bosc Rouessac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1084,103 +1084,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesizing and Playing with Magnetic Nanoparticles: A Comprehensive Approach to Amazing Magnetic Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Dalverny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Leyral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Laure Dalverny</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Florence Rouessac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bernaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Filhol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 95 (1), pp.121 - 125. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1253,51 +1253,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose-Marie Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Berche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Rouessac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jund</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1516,51 +1516,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinga Niedziolka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pothin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Rouessac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose-Marie Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1614,319 +1614,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01056593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic description of the Mn-Si system: an experimental and theoretical work</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sulfidation and sulfur capacity of fine ZnO powder derived from thermal oxidation of mechanosynthesized ZnS powder,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Ruiz-Theron</w:t>
+                <w:t xml:space="preserve">Igor Perraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rose-Marie Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Tedenac</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Claudia Cammarano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Rouessac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasile Hulea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2014.06.202⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 241, pp.360-365. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2013.10.074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01063529v1</w:t>
+                <w:t xml:space="preserve">hal-00879466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sulfidation and sulfur capacity of fine ZnO powder derived from thermal oxidation of mechanosynthesized ZnS powder,</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Igor Perraud</w:t>
+                <w:t xml:space="preserve">Thermodynamic description of the Mn-Si system: an experimental and theoretical work</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Berche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Ruiz-Theron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Tedenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose-Marie Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Rouessac</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vasile Hulea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 241, pp.360-365. </w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 615, pp.693-702. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2013.10.074⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2014.06.202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00879466v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01063529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating possibilities of Self-propagating High temperature Synthesis (SHS) for substitution of Ge for Si in MoSi2</w:t>
               </w:r>
@@ -1938,51 +1938,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinesh Paramasivam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Rouessac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose-Marie Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2046,51 +2046,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combustion synthesis: a new approach for preparation of thermoelectric zinc antimonide compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Rouessac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose-Marie Ayral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2149,77 +2149,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combustion synthesis of porous ZnO monoliths for sulfur removal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Perraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose-Marie Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Rouessac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Ayral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2446,51 +2446,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.V. Linde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose-Marie Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Rouessac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.V. Grachev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2531,315 +2531,315 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00595650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of cubic niobium nitride by reactive diffusion under nitrogen pressure</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Combustion synthesis of silicon carbide assisted by a magnesium plus polytetrafluoroethylene mix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose-Marie Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Rouessac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">V.V. Grachev</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massoni Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Research Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, pp.1025. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.materresbull.2008.11.008⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 44, pp.2134-2138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.materresbull.2009.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00595619v1</w:t>
+                <w:t xml:space="preserve">hal-00403978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combustion synthesis of silicon carbide assisted by a magnesium plus polytetrafluoroethylene mix</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis of cubic niobium nitride by reactive diffusion under nitrogen pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.V. Linde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose-Marie Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Granier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Rouessac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Massoni Nicolas</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.V. Grachev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Research Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 44, pp.2134-2138. </w:t>
+              <w:t xml:space="preserve">, 2009, pp.1025. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.materresbull.2009.07.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.materresbull.2008.11.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00403978v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00595619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preparation of ZnO filters via SHS of ZnS monoliths</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Rouessac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose-Marie Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3158,51 +3158,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combustion synthesis of ceramic matrices for immobilization of 14C</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Rouessac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose-Marie Marin-Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3728,440 +3728,440 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00186208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Room temperature visible light oxidation of CO by high surface area rutile TiO2-supported metal photocatalyst</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of Mesostructured TiO2 Thin Layers by Ellipsometric Porosimetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Rouessac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Coustel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Ayral</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">V. Keller-Spitzer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2006.06.004⟩</w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, pp.232. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2005.08.334⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00186240v1</w:t>
+                <w:t xml:space="preserve">hal-00186246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Mesostructured TiO2 Thin Layers by Ellipsometric Porosimetry</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mesoporous TiO2-based photocatalysts for UV and visible light gas-phase toluene degradation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Durand</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David A. Edwards</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Keller-Spitzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Ayral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thin Solid Films</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, pp.232. </w:t>
+              <w:t xml:space="preserve">, 2006, 495 (1-2), pp.272. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2005.08.334⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2005.08.361⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00186246v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00186244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesoporous TiO2-based photocatalysts for UV and visible light gas-phase toluene degradation</w:t>
+                <w:t xml:space="preserve">Room temperature visible light oxidation of CO by high surface area rutile TiO2-supported metal photocatalyst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Ayral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Keller-Spitzer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 495 (1-2), pp.272. </w:t>
+              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, pp.133. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2005.08.361⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2006.06.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00186244v1</w:t>
+                <w:t xml:space="preserve">hal-00186240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixed TiO2-SiO2 Mesostructured Thin Films</w:t>
               </w:r>
@@ -4698,51 +4698,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High Efficiency Toluene Gas Phase Degradation on Sulfate Promoted Titania Photocatalyst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Barraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Rouessac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5777,51 +5777,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Titanium and cobalt oxides photo-anodic materials for hydrogen production and wastewater treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Duquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rivallin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5879,51 +5879,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04538677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photo-electrocatalytic performance of poly(3,4-ethylenedioxythiophene)/TiO2 nano-tree films deposited by oCVD/CVD for H2 production</w:t>
+                <w:t xml:space="preserve">Poly(3,4-ethylenedioxythiophene)/TiO2 nano-tree films deposited by oCVD/CVD for water splitting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amr Ahmed Nada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astou Lo</w:t>
@@ -5958,97 +5958,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Vergnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISIEM 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Montpellier, France</w:t>
+              <w:t xml:space="preserve">7èmes Journées Nationales des Carburants Solaires, Plénières 2023 du GdR Solar Fuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04538692v1</w:t>
+                <w:t xml:space="preserve">hal-04538708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poly(3,4-ethylenedioxythiophene)/TiO2 nano-tree films deposited by oCVD/CVD for water splitting</w:t>
+                <w:t xml:space="preserve">Photo-electrocatalytic performance of poly(3,4-ethylenedioxythiophene)/TiO2 nano-tree films deposited by oCVD/CVD for H2 production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amr Ahmed Nada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astou Lo</w:t>
@@ -6083,103 +6083,103 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Vergnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7èmes Journées Nationales des Carburants Solaires, Plénières 2023 du GdR Solar Fuels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">ISIEM 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04538708v1</w:t>
+                <w:t xml:space="preserve">hal-04538692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Textured titanium oxide membranes from green surfactants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Duquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rivallin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6493,51 +6493,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modified titanium oxide for green hydrogen production by electro-photocatalysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Duquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rivallin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6601,51 +6601,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modified titanium oxide for green hydrogen production by photoelectrocatalysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Duquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rivallin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6709,51 +6709,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immobilization of 14C from reactor graphite waste by use of combustion synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Rouessac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose-Marie Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6949,433 +6949,433 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00383984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multifunctional mesoporous membranes synthesized using ZnO/SiO2 core-shell nanoparticles</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">UV and visible-light photocatalysis inside mesoporous TiO2. Confinement effect and semi-conductor coupling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bosc Rouessac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Zoltan Horvölgyi</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Keller-Spitzer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Inorganic Membranes (ICIM9)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, Lillehammer, Norway</w:t>
+              <w:t xml:space="preserve">SPEA-4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, Las Palmas, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00383990v1</w:t>
+                <w:t xml:space="preserve">hal-00383986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UV and visible-light photocatalysis inside mesoporous TiO2. Confinement effect and semi-conductor coupling</w:t>
+                <w:t xml:space="preserve">Anatase thin films and membranes with a hierarchical porosity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bosc Rouessac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Ayral</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valérie Keller-Spitzer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPEA-4</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2006, Las Palmas, Spain</w:t>
+              <w:t xml:space="preserve">ECIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00383986v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00383987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anatase thin films and membranes with a hierarchical porosity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Colloidal routes for the preparation of multifunctional ceramic membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Livia Naszályi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bosc Rouessac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoltan Horvölgyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Ayral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECIS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00383987v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00383989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colloidal routes for the preparation of multifunctional ceramic membranes</w:t>
+                <w:t xml:space="preserve">Multifunctional mesoporous membranes synthesized using ZnO/SiO2 core-shell nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livia Naszályi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bosc Rouessac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Ayral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoltan Horvölgyi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">André Ayral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECIS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">9th International Conference on Inorganic Membranes (ICIM9)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Lillehammer, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00383989v1</w:t>
+                <w:t xml:space="preserve">hal-00383990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oral : &amp;quot;Ceramic membranes : basic concepts and new trends in the design of tailor-made, multifunctional and adaptative materials</w:t>
               </w:r>
@@ -8566,308 +8566,308 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communication Orale : &amp;quot;Anatase thin films and membranes with a hierarchical porosity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Communication par Affiche : &amp;quot;Wetting properties of nanoparticulate Langmuir-Blodgett films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Toth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Naszalyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Szira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ayral</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00128621v1</w:t>
+                <w:t xml:space="preserve">hal-00128629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communication Orale : &amp;quot;Ceramic membranes : basic concepts and new trends in the design of tailor-made multifunctionnal and adpatative materials</w:t>
+                <w:t xml:space="preserve">Communication Orale : &amp;quot;Anatase thin films and membranes with a hierarchical porosity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ayral</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00128614v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00128621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communication par Affiche : &amp;quot;Wetting properties of nanoparticulate Langmuir-Blodgett films</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Communication Orale : &amp;quot;Ceramic membranes : basic concepts and new trends in the design of tailor-made multifunctionnal and adpatative materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bosc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ayral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Julbe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Szira</w:t>
-[...55 lines deleted...]
-                <w:t xml:space="preserve">hal-00128629v1</w:t>
+                <w:t xml:space="preserve">hal-00128614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communication Orale : &amp;quot;Colloidal routes for the preparation of multifunctional ceramic membranes</w:t>
               </w:r>
@@ -9226,51 +9226,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sciences.edu.umontpellier.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735422v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Plaza-Joly" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gallois" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bosc-Rouessac" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Drobek" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Julbe" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29133057" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797133v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Filhol" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rouessac" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Dalverny" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Schott-Leyral" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bernaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jchemed.4c00799&amp;amp;ref=pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790827v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Duquet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rivallin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Costes" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Cartier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2024.09.287" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496551v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Flaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Villeneuve-Faure" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28227599" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03878814v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bandaru" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rapaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rouessac" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jund" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33552/MCMS.2022.05.000603" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457619v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amr Ahmed Nada" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bosc Rouessac" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal11101228" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679614v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Leyral" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jchemed.7b00277" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227761v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pothin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Marie Ayral" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Berche" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jund" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2015.10.118" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312757v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pothin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. Ayral" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Granier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2016.04.063" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NLCHQN2P-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056593v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinga Niedziolka" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/26/36/365401" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063529v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Ruiz-Theron" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Tedenac" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2014.06.202" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZXPKMWD9-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879466v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Perraud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Cammarano" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasile Hulea" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2013.10.074" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q0BR4SFL-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844007v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinesh Paramasivam" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Favier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Viennois" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1246/cl.130528" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681653v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2012.03.089" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q849QCGR-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709744v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ayral" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2012.06.010" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1X1HZHN9-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595659v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Denoix" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Solaippan" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C Tedenac" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2010.03.024" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6KJTBMPJ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595650v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Linde" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.V. Grachev" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3103/S1061386210010024" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595619v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.materresbull.2008.11.008" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9MKC5FK9-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403978v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massoni Nicolas" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.materresbull.2009.07.002" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8Z38ZFRL-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449381v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3103/S1061386209040098" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273915v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rouessac" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. van Der Lee" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Durand" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ayral" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2007.08.033" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1VP6N1ZQ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348574v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Keller" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Keller-Spitzer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2969803" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00257942v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Marie Marin-Ayral" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Haidoux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Massoni" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bart" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2007.11.098" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VSW6X2S6-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00257948v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Grandcolas" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maithaa Karkmaz -Le Du" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bosc" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Louvet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10562-008-9394-8" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-P9WMF0DX-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188883v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Nasz&#225;lyi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Mansouri" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arie van Der Lee" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2007.07.001" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P5F6DPR4-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186208v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Keller" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Barraud" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Edwards" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Keller-Spitzer" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2005.10.038" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VBZKJNBC-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186240v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2006.06.004" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P062BM7Q-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186246v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Coustel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2005.08.334" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RQ831WHG-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186244v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2005.08.361" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0PSWQDWT-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186248v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Guizard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2005.08.186" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SZSPR9Z9-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128563v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Naszalyi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Horv&#246;lgyi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128568v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179128v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lacroix-Desmazes" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2006.09.064" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X0WNMF6Z-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383997v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2005.04.039" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-83S7DLMP-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383998v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1246/cl.2005.336" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383996v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2005.08.017" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4QV4JLPC-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01741497v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.L. Goswamee" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cot" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mansouri" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lopez" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:JSST.0000023033.75114.2c" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZZ5RN7J9-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01741494v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Ayral" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Albouy" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Datas" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm049893a" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-DB5F3XDB-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01738625v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm031025a" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-RBXNK52B-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450195v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Sanchez-Marcano" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Durand" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1383-5866(03)00061-3" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-16VKD0PR-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01740609v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Klotz" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Besson" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ricolleau" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-752-AA8.6" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604997v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amr Nada" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Breig" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Poupaki" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Talhaoui" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Mreyde" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538677v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rivallin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rouald&#232;s" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538692v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astou Lo" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Samelor" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahime Sekkat" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Vergnes" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538708v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03769705v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006657v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amr A Nada" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sekkat" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765463v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Breig" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Poupaki" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Talhaoui" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mreyde" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03763477v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03769818v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383983v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383984v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander V. Linde" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.Y. Kovalev" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.P. Borovinskaya" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Merzhanov" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383990v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoltan Horv&#246;lgyi" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383986v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383987v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383989v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080582v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bosc" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Julbe" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383991v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cs. Toth" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Abraham" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deak" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080143v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083092v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Edwards" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Deller" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080025v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Coustel" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741467v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Sanchez" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886127v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Charmette" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006731v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amr A. Nada" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006752v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383992v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128621v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128614v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128629v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Toth" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Szira" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128619v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00186263v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sciences.edu.umontpellier.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735422v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Plaza-Joly" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gallois" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bosc-Rouessac" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Drobek" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Julbe" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29133057" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790827v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Duquet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rivallin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rouessac" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Costes" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Cartier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2024.09.287" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797133v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Filhol" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Dalverny" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Schott-Leyral" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bernaud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jchemed.4c00799" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496551v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Flaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Villeneuve-Faure" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28227599" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03878814v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bandaru" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rapaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rouessac" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jund" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33552/MCMS.2022.05.000603" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457619v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amr Ahmed Nada" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bosc Rouessac" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal11101228" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679614v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Leyral" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jchemed.7b00277" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227761v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pothin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Marie Ayral" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Berche" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jund" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2015.10.118" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312757v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pothin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. Ayral" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Granier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2016.04.063" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NLCHQN2P-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056593v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinga Niedziolka" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/26/36/365401" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879466v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Perraud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Cammarano" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasile Hulea" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2013.10.074" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q0BR4SFL-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063529v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Ruiz-Theron" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Tedenac" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2014.06.202" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZXPKMWD9-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844007v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinesh Paramasivam" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Favier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Viennois" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1246/cl.130528" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681653v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2012.03.089" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q849QCGR-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709744v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ayral" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2012.06.010" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1X1HZHN9-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595659v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Denoix" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Solaippan" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C Tedenac" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2010.03.024" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6KJTBMPJ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595650v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Linde" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.V. Grachev" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3103/S1061386210010024" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403978v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massoni Nicolas" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.materresbull.2009.07.002" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8Z38ZFRL-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595619v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.materresbull.2008.11.008" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9MKC5FK9-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449381v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3103/S1061386209040098" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273915v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rouessac" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. van Der Lee" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Durand" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ayral" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2007.08.033" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1VP6N1ZQ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348574v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Keller" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Keller-Spitzer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2969803" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00257942v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Marie Marin-Ayral" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Haidoux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Massoni" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bart" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2007.11.098" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VSW6X2S6-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00257948v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Grandcolas" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maithaa Karkmaz -Le Du" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bosc" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Louvet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10562-008-9394-8" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-P9WMF0DX-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188883v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Nasz&#225;lyi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Mansouri" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arie van Der Lee" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2007.07.001" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P5F6DPR4-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186208v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Keller" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Barraud" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Edwards" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Keller-Spitzer" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2005.10.038" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VBZKJNBC-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186246v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Coustel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2005.08.334" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RQ831WHG-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186244v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2005.08.361" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0PSWQDWT-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186240v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2006.06.004" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P062BM7Q-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186248v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Guizard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2005.08.186" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SZSPR9Z9-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128563v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Naszalyi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Horv&#246;lgyi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128568v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179128v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lacroix-Desmazes" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2006.09.064" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X0WNMF6Z-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383997v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2005.04.039" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-83S7DLMP-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383998v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1246/cl.2005.336" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383996v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2005.08.017" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4QV4JLPC-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01741497v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.L. Goswamee" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cot" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mansouri" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lopez" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:JSST.0000023033.75114.2c" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZZ5RN7J9-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01741494v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Ayral" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Albouy" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Datas" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm049893a" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-DB5F3XDB-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01738625v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm031025a" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-RBXNK52B-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450195v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Sanchez-Marcano" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Durand" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1383-5866(03)00061-3" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-16VKD0PR-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01740609v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Klotz" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Besson" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ricolleau" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-752-AA8.6" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604997v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amr Nada" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Breig" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Poupaki" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Talhaoui" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Mreyde" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538677v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rivallin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rouald&#232;s" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538708v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astou Lo" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Samelor" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahime Sekkat" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Vergnes" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538692v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03769705v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006657v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amr A Nada" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sekkat" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765463v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Breig" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Poupaki" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Talhaoui" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mreyde" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03763477v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03769818v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383983v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383984v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander V. Linde" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.Y. Kovalev" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.P. Borovinskaya" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Merzhanov" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383986v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383987v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383989v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoltan Horv&#246;lgyi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383990v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080582v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bosc" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Julbe" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383991v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cs. Toth" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Abraham" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deak" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080143v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083092v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Edwards" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Deller" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080025v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Coustel" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741467v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Sanchez" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886127v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Charmette" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006731v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amr A. Nada" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006752v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383992v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128629v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Toth" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Szira" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128621v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128614v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128619v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00186263v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>