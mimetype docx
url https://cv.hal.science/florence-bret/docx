--- v0 (2026-04-05)
+++ v1 (2026-05-20)
@@ -72,1266 +72,1266 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (13)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Personnages secondaires et réseaux de sainteté dans les Vies latines (IVe-VIe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Bret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de civilisation tardo-antique et médiévale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Thomas Deswarte, Apr 2025, Angers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05090947v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A sanguine ad sanguinem, ab obstetrice ad retiarium. Agonie des femmes et agonie des hommes dans la Passion de Perpétue et de Félicité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Bret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Martyr(s) à l'agonie : du supplice à la transfiguration ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Grâce Porterie; Clarisse Treiber, Mar 2025, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05090945v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’autorité de l’abbesse dans la Vie de Rusticule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Bret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Autorités féminines. Reconsidération du pouvoir des femmes durant l’Antiquité tardive et le haut Moyen Âge (IVe-VIIIe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Manon Raynal; Sita Steckel, Nov 2024, Francfort Main, Allemagne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04807869v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emotions of the Hagiographer and Emotions of the Community in 6th-Century Pastoral Lives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Bret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Medieval Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Leeds, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04807876v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Vita Epiphani d’Ennode de Pavie, un hapax hagiographique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Bret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XIX. International Conference on Patristic Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Oxford, Royaume-Uni</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04807873v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du locus horridus au locus amoenus : la métamorphose de l’environnement dans les Vies de saints tardo-antiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Bret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le monde et l'humain (Journée des jeunes chercheurs et chercheuses de l’APLAES)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04808042v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faire entendre la voix de l’évêque dans les Vies tardo-antiques (IVe - VIe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Bret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire "Les formes de la transmission du savoir dans l’Antiquité"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2024, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04808037v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Occupation de l’espace et rites de protection dans les Vies de saints des IVe-VIe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Bret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire "Poésie et liturgie" (HiSoMA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04807914v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des poils de chameau sur terre pour de la pourpre au ciel. Les enjeux des descriptions vestimentaires dans les Vies de saints latines des IVe-VIe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Bret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Choisir les guenilles : se vêtir en pauvre, de l'Odyssée à Galliano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire Junior Himation et Luxembourg School of Religion and Society, Jun 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04807889v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amour familial et amour de Dieu. La scène de conversion du prédicateur dans le Sermo de Vita Honorati</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Bret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">22nd Biennial Symposium of the International Medieval Sermon Studies Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Léon, Espagne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04807894v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève, Aignan, Loup, trois saints gaulois face aux Huns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Bret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Doctoriales 2020 de la Maison de l'Orient et de la Méditerrannée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04808040v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Vie d’Hilaire d’Arles, une Vie de rebelle ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Bret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rebelles, révoltés, innovateurs chez les premiers Chrétiens : exemples littéraires et historiques d’arts de vivre transgressifs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire junior Tantale (Transgression dans l’ANTiquité: Approche des Limites et des Écarts), Oct 2019, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04807912v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'autorité doctrinale des saints face aux hérésies dans les Vies des IVe et Ve siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Bret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire "Auctoritas Patrum" (HiSoMA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04807909v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repudiato patrum stemmate. The Topos of origins in the early Latin Lives of saints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Classics in Hagiography. Origins, Continuities, and Conflicts Profiling Christian Heroes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04760656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les modèles prophétiques dans les premières Vies de saints latines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les cahiers de Biblindex</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 5, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04808047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une recusatio episcopatus ? Parallèles entre le refus du pouvoir et le refus de l’épiscopat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studia Patristica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CVI, pp.77-86, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04760664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Confide, filia, uiriliter age. Les modèles masculins de la Vita Genouefae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Masculum et feminam creavit eos", Gen. 1,27 : paradigmi del maschile e femminile nel cristianesimo antico / XLVII incontro di studiosi dell'Antichità cristiana, Roma, 9-11 maggio 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 157, pp.587-596, 2020, Studia ephemeridis Augustinianum</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04239719v1</w:t>
-              </w:r>
-[...927 lines deleted...]
-                <w:t xml:space="preserve">hal-04807909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2049,51 +2049,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760656v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808047v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760664v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239719v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090947v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090945v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807869v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807876v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807873v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808042v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808037v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807914v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807889v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807894v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808040v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807912v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807909v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760639v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760675v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239743v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34291/bv2021/02/bret" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04816614v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023LYO30055" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107168v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;line Isa&#239;a" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921733v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mellerin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Frey R&#233;beill&#233;-Borgella" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090947v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090945v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807869v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807876v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807873v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808042v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808037v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807914v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807889v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807894v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808040v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807912v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807909v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760656v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808047v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760664v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239719v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760639v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760675v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239743v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34291/bv2021/02/bret" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04816614v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023LYO30055" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107168v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;line Isa&#239;a" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921733v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mellerin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Frey R&#233;beill&#233;-Borgella" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>